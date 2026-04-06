--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -234,11700 +234,11700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of prohibitin 2 in Schwann cells dysregulates key transcription factors controlling developmental myelination</w:t>
+                <w:t xml:space="preserve">miR-124 orchestrates epicardial-mesenchymal transformation and paracrine cardiomyocyte maturation in epicardial-specific Tcf21-PKR1 knockout mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma R. Wilson</w:t>
+                <w:t xml:space="preserve">Himanshu Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Della‐flora Nunes</w:t>
+                <w:t xml:space="preserve">Martina Vincenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shichen Shen</w:t>
+                <w:t xml:space="preserve">Anais Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seth Moore</w:t>
+                <w:t xml:space="preserve">Amin Kremic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Gawron</w:t>
+                <w:t xml:space="preserve">Carmine Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 44 (3), pp.sxaf082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/glia.24610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/stmcls/sxaf082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736471v1</w:t>
+                <w:t xml:space="preserve">inserm-05561289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prohibitin ligand IN44 decreases Porphyromonas gingivalis mediated inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second‐generation prokineticin PKR 1 receptor agonists: Advancing cardioprotection against chemotherapy‐induced toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Petit</w:t>
+                <w:t xml:space="preserve">Simone Brogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Stutz</w:t>
+                <w:t xml:space="preserve">Mustafa Tezeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-yves Gegout</w:t>
+                <w:t xml:space="preserve">Andrea Tafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bloch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hayriye Özcelik</w:t>
+                <w:t xml:space="preserve">Omer Ocak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Oral Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12903-024-05209-2⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.70394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878792v1</w:t>
+                <w:t xml:space="preserve">inserm-05561442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Prohibitins to Inhibit Melanoma Growth and Overcome Resistance to Targeted Therapies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methylated PIH1D1 as a Heart-Specific Biomarker for Anthracycline-Induced Cardiac Remodeling in Breast Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Yen Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Najem</w:t>
+                <w:t xml:space="preserve">Wan-Hong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Krayem</w:t>
+                <w:t xml:space="preserve">Yi-Yun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Sabbah</w:t>
+                <w:t xml:space="preserve">Robert Passier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Pesetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Journe</w:t>
+                <w:t xml:space="preserve">Szu-Chin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells12141855⟩</w:t>
+              <w:t xml:space="preserve">JACC : Basic to Translational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (4), pp.101510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacbts.2026.101510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268975v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05561282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of MYC translation through targeting of the newly identified PHB-eIF4F complex as therapeutic strategy in CLL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of prohibitin 2 in Schwann cells dysregulates key transcription factors controlling developmental myelination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma R. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Largeot</w:t>
+                <w:t xml:space="preserve">Gustavo Della‐flora Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Klapp</w:t>
+                <w:t xml:space="preserve">Shichen Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Viry</w:t>
+                <w:t xml:space="preserve">Seth Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Gonder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iria Fernandez Botana</w:t>
+                <w:t xml:space="preserve">Joseph Gawron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2022017839⟩</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.24610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270267v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triazine-Based Small Molecules: A Potential New Class of Compounds in the Antifungal Toolbox</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The prohibitin ligand IN44 decreases Porphyromonas gingivalis mediated inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen A. Conrad</w:t>
+                <w:t xml:space="preserve">Céline Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyunjeong Kim</w:t>
+                <w:t xml:space="preserve">Pierre-yves Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Qasim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amel Djehal</w:t>
+                <w:t xml:space="preserve">Chloé Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron D. Hernday</w:t>
+                <w:t xml:space="preserve">Hayriye Özcelik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (1), pp.126. </w:t>
+              <w:t xml:space="preserve">BMC Oral Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens12010126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12903-024-05209-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942199v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting PHB1 to inhibit castration-resistant prostate cancer progression in vitro and in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Therapeutic Potential of Targeting Prokineticin Receptors in Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Vincenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junmei Liu</w:t>
+                <w:t xml:space="preserve">Amin Kremić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranran Zhang</w:t>
+                <w:t xml:space="preserve">Appoline Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tong Su</w:t>
+                <w:t xml:space="preserve">Roberta Lattanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qianqian Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lin Gao</w:t>
+                <w:t xml:space="preserve">Rossella Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13046-023-02695-0⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75 (6), pp.1167-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/pharmrev.122.000801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268973v1</w:t>
+                <w:t xml:space="preserve">hal-04270268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eIF4A1 Is a Prognostic Marker and Actionable Target in Human Hepatocellular Carcinoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The flavagline FL3 interferes with the association of Annexin A2 with the eIF4F initiation complex and transiently stimulates the translation of annexin A2 mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Kari Grindheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara M. Steinmann</w:t>
+                <w:t xml:space="preserve">Sudarshan S. Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabel Sánchez-Martín</w:t>
+                <w:t xml:space="preserve">Canan Nebigil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Tanzer</w:t>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Cigliano</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anni Vedeler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24032055⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1094941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268974v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Potential of Targeting Prokineticin Receptors in Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting Prohibitins to Inhibit Melanoma Growth and Overcome Resistance to Targeted Therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Najem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Vincenzi</w:t>
+                <w:t xml:space="preserve">Mohammad Krayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Kremić</w:t>
+                <w:t xml:space="preserve">Serena Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appoline Jouve</w:t>
+                <w:t xml:space="preserve">Matilde Pesetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Lattanzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rossella Miele</w:t>
+                <w:t xml:space="preserve">Fabrice Journe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/pharmrev.122.000801⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (14), pp.1855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12141855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04534273v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flavagline FL3 interferes with the association of Annexin A2 with the eIF4F initiation complex and transiently stimulates the translation of annexin A2 mRNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting PHB1 to inhibit castration-resistant prostate cancer progression in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junmei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Kari Grindheim</w:t>
+                <w:t xml:space="preserve">Ranran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudarshan S. Patil</w:t>
+                <w:t xml:space="preserve">Tong Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canan Nebigil</w:t>
+                <w:t xml:space="preserve">Qianqian Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Désaubry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lin Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1094941⟩</w:t>
+              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13046-023-02695-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268976v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Potential of Targeting Prokineticin Receptors in Diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rossella Miele</w:t>
+                <w:t xml:space="preserve">eIF4A1 Is a Prognostic Marker and Actionable Target in Human Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara M. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabel Sánchez-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tanzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni M. Pes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/pharmrev.122.000801⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.2055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24032055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270268v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-classical ferroptosis inhibition by a small molecule targeting PHB2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Huachao Bin</w:t>
+                <w:t xml:space="preserve">Triazine-Based Small Molecules: A Potential New Class of Compounds in the Antifungal Toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen A. Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunjeong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Qasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Djehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron D. Hernday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-35294-2⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12010126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942198v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of fluorizoline analogues as prohibitin ligands that modulate C-RAF signaling, p21 expression and melanogenesis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of MYC translation through targeting of the newly identified PHB-eIF4F complex as therapeutic strategy in CLL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiromi Ii</w:t>
+                <w:t xml:space="preserve">Anne Largeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Klapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Gonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iria Fernandez Botana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114635⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022017839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806694v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavaglines: Their Discovery from Plants Used in Traditional Chinese Medicine, Synthesis, and Drug Development Against Cancer and Immune Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Ali Tezeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Abou Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Nebigil-Désaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Chinese Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/2666001601666211126091737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorizoline Blocks the Interaction between Prohibitin-2 and γ -Glutamylcyclotransferase and Induces p21 Waf1/Cip1 Expression in MCF7 Breast Cancer Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ryohei Matsuda</w:t>
+                <w:t xml:space="preserve">Non-classical ferroptosis inhibition by a small molecule targeting PHB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Mu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenyu Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huachao Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/molpharm.121.000334⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-35294-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809849v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updates on Anticancer Therapy-Mediated Vascular Toxicity and New Horizons in Therapeutic Strategies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of fluorizoline analogues as prohibitin ligands that modulate C-RAF signaling, p21 expression and melanogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Chouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Abou Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajime Yurugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riku Yoshii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiromi Ii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.694711⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 242, pp.114635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439172v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updates on Anticancer Therapy-Mediated Vascular Toxicity and New Horizons in Therapeutic Strategies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of prohibitin ligands against osteoporosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Tabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.694711⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.112961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373354v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prohibitin Inactivation in Adipocytes Results in Reduced Lipid Metabolism and Adaptive Thermogenesis Impairment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Updates on Anticancer Therapy-Mediated Vascular Toxicity and New Horizons in Therapeutic Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Yen Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aynura Mammadova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benkirane-Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db21-0094⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.694711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374098v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of prohibitin ligands against osteoporosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Heymann</w:t>
+                <w:t xml:space="preserve">Prohibitin Inactivation in Adipocytes Results in Reduced Lipid Metabolism and Adaptive Thermogenesis Impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanguo Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexes C Daquinag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Fussell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Djehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112961⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (10), pp.2204-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db21-0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420106v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metformin-induced chemosensitization to cisplatin depends on P53 status and is inhibited by Jarid1b overexpression in non-small cell lung cancer cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvina Odete Bustos</w:t>
+                <w:t xml:space="preserve">Fluorizoline Blocks the Interaction between Prohibitin-2 and γ -Glutamylcyclotransferase and Induces p21 Waf1/Cip1 Expression in MCF7 Breast Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroko Takagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiami Moyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiko Taniguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kota Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/aging.203528⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101 (2), pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/molpharm.121.000334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400765v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of 3,3′-pyrrolidinyl-spirooxindoles as cardioprotectant prohibitin ligands</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metformin-induced chemosensitization to cisplatin depends on P53 status and is inhibited by Jarid1b overexpression in non-small cell lung cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tharcisio Citrangulo Tortelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Esaki Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara de Souza Junqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janio da Silva Mororó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina Odete Bustos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111859⟩</w:t>
+              <w:t xml:space="preserve">Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (18), pp.21914-21940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/aging.203528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996582v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting GPCRs Against Cardiotoxicity Induced by Anticancer Treatments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Synthetic Small Molecule FL3 Combats Intestinal Tumorigenesis via Axin1-Mediated Inhibition of Wnt/β-Catenin Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dakota N Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kibrom M Alula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaritza Delgado-Deida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Tabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2019.00194⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (17), pp.3519-3529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-20-0216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996608v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavagline synthetic derivative induces senescence in glioblastoma cancer cells without being toxic to healthy astrocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jochen Barths</w:t>
+                <w:t xml:space="preserve">Prohibitin, STAT3 and SH2D4A physically and functionally interact in tumor cell mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Ploeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorben Huth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raisatun Nisa Sugiyanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Pusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Goeppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-70820-6⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-020-03220-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018022v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavaglines as natural products targeting eIF4A and prohibitins: From traditional Chinese medicine to antiviral activity against coronaviruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Discovery of 3,3′-pyrrolidinyl-spirooxindoles as cardioprotectant prohibitin ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabria Elderwish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan G Nebigil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 203, pp.112653. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112653⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 186, pp.111859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996744v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prohibitin-binding compound fluorizoline affects multiple components of the translational machinery and inhibits protein synthesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Advances in the Synthesis of C2‐Functionalized Pyridines and Quinolines Using N ‐Oxide Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shixin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.ra120.012979⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202000910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415943v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A subset of flavaglines inhibits KRAS nanoclustering and activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajime Yurugi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinyin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid A Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Rosigkeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133 (12), pp.jcs244111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.244111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prokineticin signaling in heart-brain developmental axis: Therapeutic options for heart and brain injuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anumantha G Kanthasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan G Nebigil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 160, pp.105190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phrs.2020.105190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFPH proteins as therapeutic targets for a myriad of diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Tabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabria Elderwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Djehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Chouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (22), pp.127600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmcl.2020.127600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in the Synthesis of C2‐Functionalized Pyridines and Quinolines Using N ‐Oxide Chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Targeting GPCRs Against Cardiotoxicity Induced by Anticancer Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shixin Zheng</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202000910⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2019.00194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028714v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Selective Saturation and Functionalization of Heteroaromatics Leading to Dihydropyridines and Dihydroquinolines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baoying Sun</w:t>
+                <w:t xml:space="preserve">Flavaglines as natural products targeting eIF4A and prohibitins: From traditional Chinese medicine to antiviral activity against coronaviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Moog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benkirane-Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan R Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00314⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 203, pp.112653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996680v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prohibitin-binding compound fluorizoline affects multiple components of the translational machinery and inhibits protein synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tao Jiang</w:t>
+                <w:t xml:space="preserve">Flavagline synthetic derivative induces senescence in glioblastoma cancer cells without being toxic to healthy astrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezeddine Harmouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Seitlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Chaddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Ubeaud-Sequier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Barths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.ra120.012979⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.13750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-70820-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413807v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Inversion of Configuration During the Carbamoylation of 1-Azaflavaglines</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One-Pot Selective Saturation and Functionalization of Heteroaromatics Leading to Dihydropyridines and Dihydroquinolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyang Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linru Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoying Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1707277⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (7), pp.5027 - 5037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373324v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the synthesis of 2,3-dihydropyrroles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The prohibitin-binding compound fluorizoline affects multiple components of the translational machinery and inhibits protein synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianling Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zabolocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuemin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CC02096F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295 (29), pp.9855 - 9867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.ra120.012979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996692v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing 1,8‐Naphthyridones by Metal‐Free Regioselective Amination of Pyridine N ‐oxides/Acid‐Mediated Cyclization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected Inversion of Configuration During the Carbamoylation of 1-Azaflavaglines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Abou-Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202000769⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (20), pp.2023-2026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1707277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996754v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Synthetic Small Molecule FL3 Combats Intestinal Tumorigenesis via Axin1-Mediated Inhibition of Wnt/β-Catenin Signaling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in the synthesis of 2,3-dihydropyrroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-20-0216⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (42), pp.5584-5592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CC02096F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996732v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prohibitin, STAT3 and SH2D4A physically and functionally interact in tumor cell mitochondria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Goeppert</w:t>
+                <w:t xml:space="preserve">Accessing 1,8‐Naphthyridones by Metal‐Free Regioselective Amination of Pyridine N ‐oxides/Acid‐Mediated Cyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianbo Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yupeng Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guojun Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-020-03220-3⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 362 (18), pp.3841-3845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202000769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032751v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Four-Component Synthesis of Functionalized 2,3-Dihydro-4-Nitropyrroles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peng Yu</w:t>
+                <w:t xml:space="preserve">Prohibitin (PHB) expression is associated with aggressiveness in DLBCL and flavagline-mediated inhibition of cytoplasmic PHB functions induces anti-tumor effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafidha Bentayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Aitamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dubanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabria Elderwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00810⟩</w:t>
+              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13046-019-1440-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996593v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synthetic flavagline FL3 suppresses intestinal tumorigenesis in APC(Mini+) mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rf Souza</w:t>
+                <w:t xml:space="preserve">Stereoselective Four-Component Synthesis of Functionalized 2,3-Dihydro-4-Nitropyrroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyue Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linru Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hairong Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fasebj.2019.33.1_supplement.761.2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05255907v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of GPCR signaling in cardiac Epithelial to Mesenchymal Transformation (EMT)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An epitranscriptomic mechanism underlies selective mRNA translation remodelling in melanoma persister cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shensi Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Malka-Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcm.2018.08.007⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.5713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13360-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014893v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: The mTOR-S6 kinase pathway promotes stress granule assembly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hope Needs</w:t>
+                <w:t xml:space="preserve">The synthetic flavagline FL3 spares normal human skin cells from its cytotoxic effect via an activation of Bad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Emhemmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ali Azouaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Lefevbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41418-019-0438-y⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60, pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2019.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361047v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synthetic flavagline FL3 spares normal human skin cells from its cytotoxic effect via an activation of Bad</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Desaubry</w:t>
+                <w:t xml:space="preserve">Correction to: The mTOR-S6 kinase pathway promotes stress granule assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristeidis Sfakianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mellor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoke Fei Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Kritsiligkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hope Needs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2019.04.025⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41418-019-0438-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033544v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An epitranscriptomic mechanism underlies selective mRNA translation remodelling in melanoma persister cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Malka-Mahieu</w:t>
+                <w:t xml:space="preserve">The synthetic flavagline FL3 suppresses intestinal tumorigenesis in APC(Mini+) mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dn Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Abou-Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bn Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rf Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13360-6⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fasebj.2019.33.1_supplement.761.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418638v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prokineticin Receptor-1 Signaling Inhibits Dose- and Time-Dependent Anthracycline-Induced Cardiovascular Toxicity Via Myocardial and Vascular Protection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of GPCR signaling in cardiac Epithelial to Mesenchymal Transformation (EMT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: CardioOncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaccao.2019.06.003⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.200-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcm.2018.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092065v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHB2 (prohibitin 2) promotes PINK1-PRKN/Parkin-dependent mitophagy by the PARL-PGAM5-PINK1 axis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hussein Abou-Hamdan</w:t>
+                <w:t xml:space="preserve">Prokineticin Receptor-1 Signaling Inhibits Dose- and Time-Dependent Anthracycline-Induced Cardiovascular Toxicity Via Myocardial and Vascular Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Wen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayhan Daglayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Charavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2019.1628520⟩</w:t>
+              <w:t xml:space="preserve">JACC: CardioOncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (1), pp.84-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaccao.2019.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361056v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of eIF4F Translation Initiation Complex by the Peptidyl Prolyl Isomerase FKBP7 in Taxane-resistant Prostate Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Commo</w:t>
+                <w:t xml:space="preserve">PHB2 (prohibitin 2) promotes PINK1-PRKN/Parkin-dependent mitophagy by the PARL-PGAM5-PINK1 axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaojun Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longlong Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Abou-Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-18-0704⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2019.1628520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210950v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prohibitin (PHB) expression is associated with aggressiveness in DLBCL and flavagline-mediated inhibition of cytoplasmic PHB functions induces anti-tumor effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabria Elderwish</w:t>
+                <w:t xml:space="preserve">Regulation of eIF4F Translation Initiation Complex by the Peptidyl Prolyl Isomerase FKBP7 in Taxane-resistant Prostate Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine F Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J.-P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Commo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13046-019-1440-4⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (2), pp.710-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-18-0704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361081v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting prohibitin with small molecules to promote melanogenesis and apoptosis in melanoma cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cresteil</w:t>
+                <w:t xml:space="preserve">Catalyst-free three-component synthesis of highly functionalized 2,3-dihydropyrroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linna Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hairong Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Almeida-Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.06.052⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (12), pp.2775-2780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8GC00987B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361593v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prohibitin-binding compound fluorizoline induces apoptosis in chronic lymphocytic leukemia cells ex vivo but fails to prevent leukemia development in a murine model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues François</w:t>
+                <w:t xml:space="preserve">Flavagline analog FL3 induces cell cycle arrest in urothelial carcinoma cell of the bladder by inhibiting the Akt/PHB interaction to activate the GADD45α pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gangjun Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuowei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wensu Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghai Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2017.175349⟩</w:t>
+              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13046-018-0695-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361624v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mTOR-S6 kinase pathway promotes stress granule assembly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hope Needs</w:t>
+                <w:t xml:space="preserve">Targeting prohibitin with small molecules to promote melanogenesis and apoptosis in melanoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Djehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Krayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Najem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cresteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41418-018-0076-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.880-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.06.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361603v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synthetic flavagline FL3 protects against colitis-associated cancer via inhibition of wnt/beta-catenin signaling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">The prohibitin-binding compound fluorizoline induces apoptosis in chronic lymphocytic leukemia cells ex vivo but fails to prevent leukemia development in a murine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Wierz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Chouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xf Huo</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (4), pp.e154-e157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2017.175349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835052v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of cardio-oncology</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The mTOR-S6 kinase pathway promotes stress granule assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristeidis Sfakianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mellor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoke Fei Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Kritsiligkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hope Needs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2018.06.003⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (10), pp.1766-1780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41418-018-0076-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361588v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting a Gpcr, Prokineticin Receptor-1, Protects Heart Against Doxorubicin-Mediated Cardiotoxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anais Audebrand</w:t>
+                <w:t xml:space="preserve">Prokineticin-2 promotes chemotaxis and alternative A2 reactivity of astrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Neal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilshan Harischandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souvarish Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (10), pp.2137-2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.23467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835044v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prokineticin-2 promotes chemotaxis and alternative A2 reactivity of astrocytes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Updates in Anthracycline-Mediated Cardiotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.23467⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2018.01262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361086v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updates in Anthracycline-Mediated Cardiotoxicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Targeting a Gpcr, Prokineticin Receptor-1, Protects Heart Against Doxorubicin-Mediated Cardiotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan G Nebigil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Charavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Escoubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935306v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational control of tumor immune escape via the eIF4F–STAT1–PD-L1 axis in melanoma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergence of cardio-oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desaubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-018-0217-1⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76 (6), pp.504-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361063v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUG initiation and frameshifting enable production of dipeptide repeat proteins from ALS/FTD C9ORF72 transcripts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Workman</w:t>
+                <w:t xml:space="preserve">The synthetic flavagline FL3 protects against colitis-associated cancer via inhibition of wnt/beta-catenin signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dn Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Abou Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xf Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154 (6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361614v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable 9-Step Synthesis of the Splicing Modulator NVS-SM2</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Translational control of tumor immune escape via the eIF4F–STAT1–PD-L1 axis in melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Guemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Druillennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Malka-Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b03009⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (12), pp.1877-1886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-018-0217-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830554v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst-free three-component synthesis of highly functionalized 2,3-dihydropyrroles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Almeida-Veloso</w:t>
+                <w:t xml:space="preserve">CUG initiation and frameshifting enable production of dipeptide repeat proteins from ALS/FTD C9ORF72 transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardos Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Freyermuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Jambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Workman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8GC00987B⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02643-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829592v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavagline analog FL3 induces cell cycle arrest in urothelial carcinoma cell of the bladder by inhibiting the Akt/PHB interaction to activate the GADD45α pathway</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scalable 9-Step Synthesis of the Splicing Modulator NVS-SM2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Abou-Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13046-018-0695-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (5), pp.2954-2958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b03009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361608v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract IA29: Role of eIF4F in anticancer drug resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Malka-Mahieu</w:t>
+                <w:t xml:space="preserve">Pro-differentiating effects of a synthetic flavagline on human teratocarcinomal cancer stem-like cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Emhemmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ali Azouaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Bennasroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1538-7445.Transcontrol16-IA29⟩</w:t>
+              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (3), pp.295-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10565-016-9375-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833132v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Pathways: The eIF4F Translation Initiation Complex—New Opportunities for Cancer Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Malka-Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Newman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (1), pp.21-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-14-2362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FL3, A LIGAND OF THE SCAFFOLD PROTEIN PROHIBITIN, INHIBITS THE PROGRESSION TO COLORECTAL CANCER</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abstract IA29: Role of eIF4F in anticancer drug resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Boldina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maricarmen Vallejos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Malka-Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-5085(17)30411-0⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (6_Supplement), pp.IA29-IA29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.Transcontrol16-IA29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05258889v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Targeting prohibitins with chemical ligands inhibits KRAS-mediated lung tumours</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">FL3, A LIGAND OF THE SCAFFOLD PROTEIN PROHIBITIN, INHIBITS THE PROGRESSION TO COLORECTAL CANCER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Basmadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desaubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianne L. Theiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/onc.2017.307⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(17)30411-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873321v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05258889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pro-differentiating effects of a synthetic flavagline on human teratocarcinomal cancer stem-like cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Erratum: Targeting prohibitins with chemical ligands inhibits KRAS-mediated lung tumours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Yurugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Zhao</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amar Bennasroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10565-016-9375-4⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (42), pp.5914-5914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2017.307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106909v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioisosteric modification of flavaglines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Synthesis of hydroxybenzofurans by condensation of quinones with benzoylacetone: revised structure of the adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 57 (26), pp.2943-2944. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.05.089⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 57 (36), pp.4044-4045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.07.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533709v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavaglines Ameliorate Experimental Colitis and Protect Against Intestinal Epithelial Cell Apoptosis and Mitochondrial Dysfunction:</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Bioisosteric modification of flavaglines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemilaï Tijeras-Raballand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand de Gramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arianne L. Theiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000592⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (26), pp.2943-2944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.05.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536459v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effects of eIF4A and MEK inhibitors on proliferation of NRAS-mutant melanoma cell lines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flavaglines Ameliorate Experimental Colitis and Protect Against Intestinal Epithelial Cell Apoptosis and Mitochondrial Dysfunction:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Basmadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianne L. Theiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15384101.2016.1208862⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (1), pp.55-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536458v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General and Efficient Synthesis of 2-Pyridones, 2-Quinolinones, and 1-Isoquinolinones from Azine N -Oxides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Linna Li</w:t>
+                <w:t xml:space="preserve">Synergistic effects of eIF4A and MEK inhibitors on proliferation of NRAS-mutant melanoma cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Malka-Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Rubington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Welsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajoc.201600430⟩</w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (18), pp.2405-2409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15384101.2016.1208862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03536473v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in the Synthesis of Flavaglines, a Family of Potent Bioactive Natural Compounds Originating from Traditional Chinese Medicine</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A General and Efficient Synthesis of 2-Pyridones, 2-Quinolinones, and 1-Isoquinolinones from Azine N -Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianyong Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linna Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600437⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (12), pp.1442-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajoc.201600430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533707v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of hydroxybenzofurans by condensation of quinones with benzoylacetone: revised structure of the adducts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Recent Advances in the Synthesis of Flavaglines, a Family of Potent Bioactive Natural Compounds Originating from Traditional Chinese Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Abou Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.07.074⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (36), pp.5908-5916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536456v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FL3, a Synthetic Flavagline and Ligand of Prohibitins, Protects Cardiomyocytes via STAT3 from Doxorubicin Toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehana Qureshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Basmadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (11), pp.e0141826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0141826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery and Cardioprotective Effects of the First Non-Peptide Agonists of the G Protein-Coupled Prokineticin Receptor-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Brogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoji Urayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshishide Nishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitoshi Kurose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (4), pp.e0121027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0121027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective anticancer effects of a synthetic flavagline on human Oct4-expressing cancer stem-like cells via a p38 MAPK-dependent caspase-3-dependent pathway.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Desaubry</w:t>
+                <w:t xml:space="preserve">Cancer wars: natural products strike back</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Basmadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embarek Bentouhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Djehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2014.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065063v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer wars: natural products strike back</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+                <w:t xml:space="preserve">Selective anticancer effects of a synthetic flavagline on human Oct4-expressing cancer stem-like cells via a p38 MAPK-dependent caspase-3-dependent pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Emhemmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ali Azouaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Schini-Kerth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2014.00020⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (2), pp.185-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2014.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391047v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective anticancer effects of a synthetic flavagline on human Oct4-expressing cancer stem-like cells via a p38 MAPK-dependent caspase-3-dependent pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+                <w:t xml:space="preserve">Selective anticancer effects of a synthetic flavagline on human Oct4-expressing cancer stem-like cells via a p38 MAPK-dependent caspase-3-dependent pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Emhemmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ali Azouaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thuand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Schini-Kerth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (2), pp.185-196. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 89, pp.185-196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02106955v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N -[3a-(4-Bromophenyl)-8b-hydroxy-6,8-dimethoxy-3-phenyl-2,3,3a,8b-tetrahydro-1 H -cyclopenta[ b ]benzofuran-1-yl]formamide monohydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 69 (1), pp.o52 - o53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S1600536812049641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prohibitin Ligands in Cell Death and Survival: Mode of Action and Therapeutic Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan G Nebigil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (3), pp.316-331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chembiol.2013.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the biology and chemistry of the flavaglines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cytochromes P450 CYP94C1 and CYP94B3 catalyze two successive oxidation steps of the plant hormone jasmonoyl-isoleucine for catabolic turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Widemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Miesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2011.10.048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (9), pp.6296-6306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.316364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02391066v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavaglines as potent anticancer and cytoprotective agents.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+                <w:t xml:space="preserve">Recent advances in the biology and chemistry of the flavaglines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm301201z⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (6), pp.1857-1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2011.10.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765387v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochromes P450 CYP94C1 and CYP94B3 catalyze two successive oxidation steps of the plant hormone jasmonoyl-isoleucine for catabolic turnover</w:t>
+                <w:t xml:space="preserve">Flavaglines as potent anticancer and cytoprotective agents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Heitz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Ullmann</w:t>
+                <w:t xml:space="preserve">Nigel Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gaiddon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cresteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.316364⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (22), pp.10064-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm301201z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680337v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavaglines Alleviate Doxorubicin Cardiotoxicity: Implication of Hsp27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülen Türkeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Dirr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (10), pp.e25302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0025302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Flavaglines Displaying Improved Cytotoxicity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gaiddon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cresteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 54 (1), pp.411-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm101318b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Analogue of Rocaglaol Displays a Potent and Selective Cytotoxicity in Cancer Cells: Involvement of Apoptosis Inducing Factor and Caspase-12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülen Türkeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Dirr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 52 (16), pp.5176-5187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm900365v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluation of PEG-tirofiban conjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Riché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laeuffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (6), pp.2028-2031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.01.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 3-O-methylviridicatin analogues with improved anti-TNF-α properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Tabaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Fetzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan G Nebigil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (20), pp.5523-5524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcing effect of bi- and tri-cyclopolyprenols on ‘primitive' membranes made of polyprenyl phosphates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Streiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Heissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Albrecht-Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63, pp.3395-3407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future alchemy: account of the ESYOP experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desvergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Suzenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9, pp.127-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crci.2005.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking forward : a glance into the future of organic chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desvergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Suzenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30 (6), pp.823-831. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/B601837H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concise synthesis and voltammetric studies of dielsiquinone, a cytotoxic azaanthraquinone.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+                <w:t xml:space="preserve">Palladium catelysed arylation of 6,8-dimethoxybenzofuranone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sani Souna Sido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desaubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 15, pp.3609-3610</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46, pp.8017-8018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129824v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium catelysed arylation of 6,8-dimethoxybenzofuranone.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+                <w:t xml:space="preserve">Concise synthesis and voltammetric studies of dielsiquinone, a cytotoxic azaanthraquinone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brisach-Wittmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sani Souna Sido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desaubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 46, pp.8017-8018</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15, pp.3609-3610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129976v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected cleavage of tetrahydrofuran by catalytic reductive lithiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Streiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desaubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.346-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of allylsilanes by reductive lithiation of thioethers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Streiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desaubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 69, pp.7592-7598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11937,51 +11937,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of capsaicin derivatives as prohibitin ligands to modulate the Aurora kinase A/PHB2 interaction in cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Djehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12003,81 +12003,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Pizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Farin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Bertolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12087,163 +12087,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting Translation By Disrupting The Newly Identified Prohibitin-eif4f Complex As A Novel Therapeutic Strategy In Chronic Lymphocytic Leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Largeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Klapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Szpakowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Congress of the European Hematology Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Vienne &amp; Online, Italy. 6, pp.518-519, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/01.HS9.0000845364.22279.91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12253,154 +12253,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardioprotective effect of non-peptidic pkr1 agonist against anthracycline-cardiotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Charavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Escoubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Messaddeq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heart Failure 2017 and the 4th World Congress on Acute Heart Failure, Paris, France, 29 April – 2 May 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France. pp.511-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12410,167 +12410,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive Flavaglines: Synthesis and Pharmacology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Basmadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand De Gramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Serova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goutam Brahmachari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive Natural Products: Chemistry and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2014, 9783527684403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527684403.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12580,161 +12580,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prokineticin 1 receptor agonists and their uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunsel Canan Desaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Boulberdaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2012/084999. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId478"/>
+      <w:footerReference w:type="default" r:id="rId490"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12881,51 +12881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Djehal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Giordano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pizza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Farin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-026-09573-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma R. Wilson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Della&#8208;flora Nunes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichen Shen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Moore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gawron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24610" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stutz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-yves Gegout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bloch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye &#214;zcelik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12903-024-05209-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268975v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Najem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Krayem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Sabbah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Pesetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Journe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12141855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Largeot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Klapp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Viry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Gonder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria Fernandez Botana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017839" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A. Conrad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjeong Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Qasim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron D. Hernday" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12010126" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmei Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranran Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Su" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Zhou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Gao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02695-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M. Steinmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tanzer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cigliano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni M. Pes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032055" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vincenzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kremi&#263;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Jouve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lattanzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Miele" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pharmrev.122.000801" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Kari Grindheim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan S. Patil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Nebigil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;saubry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Vedeler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1094941" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Mu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing You" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyu Tian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huachao Bin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35294-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806694v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Chouha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou Hamdan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Yurugi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Yoshii" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Ii" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114635" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ali Tezeren" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Nebigil-D&#233;saubry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2666001601666211126091737" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Takagi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiami Moyama" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Taniguchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Ando" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Matsuda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/molpharm.121.000334" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439172v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yen Hsu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynura Mammadova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benkirane-Jessel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.694711" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374098v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanguo Gao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexes C Daquinag" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale Fussell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db21-0094" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Tabti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamoureux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ory" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112961" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400765v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharcisio Citrangulo Tortelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Esaki Tamura" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara de Souza Junqueira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio da Silva Moror&#243;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Odete Bustos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.203528" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996582v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Elderwish" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Audebrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan G Nebigil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111859" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996608v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Audebrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2019.00194" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezeddine Harmouch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Seitlinger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chaddad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ubeaud-Sequier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Barths" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70820-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996744v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Moog" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Vagner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan R Smith" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112653" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianling Xie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zabolocki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemin Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.ra120.012979" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996708v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Zhuang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid A Siddiqui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rosigkeit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.244111" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014835v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anumantha G Kanthasamy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2020.105190" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092105v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2020.127600" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028714v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyu Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindong Huang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixin Zheng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000910" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyang Jiang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linru Dong" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoying Sun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00314" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413807v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373324v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou-Hamdan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1707277" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996692v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC02096F" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996754v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianbo Zhao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Hao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Fu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cheng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojun Pan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000769" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996732v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakota N Jackson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kibrom M Alula" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaritza Delgado-Deida" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-20-0216" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032751v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Ploeger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorben Huth" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisatun Nisa Sugiyanto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pusch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goeppert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-020-03220-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996593v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Ma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairong Feng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00810" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255907v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dn Jackson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bn Cook" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rf Souza" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2019.33.1_supplement.761.2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014893v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcm.2018.08.007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361047v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Sfakianos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mellor" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoke Fei Pang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Kritsiligkou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope Needs" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-019-0438-y" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03033544v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Emhemmed" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ali Azouaou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Lefevbre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desaubry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.04.025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418638v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shensi Shen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faouzi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bastide" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martineau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malka-Mahieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13360-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092065v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gasser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Wen Chen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Daglayan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Charavin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaccao.2019.06.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361056v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaojun Yan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longlong Gong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2019.1628520" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210950v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine F Garrido" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J.-P. Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Commo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-18-0704" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361081v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafidha Bentayeb" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aitamer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dubanet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-019-1440-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361593v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cresteil" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.06.052" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361624v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wierz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pierson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.175349" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361603v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-018-0076-9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835052v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Han" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xf Huo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361588v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desaubry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2018.06.003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835044v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escoubet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361086v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Neal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Luo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilshan Harischandra" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gordon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvarish Sarkar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23467" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01935306v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.01262" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361063v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cerezo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Guemiri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Druillennec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0217-1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361614v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardos Tabet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schaeffer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Freyermuth" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jambeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Workman" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02643-5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830554v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b03009" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829592v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linna Li" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Sun" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Almeida-Veloso" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC00987B" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361608v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gangjun Yuan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuowei Liu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensu Wei" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghai Shu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-018-0695-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833132v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Boldina" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Vallejos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.Transcontrol16-IA29" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533702v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Newman" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-14-2362" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258889v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Han" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhao" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Basmadjian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne L. Theiss" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(17)30411-0" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873321v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yurugi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marini" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Weber" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K David" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2017.307" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106909v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Appert-Collin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bennasroune" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-016-9375-4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533709v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemila&#239; Tijeras-Raballand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand de Gramont" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raymond" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.05.089" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK3W48SX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536459v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Basmadjian" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000592" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536458v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Rubington" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Leriche" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Welsch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2016.1208862" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536473v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Zhao" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Wang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyong Hu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201600430" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBD8Q4X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533707v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600437" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZNF671W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536456v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.07.074" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3ND2FPC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391039v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehana Qureshi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Yildirim" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141826" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391041v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Brogi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoji Urayama" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshishide Nishi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Kurose" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121027" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065063v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emhemmed" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali Azouaou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thuand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schini-Kerth" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391047v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Embarek Bentouhami" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2014.00020" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106955v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thuaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schini-Kerth" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2014.02.020" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R319L3JS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521958v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Ribeiro" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Espinosa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536812049641" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391060v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2013.02.006" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391066v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.10.048" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BZLKRG2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765387v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bernard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaiddon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm301201z" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680337v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heitz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Widemann" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miesch" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ullmann" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.316364" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391070v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;len T&#252;rkeri" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Dirr" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025302" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572526v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm101318b" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391094v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900365v" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724806v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rich&#233;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laeuffer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cazenave" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.01.118" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXWKMP78-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391115v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Tabaka" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peluso" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fetzer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.08.036" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2SVWB1K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139371v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ribeiro" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Streiff" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heissler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elhabiri" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Albrecht-Gary" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158010v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compain" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desvergnes" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.09.004" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N747Z0R7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158370v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B601837H" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PSHB7PR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129824v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brisach-Wittmeyer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sani Souna Sido" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilini" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129976v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulenger" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167410v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167414v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634826v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertolin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05453624v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Largeot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klapp" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonder" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viry" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szpakowska" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HS9.0000845364.22279.91" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837835v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819204v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand De Gramont" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serova" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faivre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527684403.ch7" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878270v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunsel Canan Desaubry" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Boulberdaa" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kindo" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tafi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Djehal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Giordano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pizza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Farin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-026-09573-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05561289v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Arora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vincenzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Audebrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kremic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Gentile" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/stmcls/sxaf082" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05561442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Brogi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Tezeren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tafi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Ocak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70394" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05561282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yen Hsu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Hong Huang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Yun Lee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Passier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Chin Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacbts.2026.101510" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736471v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma R. Wilson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Della&#8208;flora Nunes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichen Shen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Moore" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gawron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stutz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-yves Gegout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bloch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye &#214;zcelik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12903-024-05209-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270268v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kremi&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Jouve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lattanzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Miele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pharmrev.122.000801" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Kari Grindheim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan S. Patil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Nebigil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;saubry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Vedeler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1094941" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Najem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Krayem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Sabbah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Pesetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Journe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12141855" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmei Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranran Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Su" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Gao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02695-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M. Steinmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tanzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cigliano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni M. Pes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032055" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942199v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A. Conrad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjeong Kim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Qasim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron D. Hernday" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12010126" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Largeot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Klapp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Viry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Gonder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria Fernandez Botana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017839" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ali Tezeren" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou Hamdan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Nebigil-D&#233;saubry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2666001601666211126091737" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942198v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Mu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing You" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyu Tian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huachao Bin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35294-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Chouha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Yurugi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Yoshii" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Ii" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114635" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Tabti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamoureux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ory" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112961" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373354v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynura Mammadova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benkirane-Jessel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.694711" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanguo Gao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexes C Daquinag" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale Fussell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db21-0094" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Takagi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiami Moyama" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Taniguchi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Ando" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Matsuda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/molpharm.121.000334" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400765v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharcisio Citrangulo Tortelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Esaki Tamura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara de Souza Junqueira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio da Silva Moror&#243;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Odete Bustos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.203528" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996732v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakota N Jackson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kibrom M Alula" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaritza Delgado-Deida" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-20-0216" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032751v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Ploeger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorben Huth" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisatun Nisa Sugiyanto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pusch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goeppert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-020-03220-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996582v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Elderwish" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Audebrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan G Nebigil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111859" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028714v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyu Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindong Huang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixin Zheng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000910" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996708v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Zhuang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid A Siddiqui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rosigkeit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.244111" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014835v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anumantha G Kanthasamy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2020.105190" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092105v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2020.127600" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2019.00194" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996744v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Moog" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Vagner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan R Smith" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112653" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezeddine Harmouch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Seitlinger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chaddad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ubeaud-Sequier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Barths" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70820-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996680v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyang Jiang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linru Dong" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoying Sun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00314" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413807v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianling Xie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zabolocki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemin Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.ra120.012979" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373324v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou-Hamdan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1707277" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996692v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC02096F" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996754v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianbo Zhao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Hao" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Fu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cheng" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojun Pan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000769" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361081v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafidha Bentayeb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aitamer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dubanet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-019-1440-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996593v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Ma" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairong Feng" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00810" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418638v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shensi Shen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faouzi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bastide" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martineau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malka-Mahieu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13360-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03033544v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Emhemmed" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ali Azouaou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Lefevbre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desaubry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.04.025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Sfakianos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mellor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoke Fei Pang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Kritsiligkou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope Needs" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-019-0438-y" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255907v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dn Jackson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bn Cook" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rf Souza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2019.33.1_supplement.761.2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014893v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcm.2018.08.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092065v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gasser" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Wen Chen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Daglayan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Charavin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaccao.2019.06.003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361056v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaojun Yan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longlong Gong" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2019.1628520" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210950v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine F Garrido" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J.-P. Martin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Commo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-18-0704" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829592v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linna Li" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Sun" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Almeida-Veloso" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC00987B" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361608v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gangjun Yuan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuowei Liu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensu Wei" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghai Shu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-018-0695-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361593v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cresteil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.06.052" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361624v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wierz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pierson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.175349" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361603v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-018-0076-9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361086v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Neal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Luo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilshan Harischandra" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gordon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvarish Sarkar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23467" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01935306v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.01262" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835044v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escoubet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361588v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desaubry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2018.06.003" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835052v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Han" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xf Huo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361063v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cerezo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Guemiri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Druillennec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0217-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361614v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardos Tabet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schaeffer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Freyermuth" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jambeau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Workman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02643-5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830554v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b03009" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106909v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhao" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Appert-Collin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bennasroune" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-016-9375-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533702v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Newman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-14-2362" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833132v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Boldina" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Vallejos" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.Transcontrol16-IA29" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258889v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Han" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Basmadjian" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne L. Theiss" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(17)30411-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873321v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yurugi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Weber" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K David" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2017.307" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536456v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.07.074" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3ND2FPC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533709v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemila&#239; Tijeras-Raballand" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand de Gramont" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raymond" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.05.089" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK3W48SX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536459v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Basmadjian" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000592" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536458v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Rubington" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Leriche" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Welsch" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2016.1208862" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536473v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Zhao" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Wang" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyong Hu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201600430" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBD8Q4X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533707v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600437" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZNF671W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391039v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehana Qureshi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Yildirim" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141826" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391041v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoji Urayama" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshishide Nishi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Kurose" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121027" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391047v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Embarek Bentouhami" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2014.00020" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106955v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thuaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schini-Kerth" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2014.02.020" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R319L3JS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065063v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emhemmed" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali Azouaou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thuand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schini-Kerth" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521958v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Ribeiro" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Espinosa" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536812049641" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391060v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2013.02.006" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680337v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heitz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Widemann" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miesch" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ullmann" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.316364" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391066v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.10.048" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BZLKRG2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765387v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bernard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaiddon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm301201z" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391070v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;len T&#252;rkeri" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Dirr" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025302" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572526v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm101318b" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391094v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900365v" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724806v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rich&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laeuffer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cazenave" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.01.118" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXWKMP78-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391115v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Tabaka" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peluso" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fetzer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.08.036" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2SVWB1K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139371v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ribeiro" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Streiff" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heissler" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elhabiri" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Albrecht-Gary" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158010v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compain" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desvergnes" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.09.004" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N747Z0R7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158370v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B601837H" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PSHB7PR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129976v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sani Souna Sido" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulenger" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129824v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brisach-Wittmeyer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilini" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167410v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167414v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634826v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertolin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05453624v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Largeot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klapp" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonder" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viry" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szpakowska" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HS9.0000845364.22279.91" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837835v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819204v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand De Gramont" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serova" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faivre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527684403.ch7" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878270v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunsel Canan Desaubry" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Boulberdaa" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kindo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>