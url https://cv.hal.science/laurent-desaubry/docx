--- v1 (2026-04-06)
+++ v2 (2026-05-14)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05561289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second‐generation prokineticin PKR 1 receptor agonists: Advancing cardioprotection against chemotherapy‐induced toxicity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methylated PIH1D1 as a Heart-Specific Biomarker for Anthracycline-Induced Cardiac Remodeling in Breast Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Brogi</w:t>
+                <w:t xml:space="preserve">Po-Yen Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa Tezeren</w:t>
+                <w:t xml:space="preserve">Wan-Hong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Tafi</w:t>
+                <w:t xml:space="preserve">Yi-Yun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omer Ocak</w:t>
+                <w:t xml:space="preserve">Robert Passier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szu-Chin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.70394⟩</w:t>
+              <w:t xml:space="preserve">JACC : Basic to Translational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (4), pp.101510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacbts.2026.101510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05561442v1</w:t>
+                <w:t xml:space="preserve">inserm-05561282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylated PIH1D1 as a Heart-Specific Biomarker for Anthracycline-Induced Cardiac Remodeling in Breast Cancer Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Po-Yen Hsu</w:t>
+                <w:t xml:space="preserve">Second‐generation prokineticin PKR 1 receptor agonists: Advancing cardioprotection against chemotherapy‐induced toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wan-Hong Huang</w:t>
+                <w:t xml:space="preserve">Simone Brogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi-Yun Lee</w:t>
+                <w:t xml:space="preserve">Mustafa Tezeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Passier</w:t>
+                <w:t xml:space="preserve">Andrea Tafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szu-Chin Li</w:t>
+                <w:t xml:space="preserve">Omer Ocak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC : Basic to Translational Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 11 (4), pp.101510. </w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacbts.2026.101510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bph.70394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05561282v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05561442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of prohibitin 2 in Schwann cells dysregulates key transcription factors controlling developmental myelination</w:t>
               </w:r>
@@ -904,1363 +904,1363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Potential of Targeting Prokineticin Receptors in Diseases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting PHB1 to inhibit castration-resistant prostate cancer progression in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Kremić</w:t>
+                <w:t xml:space="preserve">Junmei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appoline Jouve</w:t>
+                <w:t xml:space="preserve">Ranran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Lattanzi</w:t>
+                <w:t xml:space="preserve">Tong Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossella Miele</w:t>
+                <w:t xml:space="preserve">Qianqian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/pharmrev.122.000801⟩</w:t>
+              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13046-023-02695-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270268v1</w:t>
+                <w:t xml:space="preserve">hal-04268973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flavagline FL3 interferes with the association of Annexin A2 with the eIF4F initiation complex and transiently stimulates the translation of annexin A2 mRNA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">eIF4A1 Is a Prognostic Marker and Actionable Target in Human Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudarshan S. Patil</w:t>
+                <w:t xml:space="preserve">Sara M. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canan Nebigil</w:t>
+                <w:t xml:space="preserve">Anabel Sánchez-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+                <w:t xml:space="preserve">Elisabeth Tanzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anni Vedeler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Cigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni M. Pes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1094941⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.2055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24032055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268976v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Prohibitins to Inhibit Melanoma Growth and Overcome Resistance to Targeted Therapies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triazine-Based Small Molecules: A Potential New Class of Compounds in the Antifungal Toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Krayem</w:t>
+                <w:t xml:space="preserve">Karen A. Conrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Sabbah</w:t>
+                <w:t xml:space="preserve">Hyunjeong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Pesetti</w:t>
+                <w:t xml:space="preserve">Mohammad Qasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Djehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Journe</w:t>
+                <w:t xml:space="preserve">Aaron D. Hernday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (14), pp.1855. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells12141855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12010126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268975v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting PHB1 to inhibit castration-resistant prostate cancer progression in vitro and in vivo</w:t>
+                <w:t xml:space="preserve">Inhibition of MYC translation through targeting of the newly identified PHB-eIF4F complex as therapeutic strategy in CLL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junmei Liu</w:t>
+                <w:t xml:space="preserve">Anne Largeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranran Zhang</w:t>
+                <w:t xml:space="preserve">Vanessa Klapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tong Su</w:t>
+                <w:t xml:space="preserve">Elodie Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qianqian Zhou</w:t>
+                <w:t xml:space="preserve">Susanne Gonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Gao</w:t>
+                <w:t xml:space="preserve">Iria Fernandez Botana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (1), </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141 (26), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13046-023-02695-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022017839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268973v1</w:t>
+                <w:t xml:space="preserve">hal-04270267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eIF4A1 Is a Prognostic Marker and Actionable Target in Human Hepatocellular Carcinoma</w:t>
+                <w:t xml:space="preserve">Targeting Prohibitins to Inhibit Melanoma Growth and Overcome Resistance to Targeted Therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara M. Steinmann</w:t>
+                <w:t xml:space="preserve">Ahmad Najem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabel Sánchez-Martín</w:t>
+                <w:t xml:space="preserve">Mohammad Krayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Tanzer</w:t>
+                <w:t xml:space="preserve">Serena Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Cigliano</w:t>
+                <w:t xml:space="preserve">Matilde Pesetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni M. Pes</w:t>
+                <w:t xml:space="preserve">Fabrice Journe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (3), pp.2055. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (14), pp.1855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24032055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells12141855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268974v1</w:t>
+                <w:t xml:space="preserve">hal-04268975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triazine-Based Small Molecules: A Potential New Class of Compounds in the Antifungal Toolbox</w:t>
+                <w:t xml:space="preserve">The flavagline FL3 interferes with the association of Annexin A2 with the eIF4F initiation complex and transiently stimulates the translation of annexin A2 mRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen A. Conrad</w:t>
+                <w:t xml:space="preserve">Ann Kari Grindheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyunjeong Kim</w:t>
+                <w:t xml:space="preserve">Sudarshan S. Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Qasim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amel Djehal</w:t>
+                <w:t xml:space="preserve">Canan Nebigil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron D. Hernday</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Vedeler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12010126⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1094941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942199v1</w:t>
+                <w:t xml:space="preserve">hal-04268976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of MYC translation through targeting of the newly identified PHB-eIF4F complex as therapeutic strategy in CLL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Largeot</w:t>
+                <w:t xml:space="preserve">Therapeutic Potential of Targeting Prokineticin Receptors in Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Vincenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Klapp</w:t>
+                <w:t xml:space="preserve">Amin Kremić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Viry</w:t>
+                <w:t xml:space="preserve">Appoline Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Gonder</w:t>
+                <w:t xml:space="preserve">Roberta Lattanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iria Fernandez Botana</w:t>
+                <w:t xml:space="preserve">Rossella Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 141 (26), </w:t>
+              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75 (6), pp.1167-1199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2022017839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1124/pharmrev.122.000801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270267v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavaglines: Their Discovery from Plants Used in Traditional Chinese Medicine, Synthesis, and Drug Development Against Cancer and Immune Disorders</w:t>
+                <w:t xml:space="preserve">Non-classical ferroptosis inhibition by a small molecule targeting PHB2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Wang</w:t>
+                <w:t xml:space="preserve">Wei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa Ali Tezeren</w:t>
+                <w:t xml:space="preserve">Bo Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Abou Hamdan</w:t>
+                <w:t xml:space="preserve">Jing You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Yu</w:t>
+                <w:t xml:space="preserve">Chenyu Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canan Nebigil-Désaubry</w:t>
+                <w:t xml:space="preserve">Huachao Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Chinese Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (2), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/2666001601666211126091737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-35294-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806707v1</w:t>
+                <w:t xml:space="preserve">hal-03942198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-classical ferroptosis inhibition by a small molecule targeting PHB2</w:t>
+                <w:t xml:space="preserve">Development of fluorizoline analogues as prohibitin ligands that modulate C-RAF signaling, p21 expression and melanogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Yang</w:t>
+                <w:t xml:space="preserve">Nora Chouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Mu</w:t>
+                <w:t xml:space="preserve">Hussein Abou Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing You</w:t>
+                <w:t xml:space="preserve">Hajime Yurugi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenyu Tian</w:t>
+                <w:t xml:space="preserve">Riku Yoshii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huachao Bin</w:t>
+                <w:t xml:space="preserve">Hiromi Ii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 242, pp.114635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-35294-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942198v1</w:t>
+                <w:t xml:space="preserve">hal-03806694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of fluorizoline analogues as prohibitin ligands that modulate C-RAF signaling, p21 expression and melanogenesis</w:t>
+                <w:t xml:space="preserve">Flavaglines: Their Discovery from Plants Used in Traditional Chinese Medicine, Synthesis, and Drug Development Against Cancer and Immune Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Chouha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Dong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Ali Tezeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Abou Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riku Yoshii</w:t>
+                <w:t xml:space="preserve">Peng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiromi Ii</w:t>
+                <w:t xml:space="preserve">Canan Nebigil-Désaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 242, pp.114635. </w:t>
+              <w:t xml:space="preserve">Current Chinese Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/2666001601666211126091737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806694v1</w:t>
+                <w:t xml:space="preserve">hal-03806707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of prohibitin ligands against osteoporosis</w:t>
               </w:r>
@@ -2374,425 +2374,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updates on Anticancer Therapy-Mediated Vascular Toxicity and New Horizons in Therapeutic Strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prohibitin Inactivation in Adipocytes Results in Reduced Lipid Metabolism and Adaptive Thermogenesis Impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aynura Mammadova</w:t>
+                <w:t xml:space="preserve">Zhanguo Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Benkirane-Jessel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Alexes C Daquinag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Fussell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Djehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.694711⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (10), pp.2204-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db21-0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373354v1</w:t>
+                <w:t xml:space="preserve">hal-03374098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prohibitin Inactivation in Adipocytes Results in Reduced Lipid Metabolism and Adaptive Thermogenesis Impairment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorizoline Blocks the Interaction between Prohibitin-2 and γ -Glutamylcyclotransferase and Induces p21 Waf1/Cip1 Expression in MCF7 Breast Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexes C Daquinag</w:t>
+                <w:t xml:space="preserve">Hiroko Takagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cale Fussell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+                <w:t xml:space="preserve">Chiami Moyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiko Taniguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kota Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db21-0094⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101 (2), pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/molpharm.121.000334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374098v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorizoline Blocks the Interaction between Prohibitin-2 and γ -Glutamylcyclotransferase and Induces p21 Waf1/Cip1 Expression in MCF7 Breast Cancer Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Keiko Taniguchi</w:t>
+                <w:t xml:space="preserve">Updates on Anticancer Therapy-Mediated Vascular Toxicity and New Horizons in Therapeutic Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Yen Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kota Ando</w:t>
+                <w:t xml:space="preserve">Aynura Mammadova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryohei Matsuda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadia Benkirane-Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 101 (2), pp.78-86. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/molpharm.121.000334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.694711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809849v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metformin-induced chemosensitization to cisplatin depends on P53 status and is inhibited by Jarid1b overexpression in non-small cell lung cancer cells</w:t>
               </w:r>
@@ -2906,5596 +2906,5610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Synthetic Small Molecule FL3 Combats Intestinal Tumorigenesis via Axin1-Mediated Inhibition of Wnt/β-Catenin Signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent Advances in the Synthesis of C2‐Functionalized Pyridines and Quinolines Using N ‐Oxide Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dakota N Jackson</w:t>
+                <w:t xml:space="preserve">Gaoyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kibrom M Alula</w:t>
+                <w:t xml:space="preserve">Mindong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaritza Delgado-Deida</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shixin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-20-0216⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202000910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996732v1</w:t>
+                <w:t xml:space="preserve">hal-03028714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prohibitin, STAT3 and SH2D4A physically and functionally interact in tumor cell mitochondria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A subset of flavaglines inhibits KRAS nanoclustering and activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajime Yurugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinyin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolin Ploeger</w:t>
+                <w:t xml:space="preserve">Farid A Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorben Huth</w:t>
+                <w:t xml:space="preserve">Hong Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisatun Nisa Sugiyanto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Goeppert</w:t>
+                <w:t xml:space="preserve">Sebastian Rosigkeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-020-03220-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (12), pp.jcs244111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.244111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032751v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of 3,3′-pyrrolidinyl-spirooxindoles as cardioprotectant prohibitin ligands</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Prokineticin signaling in heart-brain developmental axis: Therapeutic options for heart and brain injuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anumantha G Kanthasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan G Nebigil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111859⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.105190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2020.105190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996582v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in the Synthesis of C2‐Functionalized Pyridines and Quinolines Using N ‐Oxide Chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">SFPH proteins as therapeutic targets for a myriad of diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Tabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabria Elderwish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Djehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Chouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202000910⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (22), pp.127600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2020.127600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028714v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A subset of flavaglines inhibits KRAS nanoclustering and activation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting GPCRs Against Cardiotoxicity Induced by Anticancer Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.244111⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2019.00194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996708v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prokineticin signaling in heart-brain developmental axis: Therapeutic options for heart and brain injuries</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flavagline synthetic derivative induces senescence in glioblastoma cancer cells without being toxic to healthy astrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezeddine Harmouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Seitlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Chaddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Ubeaud-Sequier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Barths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2020.105190⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.13750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-70820-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014835v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SFPH proteins as therapeutic targets for a myriad of diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nora Chouha</w:t>
+                <w:t xml:space="preserve">Flavaglines as natural products targeting eIF4A and prohibitins: From traditional Chinese medicine to antiviral activity against coronaviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Moog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benkirane-Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan R Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2020.127600⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 203, pp.112653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092105v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting GPCRs Against Cardiotoxicity Induced by Anticancer Treatments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Discovery of 3,3′-pyrrolidinyl-spirooxindoles as cardioprotectant prohibitin ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabria Elderwish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Canan G Nebigil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2019.00194⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186, pp.111859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996608v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavaglines as natural products targeting eIF4A and prohibitins: From traditional Chinese medicine to antiviral activity against coronaviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+                <w:t xml:space="preserve">One-Pot Selective Saturation and Functionalization of Heteroaromatics Leading to Dihydropyridines and Dihydroquinolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Moog</w:t>
+                <w:t xml:space="preserve">Linru Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Vagner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Duncan R Smith</w:t>
+                <w:t xml:space="preserve">Baoying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112653⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (7), pp.5027 - 5037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996744v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavagline synthetic derivative induces senescence in glioblastoma cancer cells without being toxic to healthy astrocytes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected Inversion of Configuration During the Carbamoylation of 1-Azaflavaglines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Abou-Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-70820-6⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (20), pp.2023-2026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1707277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018022v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Selective Saturation and Functionalization of Heteroaromatics Leading to Dihydropyridines and Dihydroquinolines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baoying Sun</w:t>
+                <w:t xml:space="preserve">The prohibitin-binding compound fluorizoline affects multiple components of the translational machinery and inhibits protein synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianling Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zabolocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuemin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00314⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295 (29), pp.9855 - 9867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.ra120.012979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996680v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prohibitin-binding compound fluorizoline affects multiple components of the translational machinery and inhibits protein synthesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in the synthesis of 2,3-dihydropyrroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.ra120.012979⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (42), pp.5584-5592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CC02096F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413807v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Inversion of Configuration During the Carbamoylation of 1-Azaflavaglines</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accessing 1,8‐Naphthyridones by Metal‐Free Regioselective Amination of Pyridine N ‐oxides/Acid‐Mediated Cyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianbo Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yupeng Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guojun Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1707277⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 362 (18), pp.3841-3845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202000769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373324v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the synthesis of 2,3-dihydropyrroles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dong Wang</w:t>
+                <w:t xml:space="preserve">The Synthetic Small Molecule FL3 Combats Intestinal Tumorigenesis via Axin1-Mediated Inhibition of Wnt/β-Catenin Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dakota N Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kibrom M Alula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaritza Delgado-Deida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Tabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Fan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (42), pp.5584-5592. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (17), pp.3519-3529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CC02096F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-20-0216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996692v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing 1,8‐Naphthyridones by Metal‐Free Regioselective Amination of Pyridine N ‐oxides/Acid‐Mediated Cyclization</w:t>
+                <w:t xml:space="preserve">Prohibitin, STAT3 and SH2D4A physically and functionally interact in tumor cell mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lianbo Zhao</w:t>
+                <w:t xml:space="preserve">Carolin Ploeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Hao</w:t>
+                <w:t xml:space="preserve">Thorben Huth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yupeng Fu</w:t>
+                <w:t xml:space="preserve">Raisatun Nisa Sugiyanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Cheng</w:t>
+                <w:t xml:space="preserve">Stefan Pusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guojun Pan</w:t>
+                <w:t xml:space="preserve">Benjamin Goeppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 362 (18), pp.3841-3845. </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.202000769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41419-020-03220-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996754v1</w:t>
+                <w:t xml:space="preserve">hal-03032751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prohibitin (PHB) expression is associated with aggressiveness in DLBCL and flavagline-mediated inhibition of cytoplasmic PHB functions induces anti-tumor effects</w:t>
+                <w:t xml:space="preserve">An epitranscriptomic mechanism underlies selective mRNA translation remodelling in melanoma persister cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafidha Bentayeb</w:t>
+                <w:t xml:space="preserve">Shensi Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Aitamer</w:t>
+                <w:t xml:space="preserve">Sara Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Petit</w:t>
+                <w:t xml:space="preserve">Amandine Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Dubanet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabria Elderwish</w:t>
+                <w:t xml:space="preserve">Sylvain Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Malka-Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13046-019-1440-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.5713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13360-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361081v1</w:t>
+                <w:t xml:space="preserve">hal-02418638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Four-Component Synthesis of Functionalized 2,3-Dihydro-4-Nitropyrroles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The synthetic flavagline FL3 spares normal human skin cells from its cytotoxic effect via an activation of Bad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hairong Feng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peng Yu</w:t>
+                <w:t xml:space="preserve">Fathi Emhemmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ali Azouaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Lefevbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00810⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60, pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2019.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996593v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An epitranscriptomic mechanism underlies selective mRNA translation remodelling in melanoma persister cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction to: The mTOR-S6 kinase pathway promotes stress granule assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Malka-Mahieu</w:t>
+                <w:t xml:space="preserve">Aristeidis Sfakianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mellor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoke Fei Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Kritsiligkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hope Needs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13360-6⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41418-019-0438-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418638v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synthetic flavagline FL3 spares normal human skin cells from its cytotoxic effect via an activation of Bad</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The synthetic flavagline FL3 suppresses intestinal tumorigenesis in APC(Mini+) mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Desaubry</w:t>
+                <w:t xml:space="preserve">Dn Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Abou-Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bn Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rf Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2019.04.025⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fasebj.2019.33.1_supplement.761.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033544v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: The mTOR-S6 kinase pathway promotes stress granule assembly</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of GPCR signaling in cardiac Epithelial to Mesenchymal Transformation (EMT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41418-019-0438-y⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.200-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcm.2018.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361047v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synthetic flavagline FL3 suppresses intestinal tumorigenesis in APC(Mini+) mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rf Souza</w:t>
+                <w:t xml:space="preserve">Stereoselective Four-Component Synthesis of Functionalized 2,3-Dihydro-4-Nitropyrroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyue Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linru Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hairong Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fasebj.2019.33.1_supplement.761.2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05255907v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of GPCR signaling in cardiac Epithelial to Mesenchymal Transformation (EMT)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prokineticin Receptor-1 Signaling Inhibits Dose- and Time-Dependent Anthracycline-Induced Cardiovascular Toxicity Via Myocardial and Vascular Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Wen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayhan Daglayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Charavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cardiovascular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (4), pp.200-204. </w:t>
+              <w:t xml:space="preserve">JACC: CardioOncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (1), pp.84-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcm.2018.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaccao.2019.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014893v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prokineticin Receptor-1 Signaling Inhibits Dose- and Time-Dependent Anthracycline-Induced Cardiovascular Toxicity Via Myocardial and Vascular Protection</w:t>
+                <w:t xml:space="preserve">PHB2 (prohibitin 2) promotes PINK1-PRKN/Parkin-dependent mitophagy by the PARL-PGAM5-PINK1 axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Gasser</w:t>
+                <w:t xml:space="preserve">Chaojun Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue-Wen Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anais Audebrand</w:t>
+                <w:t xml:space="preserve">Longlong Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayhan Daglayan</w:t>
+                <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Charavin</w:t>
+                <w:t xml:space="preserve">Meng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Abou-Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: CardioOncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (1), pp.84-102. </w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaccao.2019.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2019.1628520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092065v1</w:t>
+                <w:t xml:space="preserve">hal-02361056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHB2 (prohibitin 2) promotes PINK1-PRKN/Parkin-dependent mitophagy by the PARL-PGAM5-PINK1 axis</w:t>
+                <w:t xml:space="preserve">Regulation of eIF4F Translation Initiation Complex by the Peptidyl Prolyl Isomerase FKBP7 in Taxane-resistant Prostate Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaojun Yan</w:t>
+                <w:t xml:space="preserve">Marine F Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longlong Gong</w:t>
+                <w:t xml:space="preserve">Nicolas J.-P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Chen</w:t>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hussein Abou-Hamdan</w:t>
+                <w:t xml:space="preserve">Catherine Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Commo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2019.1628520⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (2), pp.710-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-18-0704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361056v1</w:t>
+                <w:t xml:space="preserve">hal-03210950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of eIF4F Translation Initiation Complex by the Peptidyl Prolyl Isomerase FKBP7 in Taxane-resistant Prostate Cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prohibitin (PHB) expression is associated with aggressiveness in DLBCL and flavagline-mediated inhibition of cytoplasmic PHB functions induces anti-tumor effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas J.-P. Martin</w:t>
+                <w:t xml:space="preserve">Hafidha Bentayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+                <w:t xml:space="preserve">Marine Aitamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gaudin</w:t>
+                <w:t xml:space="preserve">Barbara Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Commo</w:t>
+                <w:t xml:space="preserve">Lydie Dubanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabria Elderwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (2), pp.710-723. </w:t>
+              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-18-0704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13046-019-1440-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210950v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst-free three-component synthesis of highly functionalized 2,3-dihydropyrroles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prokineticin-2 promotes chemotaxis and alternative A2 reactivity of astrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linna Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hairong Feng</w:t>
+                <w:t xml:space="preserve">Matthew Neal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hua Sun</w:t>
+                <w:t xml:space="preserve">Jie Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Almeida-Veloso</w:t>
+                <w:t xml:space="preserve">Dilshan Harischandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souvarish Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8GC00987B⟩</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (10), pp.2137-2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.23467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829592v1</w:t>
+                <w:t xml:space="preserve">hal-02361086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavagline analog FL3 induces cell cycle arrest in urothelial carcinoma cell of the bladder by inhibiting the Akt/PHB interaction to activate the GADD45α pathway</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Updates in Anthracycline-Mediated Cardiotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13046-018-0695-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2018.01262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361608v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting prohibitin with small molecules to promote melanogenesis and apoptosis in melanoma cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergence of cardio-oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desaubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.06.052⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76 (6), pp.504-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361593v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prohibitin-binding compound fluorizoline induces apoptosis in chronic lymphocytic leukemia cells ex vivo but fails to prevent leukemia development in a murine model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues François</w:t>
+                <w:t xml:space="preserve">Targeting a Gpcr, Prokineticin Receptor-1, Protects Heart Against Doxorubicin-Mediated Cardiotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Charavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Escoubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361624v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mTOR-S6 kinase pathway promotes stress granule assembly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hope Needs</w:t>
+                <w:t xml:space="preserve">The synthetic flavagline FL3 protects against colitis-associated cancer via inhibition of wnt/beta-catenin signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dn Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Abou Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xf Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154 (6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361603v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prokineticin-2 promotes chemotaxis and alternative A2 reactivity of astrocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Souvarish Sarkar</w:t>
+                <w:t xml:space="preserve">The prohibitin-binding compound fluorizoline induces apoptosis in chronic lymphocytic leukemia cells ex vivo but fails to prevent leukemia development in a murine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Wierz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Chouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.23467⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (4), pp.e154-e157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2017.175349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361086v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updates in Anthracycline-Mediated Cardiotoxicity</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The mTOR-S6 kinase pathway promotes stress granule assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristeidis Sfakianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mellor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoke Fei Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Kritsiligkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hope Needs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2018.01262⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (10), pp.1766-1780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41418-018-0076-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935306v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting a Gpcr, Prokineticin Receptor-1, Protects Heart Against Doxorubicin-Mediated Cardiotoxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anais Audebrand</w:t>
+                <w:t xml:space="preserve">Targeting prohibitin with small molecules to promote melanogenesis and apoptosis in melanoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Djehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Krayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Najem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cresteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.880-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.06.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835044v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of cardio-oncology</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Translational control of tumor immune escape via the eIF4F–STAT1–PD-L1 axis in melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Guemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Druillennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Malka-Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2018.06.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (12), pp.1877-1886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-018-0217-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361588v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synthetic flavagline FL3 protects against colitis-associated cancer via inhibition of wnt/beta-catenin signaling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Scalable 9-Step Synthesis of the Splicing Modulator NVS-SM2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Abou-Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (5), pp.2954-2958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b03009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835052v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational control of tumor immune escape via the eIF4F–STAT1–PD-L1 axis in melanoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CUG initiation and frameshifting enable production of dipeptide repeat proteins from ALS/FTD C9ORF72 transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardos Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Freyermuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Jambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Cerezo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Malka-Mahieu</w:t>
+                <w:t xml:space="preserve">Michael Workman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-018-0217-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02643-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361063v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUG initiation and frameshifting enable production of dipeptide repeat proteins from ALS/FTD C9ORF72 transcripts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Workman</w:t>
+                <w:t xml:space="preserve">Catalyst-free three-component synthesis of highly functionalized 2,3-dihydropyrroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linna Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hairong Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Almeida-Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02643-5⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (12), pp.2775-2780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8GC00987B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361614v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable 9-Step Synthesis of the Splicing Modulator NVS-SM2</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flavagline analog FL3 induces cell cycle arrest in urothelial carcinoma cell of the bladder by inhibiting the Akt/PHB interaction to activate the GADD45α pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gangjun Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuowei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wensu Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghai Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 83 (5), pp.2954-2958. </w:t>
+              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b03009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13046-018-0695-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830554v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pro-differentiating effects of a synthetic flavagline on human teratocarcinomal cancer stem-like cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ali Azouaou</w:t>
+                <w:t xml:space="preserve">Molecular Pathways: The eIF4F Translation Initiation Complex—New Opportunities for Cancer Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Malka-Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Zhao</w:t>
+                <w:t xml:space="preserve">Michelle Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Appert-Collin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10565-016-9375-4⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (1), pp.21-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-14-2362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106909v1</w:t>
+                <w:t xml:space="preserve">hal-03533702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Pathways: The eIF4F Translation Initiation Complex—New Opportunities for Cancer Treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Abstract IA29: Role of eIF4F in anticancer drug resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Boldina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maricarmen Vallejos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Malka-Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (1), pp.21-25. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (6_Supplement), pp.IA29-IA29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-14-2362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.Transcontrol16-IA29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533702v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract IA29: Role of eIF4F in anticancer drug resistance</w:t>
+                <w:t xml:space="preserve">Erratum: Targeting prohibitins with chemical ligands inhibits KRAS-mediated lung tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galina Boldina</w:t>
+                <w:t xml:space="preserve">H Yurugi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maricarmen Vallejos</w:t>
+                <w:t xml:space="preserve">F Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Allard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Malka-Mahieu</w:t>
+                <w:t xml:space="preserve">C Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1538-7445.Transcontrol16-IA29⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (42), pp.5914-5914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2017.307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833132v1</w:t>
+                <w:t xml:space="preserve">hal-04873321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FL3, A LIGAND OF THE SCAFFOLD PROTEIN PROHIBITIN, INHIBITS THE PROGRESSION TO COLORECTAL CANCER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Basmadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianne L. Theiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 152 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0016-5085(17)30411-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05258889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Targeting prohibitins with chemical ligands inhibits KRAS-mediated lung tumours</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Marini</w:t>
+                <w:t xml:space="preserve">Pro-differentiating effects of a synthetic flavagline on human teratocarcinomal cancer stem-like cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Emhemmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ali Azouaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Weber</w:t>
+                <w:t xml:space="preserve">Aline Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Qian Zhao</w:t>
+                <w:t xml:space="preserve">Amar Bennasroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (42), pp.5914-5914. </w:t>
+              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (3), pp.295-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/onc.2017.307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10565-016-9375-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873321v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of hydroxybenzofurans by condensation of quinones with benzoylacetone: revised structure of the adducts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Flavaglines Ameliorate Experimental Colitis and Protect Against Intestinal Epithelial Cell Apoptosis and Mitochondrial Dysfunction:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Basmadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianne L. Theiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.07.074⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (1), pp.55-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536456v1</w:t>
+                <w:t xml:space="preserve">hal-03536459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioisosteric modification of flavaglines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemilaï Tijeras-Raballand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8503,51 +8517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand de Gramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57 (26), pp.2943-2944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8587,553 +8601,539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavaglines Ameliorate Experimental Colitis and Protect Against Intestinal Epithelial Cell Apoptosis and Mitochondrial Dysfunction:</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qian Zhao</w:t>
+                <w:t xml:space="preserve">Synergistic effects of eIF4A and MEK inhibitors on proliferation of NRAS-mutant melanoma cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Malka-Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Basmadjian</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Margot Rubington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Welsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000592⟩</w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (18), pp.2405-2409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15384101.2016.1208862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536459v1</w:t>
+                <w:t xml:space="preserve">hal-03536458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effects of eIF4A and MEK inhibitors on proliferation of NRAS-mutant melanoma cell lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Malka-Mahieu</w:t>
+                <w:t xml:space="preserve">A General and Efficient Synthesis of 2-Pyridones, 2-Quinolinones, and 1-Isoquinolinones from Azine N -Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianyong Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Girault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Welsch</w:t>
+                <w:t xml:space="preserve">Linna Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15384101.2016.1208862⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (12), pp.1442-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajoc.201600430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536458v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General and Efficient Synthesis of 2-Pyridones, 2-Quinolinones, and 1-Isoquinolinones from Azine N -Oxides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Advances in the Synthesis of Flavaglines, a Family of Potent Bioactive Natural Compounds Originating from Traditional Chinese Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Abou Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (12), pp.1442-1446. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (36), pp.5908-5916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajoc.201600430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536473v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in the Synthesis of Flavaglines, a Family of Potent Bioactive Natural Compounds Originating from Traditional Chinese Medicine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Synthesis of hydroxybenzofurans by condensation of quinones with benzoylacetone: revised structure of the adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016 (36), pp.5908-5916. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (36), pp.4044-4045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.07.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533707v1</w:t>
+                <w:t xml:space="preserve">hal-03536456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FL3, a Synthetic Flavagline and Ligand of Prohibitins, Protects Cardiomyocytes via STAT3 from Doxorubicin Toxicity</w:t>
               </w:r>
@@ -9145,77 +9145,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehana Qureshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Basmadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (11), pp.e0141826. </w:t>
@@ -9253,64 +9253,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery and Cardioprotective Effects of the First Non-Peptide Agonists of the G Protein-Coupled Prokineticin Receptor-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Brogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoji Urayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9381,307 +9381,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer wars: natural products strike back</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qian Zhao</w:t>
+                <w:t xml:space="preserve">Selective anticancer effects of a synthetic flavagline on human Oct4-expressing cancer stem-like cells via a p38 MAPK-dependent caspase-3-dependent pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Emhemmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ali Azouaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embarek Bentouhami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+                <w:t xml:space="preserve">Frédéric Thuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Schini-Kerth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2014.00020⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (2), pp.185-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2014.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391047v1</w:t>
+                <w:t xml:space="preserve">hal-02106955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective anticancer effects of a synthetic flavagline on human Oct4-expressing cancer stem-like cells via a p38 MAPK-dependent caspase-3-dependent pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+                <w:t xml:space="preserve">Cancer wars: natural products strike back</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Basmadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embarek Bentouhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Djehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2014.02.020⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2014.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02106955v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective anticancer effects of a synthetic flavagline on human Oct4-expressing cancer stem-like cells via a p38 MAPK-dependent caspase-3-dependent pathway.</w:t>
               </w:r>
@@ -9719,51 +9719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thuand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Schini-Kerth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89, pp.185-196</w:t>
@@ -9805,77 +9805,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N -[3a-(4-Bromophenyl)-8b-hydroxy-6,8-dimethoxy-3-phenyl-2,3,3a,8b-tetrahydro-1 H -cyclopenta[ b ]benzofuran-1-yl]formamide monohydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9922,90 +9922,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prohibitin Ligands in Cell Death and Survival: Mode of Action and Therapeutic Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan G Nebigil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (3), pp.316-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10033,480 +10033,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochromes P450 CYP94C1 and CYP94B3 catalyze two successive oxidation steps of the plant hormone jasmonoyl-isoleucine for catabolic turnover</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in the biology and chemistry of the flavaglines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Désaubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.316364⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (6), pp.1857-1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2011.10.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680337v1</w:t>
+                <w:t xml:space="preserve">hal-02391066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the biology and chemistry of the flavaglines</w:t>
+                <w:t xml:space="preserve">Flavaglines as potent anticancer and cytoprotective agents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gaiddon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cresteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2011.10.048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (22), pp.10064-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm301201z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02391066v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavaglines as potent anticancer and cytoprotective agents.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thuaud</w:t>
+                <w:t xml:space="preserve">Cytochromes P450 CYP94C1 and CYP94B3 catalyze two successive oxidation steps of the plant hormone jasmonoyl-isoleucine for catabolic turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Widemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Bernard</w:t>
+                <w:t xml:space="preserve">L. Miesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gaiddon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cresteil</w:t>
+                <w:t xml:space="preserve">P. Ullmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55 (22), pp.10064-73. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (9), pp.6296-6306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm301201z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.316364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765387v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavaglines Alleviate Doxorubicin Cardiotoxicity: Implication of Hsp27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülen Türkeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10570,103 +10570,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Flavaglines Displaying Improved Cytotoxicity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gaiddon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cresteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 54 (1), pp.411-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10700,64 +10700,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Analogue of Rocaglaol Displays a Potent and Selective Cytotoxicity in Cancer Cells: Involvement of Apoptosis Inducing Factor and Caspase-12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülen Türkeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10834,51 +10834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluation of PEG-tirofiban conjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Riché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11015,51 +11015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Fetzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan G Nebigil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (20), pp.5523-5524. </w:t>
@@ -11228,51 +11228,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future alchemy: account of the ESYOP experiment</w:t>
+                <w:t xml:space="preserve">Looking forward : a glance into the future of organic chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desvergnes</w:t>
@@ -11307,118 +11307,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Suzenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 9, pp.127-140. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (6), pp.823-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B601837H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158010v1</w:t>
+                <w:t xml:space="preserve">hal-00158370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking forward : a glance into the future of organic chemistry</w:t>
+                <w:t xml:space="preserve">Future alchemy: account of the ESYOP experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desvergnes</w:t>
@@ -11453,297 +11453,297 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Suzenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 30 (6), pp.823-831. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9, pp.127-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B601837H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158370v1</w:t>
+                <w:t xml:space="preserve">hal-00158010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium catelysed arylation of 6,8-dimethoxybenzofuranone.</w:t>
+                <w:t xml:space="preserve">Concise synthesis and voltammetric studies of dielsiquinone, a cytotoxic azaanthraquinone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Brisach-Wittmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Sani Souna Sido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desaubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 46, pp.8017-8018</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15, pp.3609-3610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00129976v1</w:t>
+                <w:t xml:space="preserve">hal-00129824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concise synthesis and voltammetric studies of dielsiquinone, a cytotoxic azaanthraquinone.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId463" w:history="1">
+                <w:t xml:space="preserve">Palladium catelysed arylation of 6,8-dimethoxybenzofuranone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sani Souna Sido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Guilini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">L. Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desaubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 15, pp.3609-3610</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46, pp.8017-8018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129824v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected cleavage of tetrahydrofuran by catalytic reductive lithiation</w:t>
               </w:r>
@@ -11755,51 +11755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Streiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desaubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.346-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11850,51 +11850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Streiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desaubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 69, pp.7592-7598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12267,103 +12267,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardioprotective effect of non-peptidic pkr1 agonist against anthracycline-cardiotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Charavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Escoubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Messaddeq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Désaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heart Failure 2017 and the 4th World Congress on Acute Heart Failure, Paris, France, 29 April – 2 May 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France. pp.511-511</w:t>
@@ -12424,64 +12424,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive Flavaglines: Synthesis and Pharmacology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Basmadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand De Gramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12594,51 +12594,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prokineticin 1 receptor agonists and their uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunsel Canan Desaubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12646,51 +12646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Boulberdaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2012/084999. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -12881,51 +12881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Djehal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Giordano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pizza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Farin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-026-09573-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05561289v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Arora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vincenzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Audebrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kremic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Gentile" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/stmcls/sxaf082" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05561442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Brogi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Tezeren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tafi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Ocak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70394" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05561282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yen Hsu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Hong Huang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Yun Lee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Passier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Chin Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacbts.2026.101510" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736471v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma R. Wilson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Della&#8208;flora Nunes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichen Shen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Moore" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gawron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stutz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-yves Gegout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bloch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye &#214;zcelik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12903-024-05209-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270268v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kremi&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Jouve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lattanzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Miele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pharmrev.122.000801" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Kari Grindheim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan S. Patil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Nebigil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;saubry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Vedeler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1094941" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Najem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Krayem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Sabbah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Pesetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Journe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12141855" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmei Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranran Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Su" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Gao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02695-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M. Steinmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tanzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cigliano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni M. Pes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032055" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942199v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A. Conrad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjeong Kim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Qasim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron D. Hernday" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12010126" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Largeot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Klapp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Viry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Gonder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria Fernandez Botana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017839" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ali Tezeren" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou Hamdan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Nebigil-D&#233;saubry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2666001601666211126091737" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942198v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Mu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing You" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyu Tian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huachao Bin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35294-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Chouha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Yurugi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Yoshii" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Ii" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114635" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Tabti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamoureux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ory" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112961" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373354v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynura Mammadova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benkirane-Jessel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.694711" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanguo Gao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexes C Daquinag" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale Fussell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db21-0094" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Takagi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiami Moyama" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Taniguchi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Ando" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Matsuda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/molpharm.121.000334" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400765v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharcisio Citrangulo Tortelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Esaki Tamura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara de Souza Junqueira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio da Silva Moror&#243;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Odete Bustos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.203528" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996732v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakota N Jackson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kibrom M Alula" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaritza Delgado-Deida" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-20-0216" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032751v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Ploeger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorben Huth" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisatun Nisa Sugiyanto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pusch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goeppert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-020-03220-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996582v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Elderwish" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Audebrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan G Nebigil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111859" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028714v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyu Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindong Huang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixin Zheng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000910" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996708v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Zhuang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid A Siddiqui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rosigkeit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.244111" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014835v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anumantha G Kanthasamy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2020.105190" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092105v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2020.127600" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2019.00194" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996744v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Moog" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Vagner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan R Smith" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112653" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezeddine Harmouch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Seitlinger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chaddad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ubeaud-Sequier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Barths" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70820-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996680v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyang Jiang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linru Dong" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoying Sun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00314" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413807v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianling Xie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zabolocki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemin Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.ra120.012979" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373324v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou-Hamdan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1707277" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996692v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC02096F" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996754v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianbo Zhao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Hao" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Fu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cheng" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojun Pan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000769" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361081v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafidha Bentayeb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aitamer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dubanet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-019-1440-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996593v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Ma" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairong Feng" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00810" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418638v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shensi Shen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faouzi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bastide" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martineau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malka-Mahieu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13360-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03033544v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Emhemmed" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ali Azouaou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Lefevbre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desaubry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.04.025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Sfakianos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mellor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoke Fei Pang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Kritsiligkou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope Needs" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-019-0438-y" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255907v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dn Jackson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bn Cook" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rf Souza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2019.33.1_supplement.761.2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014893v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcm.2018.08.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092065v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gasser" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Wen Chen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Daglayan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Charavin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaccao.2019.06.003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361056v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaojun Yan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longlong Gong" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2019.1628520" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210950v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine F Garrido" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J.-P. Martin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Commo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-18-0704" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829592v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linna Li" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Sun" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Almeida-Veloso" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC00987B" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361608v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gangjun Yuan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuowei Liu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensu Wei" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghai Shu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-018-0695-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361593v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cresteil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.06.052" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361624v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wierz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pierson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.175349" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361603v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-018-0076-9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361086v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Neal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Luo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilshan Harischandra" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gordon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvarish Sarkar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23467" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01935306v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.01262" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835044v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escoubet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361588v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desaubry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2018.06.003" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835052v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Han" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xf Huo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361063v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cerezo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Guemiri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Druillennec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0217-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361614v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardos Tabet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schaeffer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Freyermuth" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jambeau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Workman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02643-5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830554v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b03009" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106909v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhao" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Appert-Collin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bennasroune" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-016-9375-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533702v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Newman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-14-2362" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833132v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Boldina" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Vallejos" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.Transcontrol16-IA29" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258889v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Han" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Basmadjian" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne L. Theiss" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(17)30411-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873321v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yurugi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Weber" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K David" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2017.307" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536456v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.07.074" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3ND2FPC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533709v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemila&#239; Tijeras-Raballand" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand de Gramont" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raymond" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.05.089" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK3W48SX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536459v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Basmadjian" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000592" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536458v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Rubington" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Leriche" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Welsch" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2016.1208862" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536473v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Zhao" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Wang" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyong Hu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201600430" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBD8Q4X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533707v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600437" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZNF671W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391039v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehana Qureshi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Yildirim" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141826" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391041v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoji Urayama" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshishide Nishi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Kurose" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121027" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391047v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Embarek Bentouhami" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2014.00020" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106955v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thuaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schini-Kerth" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2014.02.020" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R319L3JS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065063v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emhemmed" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali Azouaou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thuand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schini-Kerth" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521958v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Ribeiro" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Espinosa" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536812049641" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391060v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2013.02.006" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680337v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heitz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Widemann" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miesch" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ullmann" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.316364" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391066v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.10.048" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BZLKRG2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765387v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bernard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaiddon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm301201z" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391070v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;len T&#252;rkeri" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Dirr" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025302" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572526v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm101318b" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391094v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900365v" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724806v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rich&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laeuffer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cazenave" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.01.118" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXWKMP78-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391115v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Tabaka" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peluso" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fetzer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.08.036" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2SVWB1K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139371v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ribeiro" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Streiff" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heissler" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elhabiri" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Albrecht-Gary" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158010v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compain" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desvergnes" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.09.004" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N747Z0R7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158370v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B601837H" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PSHB7PR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129976v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sani Souna Sido" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulenger" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129824v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brisach-Wittmeyer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilini" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167410v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167414v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634826v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertolin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05453624v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Largeot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klapp" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonder" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viry" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szpakowska" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HS9.0000845364.22279.91" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837835v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819204v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand De Gramont" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serova" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faivre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527684403.ch7" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878270v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunsel Canan Desaubry" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Boulberdaa" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kindo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Djehal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Giordano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pizza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Farin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-026-09573-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05561289v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Arora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vincenzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Audebrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kremic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Gentile" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/stmcls/sxaf082" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05561282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yen Hsu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Hong Huang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Yun Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Passier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Chin Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacbts.2026.101510" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05561442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Brogi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Tezeren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Ocak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70394" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736471v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma R. Wilson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Della&#8208;flora Nunes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichen Shen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Moore" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gawron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stutz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-yves Gegout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bloch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye &#214;zcelik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12903-024-05209-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmei Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranran Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Su" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Zhou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Gao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02695-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M. Steinmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tanzer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cigliano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni M. Pes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032055" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942199v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A. Conrad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjeong Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Qasim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron D. Hernday" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12010126" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Largeot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Klapp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Viry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Gonder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria Fernandez Botana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017839" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Najem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Krayem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Sabbah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Pesetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Journe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12141855" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268976v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Kari Grindheim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan S. Patil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Nebigil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;saubry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Vedeler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1094941" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kremi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Jouve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lattanzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Miele" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pharmrev.122.000801" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942198v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Mu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing You" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyu Tian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huachao Bin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35294-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806694v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Chouha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou Hamdan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Yurugi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Yoshii" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Ii" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114635" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806707v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ali Tezeren" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Nebigil-D&#233;saubry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2666001601666211126091737" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Tabti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamoureux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ory" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112961" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanguo Gao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexes C Daquinag" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale Fussell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db21-0094" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Takagi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiami Moyama" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Taniguchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Ando" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Matsuda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/molpharm.121.000334" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373354v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynura Mammadova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benkirane-Jessel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.694711" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400765v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharcisio Citrangulo Tortelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Esaki Tamura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara de Souza Junqueira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio da Silva Moror&#243;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Odete Bustos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.203528" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyu Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindong Huang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixin Zheng" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000910" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Zhuang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid A Siddiqui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rosigkeit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.244111" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014835v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anumantha G Kanthasamy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan G Nebigil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2020.105190" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092105v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Elderwish" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2020.127600" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996608v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2019.00194" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018022v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezeddine Harmouch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Seitlinger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chaddad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ubeaud-Sequier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Barths" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70820-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996744v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Moog" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Vagner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan R Smith" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112653" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996582v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Audebrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111859" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996680v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyang Jiang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linru Dong" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoying Sun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00314" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373324v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou-Hamdan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1707277" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413807v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianling Xie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zabolocki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemin Wang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.ra120.012979" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996692v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC02096F" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996754v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianbo Zhao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Hao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Fu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cheng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojun Pan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000769" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996732v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakota N Jackson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kibrom M Alula" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaritza Delgado-Deida" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-20-0216" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032751v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Ploeger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorben Huth" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisatun Nisa Sugiyanto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pusch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goeppert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-020-03220-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418638v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shensi Shen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faouzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bastide" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martineau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malka-Mahieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13360-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03033544v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Emhemmed" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ali Azouaou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Lefevbre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desaubry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.04.025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361047v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Sfakianos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mellor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoke Fei Pang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Kritsiligkou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope Needs" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-019-0438-y" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dn Jackson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bn Cook" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rf Souza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2019.33.1_supplement.761.2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014893v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcm.2018.08.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996593v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Ma" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairong Feng" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00810" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092065v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gasser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Wen Chen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Daglayan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Charavin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaccao.2019.06.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361056v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaojun Yan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longlong Gong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2019.1628520" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210950v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine F Garrido" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J.-P. Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Commo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-18-0704" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361081v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafidha Bentayeb" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aitamer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petit" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dubanet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-019-1440-4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361086v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Neal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Luo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilshan Harischandra" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gordon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvarish Sarkar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23467" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01935306v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.01262" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361588v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desaubry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2018.06.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835044v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escoubet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835052v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Han" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xf Huo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361624v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wierz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pierson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.175349" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361603v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-018-0076-9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361593v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cresteil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.06.052" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361063v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cerezo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Guemiri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Druillennec" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0217-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830554v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b03009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361614v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardos Tabet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schaeffer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Freyermuth" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jambeau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Workman" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02643-5" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829592v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linna Li" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Sun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Almeida-Veloso" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC00987B" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361608v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gangjun Yuan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuowei Liu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensu Wei" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghai Shu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-018-0695-5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533702v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Newman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-14-2362" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833132v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Boldina" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Vallejos" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.Transcontrol16-IA29" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873321v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yurugi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Weber" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K David" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhao" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2017.307" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258889v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Han" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Basmadjian" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne L. Theiss" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(17)30411-0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106909v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Appert-Collin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bennasroune" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-016-9375-4" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536459v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Basmadjian" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000592" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533709v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemila&#239; Tijeras-Raballand" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand de Gramont" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raymond" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.05.089" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK3W48SX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536458v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Rubington" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Leriche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Welsch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2016.1208862" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536473v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Zhao" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Wang" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyong Hu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201600430" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBD8Q4X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533707v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600437" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZNF671W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536456v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.07.074" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3ND2FPC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391039v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehana Qureshi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Yildirim" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141826" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391041v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoji Urayama" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshishide Nishi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Kurose" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121027" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106955v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thuaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schini-Kerth" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2014.02.020" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R319L3JS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391047v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Embarek Bentouhami" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2014.00020" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065063v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emhemmed" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali Azouaou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thuand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schini-Kerth" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521958v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Ribeiro" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Espinosa" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536812049641" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391060v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2013.02.006" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391066v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.10.048" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BZLKRG2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765387v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bernard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaiddon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm301201z" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680337v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heitz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Widemann" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miesch" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ullmann" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.316364" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391070v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;len T&#252;rkeri" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Dirr" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025302" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572526v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm101318b" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391094v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900365v" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724806v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rich&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laeuffer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cazenave" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.01.118" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXWKMP78-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391115v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Tabaka" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peluso" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fetzer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.08.036" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2SVWB1K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139371v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ribeiro" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Streiff" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heissler" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elhabiri" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Albrecht-Gary" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158370v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compain" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desvergnes" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B601837H" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PSHB7PR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158010v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.09.004" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N747Z0R7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129824v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brisach-Wittmeyer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sani Souna Sido" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilini" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129976v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulenger" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167410v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167414v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634826v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertolin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05453624v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Largeot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klapp" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonder" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viry" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szpakowska" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HS9.0000845364.22279.91" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837835v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819204v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand De Gramont" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serova" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faivre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527684403.ch7" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878270v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunsel Canan Desaubry" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Boulberdaa" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kindo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>