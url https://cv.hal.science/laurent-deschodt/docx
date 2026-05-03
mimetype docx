--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -268,299 +268,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des passages discrets mais récurrents de Néandertaliens à Waziers le Bas-Terroir : un nouveau gisement archéologique du Tardiglaciaire du SIM 6 à l’optimum Eemien (SIM 5e) dans le nord de la France</w:t>
+                <w:t xml:space="preserve">Le pays des wateringues, une cohabitation disputée entre l’espèce humaine et la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hérisson</w:t>
+                <w:t xml:space="preserve">Francis Meilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Auguste</w:t>
+                <w:t xml:space="preserve">Arnaud Beucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+                <w:t xml:space="preserve">Christine Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Sévêque</w:t>
+                <w:t xml:space="preserve">Justin Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (1), pp.23-43. </w:t>
+              <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.161-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.17671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54563/asgn.2342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118030v1</w:t>
+                <w:t xml:space="preserve">hal-04556189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pays des wateringues, une cohabitation disputée entre l’espèce humaine et la mer</w:t>
+                <w:t xml:space="preserve">Des passages discrets mais récurrents de Néandertaliens à Waziers le Bas-Terroir : un nouveau gisement archéologique du Tardiglaciaire du SIM 6 à l’optimum Eemien (SIM 5e) dans le nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Meilliez</w:t>
+                <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Beucherie</w:t>
+                <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Maréchal</w:t>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Lecomte</w:t>
+                <w:t xml:space="preserve">Noémie Sévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30, pp.161-176. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (1), pp.23-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54563/asgn.2342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.17671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556189v1</w:t>
+                <w:t xml:space="preserve">hal-04118030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l’excursion sur les failles potentiellement actives dans le Nord de la France des 20 et 21 octobre 2022</w:t>
               </w:r>
@@ -693,77 +693,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waziers le Bas-Terroir (plaine de la Scarpe, nord de la France) : synthèse des études sur les observations 2011-2015 et mise en évidence d’un enregistrement sédimentaire continu de la fin du saalien (SIM 6) à l’optimum eemien (SIM 5e)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -808,252 +808,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waziers Le Bas-Terroir, une zone péri-urbaine pas tout à fait comme les autres. Avant-propos</w:t>
+                <w:t xml:space="preserve">Waziers &amp;quot;Bas-Terroir&amp;quot; (Plaine de la Scarpe, Nord de la France) : synthèse lithostratigraphique des observations effectuées de 2011 à 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite Yann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Waziers le Bas-Terroir. Un gisement eemien du Nord de la France. Tome 1 (Laurent Deschodt et David Hérisson dir.), 33 (4), pp.223-224. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.17133⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Waziers le Bas-Terroir. Un gisement eemien du Nord de la France. Tome 1 (Laurent Deschodt et David Hérisson dir.), 33 (4), pp.247-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.17180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924586v1</w:t>
+                <w:t xml:space="preserve">hal-03925318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waziers &amp;quot;Bas-Terroir&amp;quot; (Plaine de la Scarpe, Nord de la France) : synthèse lithostratigraphique des observations effectuées de 2011 à 2015</w:t>
+                <w:t xml:space="preserve">Waziers Le Bas-Terroir, une zone péri-urbaine pas tout à fait comme les autres. Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Waziers le Bas-Terroir. Un gisement eemien du Nord de la France. Tome 1 (Laurent Deschodt et David Hérisson dir.), 33 (4), pp.247-272. </w:t>
+              <w:t xml:space="preserve">, 2022, Waziers le Bas-Terroir. Un gisement eemien du Nord de la France. Tome 1 (Laurent Deschodt et David Hérisson dir.), 33 (4), pp.223-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.17180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.17133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925318v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESR/U-series dating of Eemian human occupations of Northern France</w:t>
               </w:r>
@@ -1173,90 +1173,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waziers, Le Bas-Terroir : historique de dix années de recherches archéologiques et géomorphologiques dans un marais pléistocène de la plaine de la Scarpe (2011-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1786,51 +1786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Depaepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The UISPP journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.1-25</w:t>
@@ -1970,260 +1970,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos : Jean Sommé, un exemple de rigueur scientifique et d’humanité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le gisement acheuléen en contexte de doline de Revelles (Somme, France) et ses caractéristiques communes à l’Acheuléen méridional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Auguste</w:t>
+                <w:t xml:space="preserve">Olivier Guerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Debenham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.12438⟩</w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (4-5), pp.695-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2019.102732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02835129v1</w:t>
+                <w:t xml:space="preserve">hal-02777981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement acheuléen en contexte de doline de Revelles (Somme, France) et ses caractéristiques communes à l’Acheuléen méridional</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avant-propos : Jean Sommé, un exemple de rigueur scientifique et d’humanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guerlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nick Debenham</w:t>
+                <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (4), pp.271-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.12438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2019.102732⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02777981v1</w:t>
+                <w:t xml:space="preserve">hal-02835129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratigraphie, dynamique fluvio‑éolienne et héritages du pléniglaciaire supérieur weichselien dans les basses plaines du bassin français de l’Escaut (nord de la France)</w:t>
               </w:r>
@@ -2561,307 +2561,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Database of pleistocene periglacial featuresin France: description of the online version</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upper Pleistocene loess-palaeosol records from Northern France in the European context: Environmental background and dating of the Middle Palaeolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.7717⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 411, pp.4 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346049v1</w:t>
+                <w:t xml:space="preserve">hal-01480690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Pleistocene loess-palaeosol records from Northern France in the European context: Environmental background and dating of the Middle Palaeolithic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Database of pleistocene periglacial featuresin France: description of the online version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Goval</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.036⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 27/4, pp.329-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.7717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01480690v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ferme Delporte et histoire d'Annappes</w:t>
               </w:r>
@@ -2936,493 +2936,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution morpho-sédimentaire et enregistrement pollinique atlantique dans le nord de la France : la séquence de Valenciennes &amp;quot;le vignoble&amp;quot; (vallée de l’Escaut, nord)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Boulen</w:t>
+                <w:t xml:space="preserve">Distribution and chronology of Pleistocene permafrost features in France: Database and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.7290⟩</w:t>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (3), pp.699-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bor.12025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396969v1</w:t>
+                <w:t xml:space="preserve">insu-00833781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and chronology of Pleistocene permafrost features in France: Database and first results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+                <w:t xml:space="preserve">Evolution morpho-sédimentaire et enregistrement pollinique atlantique dans le nord de la France : la séquence de Valenciennes &amp;quot;le vignoble&amp;quot; (vallée de l’Escaut, nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Henton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bor.12025⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (4), pp.369-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.7290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00833781v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données inédites sur le Quaternaire et le Paléolithique du Nord de la France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un aperçu de l'occupation du sol à Villeneuve d'Ascq : de la protohistoire au haut Moyen Âge...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deflorenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Revue du Nord, tome 95, 403, pp.243-275</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484446v1</w:t>
+                <w:t xml:space="preserve">hal-01810228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un aperçu de l'occupation du sol à Villeneuve d'Ascq : de la protohistoire au haut Moyen Âge...</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Données inédites sur le Quaternaire et le Paléolithique du Nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3/4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/PICA.2013.3597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810228v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La série lithique du « Pendu » à Étaples-sur-Mer (estuaire de la Canche, Pas-de-Calais) : une occupation à la transition Néolithique ancien/moyen</w:t>
               </w:r>
@@ -3909,434 +3909,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambersart « Les Conquérants » (vallée de la Deûle, Nord de la France) : une transition versant-fond de vallée au début glaciaire et Pléniglaciaire weichselien</w:t>
+                <w:t xml:space="preserve">« Le marais de Santes » : évolution de la Deûle en rapport avec l'occupation humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André-Valentin Munaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Boulen</w:t>
+                <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rives et riverains, 23, pp.22-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490730v1</w:t>
+                <w:t xml:space="preserve">hal-01490697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le marais de Santes » : évolution de la Deûle en rapport avec l'occupation humaine</w:t>
+                <w:t xml:space="preserve">Lambersart « Les Conquérants » (vallée de la Deûle, Nord de la France) : une transition versant-fond de vallée au début glaciaire et Pléniglaciaire weichselien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Valentin Munaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (4), pp.309 - 333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.4722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490697v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'approche morpho-stratigraphique du Pléistocène supérieur du Nord de la France : colmatage d'un vallon sec de la Gohelle (Avion, Pas-de-Calais)</w:t>
+                <w:t xml:space="preserve">Nouvelles données archéologiques sur la Deûle lilloise : d’une crise érosive du IIème siècle après Jésus-Christ à l’urbanisation du lit mineur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dessaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.861⟩</w:t>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 368 (88), pp.9-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.368.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490678v1</w:t>
+                <w:t xml:space="preserve">hal-01490692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données archéologiques sur la Deûle lilloise : d’une crise érosive du IIème siècle après Jésus-Christ à l’urbanisation du lit mineur</w:t>
+                <w:t xml:space="preserve">Contribution à l'approche morpho-stratigraphique du Pléistocène supérieur du Nord de la France : colmatage d'un vallon sec de la Gohelle (Avion, Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dessaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 368 (88), pp.9-31. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (3), pp.259-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdn.368.0008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490692v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enregistrement tardiglaciaire de Dourges (Nord de la France, bassin de la Deûle) : évolution d’une zone lacustre et gisements archéologiques associés</w:t>
               </w:r>
@@ -4361,64 +4361,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Teheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, vol. 16/3, pp.229 - 252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4560,51 +4560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16 (1), pp.65-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4664,51 +4664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (3), pp.269 - 284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5144,316 +5144,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birds Exploitation in Eemian Wetlands of Northern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution de l’architecture sédimentaire de la plaine maritime flamande depuis l’Antiquité : apport des données géoradar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Lebreton</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youn Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Tilehghouatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877438v1</w:t>
+                <w:t xml:space="preserve">hal-05027045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate tidalites preserved in the lee of polder dikes: findings from geoarcheological surveying in the French Flemish coastal plain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De nouvelles données autour d'une ancienne découverte : la séquence pléistocène de Wissant - Le Typhonium (Pas-de-Calais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+                <w:t xml:space="preserve">Luc Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Prot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Buchwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Rencontre Archéologues / Géologues RESIF-FACT – NORD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien GRAVELEAU, Oct 2024, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709746v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vimy, veni, vidi, vici de la tectonique pléistocène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5498,398 +5515,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles données autour d'une ancienne découverte : la séquence pléistocène de Wissant - Le Typhonium (Pas-de-Calais)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultimate tidalites preserved in the lee of polder dikes: findings from geoarcheological surveying in the French Flemish coastal plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Pagli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Vallin</w:t>
+                <w:t xml:space="preserve">Lucas Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Archéologues / Géologues RESIF-FACT – NORD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabien GRAVELEAU, Oct 2024, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877085v1</w:t>
+                <w:t xml:space="preserve">hal-04709746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de l’architecture sédimentaire de la plaine maritime flamande depuis l’Antiquité : apport des données géoradar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultimate tidalites preserved in the lee of polder dikes: findings from geoarcheological surveys in the French Flemish coastal plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">International Association of Sedimentologists Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aberdeen, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027045v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate tidalites preserved in the lee of polder dikes: findings from geoarcheological surveys in the French Flemish coastal plain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">Birds Exploitation in Eemian Wetlands of Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association of Sedimentologists Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aberdeen, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027052v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3DMCD/1DLCI inversion of an FD-EMI dataset: the case study of the paleolandscape of Bourbourg/Loon-Plage (France)</w:t>
               </w:r>
@@ -6152,51 +6152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Waziers (nord de la France, plaine de la Scarpe). Un remplissage de chenal témoin de la transition Saalien-Eemien à l'optimum climatique Eemien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6258,303 +6258,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des recherches récentes sur le Paléolithique en Hauts de France au travers du projet collectif de recherche Paléhauts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Goval</w:t>
+                <w:t xml:space="preserve">Limon jaune, limon gris, limon panaché et quelques éclats de silex… : les origines de la Préhistoire dans le Nord et le Pas-de-Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Allart</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jessie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vallées de Préhistoire/Valleys of Prehistory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Porraz; Louise Purdue; Antonin Tomasso, Jun 2022, Comps-sur-Artuby, France</w:t>
+              <w:t xml:space="preserve">Préhistoire et anthropologie entre science, philosophie, politique et internationalisme. A propos de Gabriel de Mortillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Hurel, Veronica Ciccolani, Christine Laure, Nov 2021, Saint-Germain-en-Laye/Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709528v1</w:t>
+                <w:t xml:space="preserve">hal-03933812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limon jaune, limon gris, limon panaché et quelques éclats de silex… : les origines de la Préhistoire dans le Nord et le Pas-de-Calais</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Apport des recherches récentes sur le Paléolithique en Hauts de France au travers du projet collectif de recherche Paléhauts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Goval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire et anthropologie entre science, philosophie, politique et internationalisme. A propos de Gabriel de Mortillet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arnaud Hurel, Veronica Ciccolani, Christine Laure, Nov 2021, Saint-Germain-en-Laye/Paris, France</w:t>
+              <w:t xml:space="preserve">Vallées de Préhistoire/Valleys of Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Porraz; Louise Purdue; Antonin Tomasso, Jun 2022, Comps-sur-Artuby, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933812v1</w:t>
+                <w:t xml:space="preserve">hal-03709528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le front de Bèvres à Cambrai, de sa construction à son démantèlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Decoupigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6612,273 +6612,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphie et chronologie des formations du Pléistocène moyen récent (SIM 10-6) du Nord de la France, un cadre pour l'étude des occupations paléolithiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+                <w:t xml:space="preserve">Hauts-de-France : révision de sites emblématiques de la Préhistoire, l’apport du projet collectif de recherches PaléHauts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Pawley</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-J Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht, May 2016, Amiens, France. pp.63-90</w:t>
+              <w:t xml:space="preserve">Journées Régionales Archéologiques des Hauts-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876017v1</w:t>
+                <w:t xml:space="preserve">hal-02415028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France : révision de sites emblématiques de la Préhistoire, l’apport du projet collectif de recherches PaléHauts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Goval</w:t>
+                <w:t xml:space="preserve">Stratigraphie et chronologie des formations du Pléistocène moyen récent (SIM 10-6) du Nord de la France, un cadre pour l'étude des occupations paléolithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-J Bahain</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Coudret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steven Pawley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Régionales Archéologiques des Hauts-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht, May 2016, Amiens, France. pp.63-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415028v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handaxes and leafpoints of North-Eastern France : chronostratigraphy, typo-technology and interpretations</w:t>
               </w:r>
@@ -6989,77 +6989,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waziers (59) : 130 000 ans à la recherche des bois perdus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7114,77 +7114,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un gisement paléolithique eemien en contexte fluviatile à Waziers (plaine de la Scarpe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7239,77 +7239,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neandertal’s Presence during the Eemian Interglacial in North-western Europe: a New Site at Waziers (Northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7358,381 +7358,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exemple d'une campagne de sondages géologiques préalables au diagnostic archéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La genèse de Lille et son développement en zone humide : l'apport de l'archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le diagnostic des sites paléolithiques et mésolithiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pascal Depaepe; Frédéric Séara, Dec 2006, Paris, France. pp.8-12</w:t>
+              <w:t xml:space="preserve">Zones humides et villes d'hier et d'aujourd'hui: des premieres cités aux fronts d'eau contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valenciennes, France. pp.45-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069426v1</w:t>
+                <w:t xml:space="preserve">hal-01810279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La genèse de Lille et son développement en zone humide : l'apport de l'archéologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'exemple d'une campagne de sondages géologiques préalables au diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zones humides et villes d'hier et d'aujourd'hui: des premieres cités aux fronts d'eau contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valenciennes, France. pp.45-77</w:t>
+              <w:t xml:space="preserve">Le diagnostic des sites paléolithiques et mésolithiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascal Depaepe; Frédéric Séara, Dec 2006, Paris, France. pp.8-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810279v1</w:t>
+                <w:t xml:space="preserve">hal-02069426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes de formations superficielles et de potentiel archéologique : exemples dans le nord de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexions et recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Speller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sauvage</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géoarchéologie appliquée au diagnostic des sites du Néolithique à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Anne Speller; Gilles Bellan; Didier Dubant, May 2006, Paris, France. pp.10-25</w:t>
+              <w:t xml:space="preserve">, Anne Speller; Gilles Bellan; Didier Dubant, May 2006, Paris, France. pp.82-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142060v1</w:t>
+                <w:t xml:space="preserve">hal-03148819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions et recommandations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartes de formations superficielles et de potentiel archéologique : exemples dans le nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bellan</w:t>
+                <w:t xml:space="preserve">Laurent Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géoarchéologie appliquée au diagnostic des sites du Néolithique à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Anne Speller; Gilles Bellan; Didier Dubant, May 2006, Paris, France. pp.82-97</w:t>
+              <w:t xml:space="preserve">, Anne Speller; Gilles Bellan; Didier Dubant, May 2006, Paris, France. pp.10-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148819v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7901,51 +7901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Mélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8119,277 +8119,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eemian: What’s up on the Western front? ou à l’ouest Rhin de nouveau ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Eemian palaeoenvironmental evolution in the northern plains of France from the alluvial sequence of Waziers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Rhine during the Middle Palaeolithic: boundary or corridor?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Sélestat, France</w:t>
+              <w:t xml:space="preserve">MedPalyno 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Barcelone, Spain. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992850v1</w:t>
+                <w:t xml:space="preserve">hal-02319864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eemian palaeoenvironmental evolution in the northern plains of France from the alluvial sequence of Waziers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Gauthier</w:t>
+                <w:t xml:space="preserve">Eemian: What’s up on the Western front? ou à l’ouest Rhin de nouveau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedPalyno 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Barcelone, Spain. 2017</w:t>
+              <w:t xml:space="preserve">The Rhine during the Middle Palaeolithic: boundary or corridor?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sélestat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319864v1</w:t>
+                <w:t xml:space="preserve">hal-01992850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'île avant Lille</w:t>
               </w:r>
@@ -8489,51 +8489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waziers le Bas-Terroir. Un gisement eemien du Nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, pp.1-69, 2023, Tome 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8580,51 +8580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waziers le Bas-Terroir. Un gisement eemien du Nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, pp.223-345, 2022, Tome 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8690,90 +8690,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Néolithique final dans la vallée de la Deûle. Le site d'Houplin-Ancoisne, le Marais de Santes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8853,51 +8853,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stage &amp;lt;em&amp;gt;Archéologie environnementale&amp;lt;/em&amp;gt; : une approche thématique et transversale des sciences naturelles appliquées à l’archéologie préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8998,488 +8998,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lille. La Deûle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éléments sur la variabilité des paysages fluviaux depuis 15 000 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gilles Arnaud-Fasseta; Nathalie Carcaud; Catherine Évain. </w:t>
+              <w:t xml:space="preserve">Francis Meilliez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes et rivières de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, pp.110-119, 2019, 978-2-271-11608-6</w:t>
+              <w:t xml:space="preserve">Pouvoir de l'eau et eau des pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-98, 2019, Les nouveaux rendez-vous d'Archimède, 978-2-7574-2810-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336693v1</w:t>
+                <w:t xml:space="preserve">hal-02336587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments sur la variabilité des paysages fluviaux depuis 15 000 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lille. La Deûle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lemeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Francis Meilliez. </w:t>
+              <w:t xml:space="preserve">Gilles Arnaud-Fasseta; Nathalie Carcaud; Catherine Évain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoir de l'eau et eau des pouvoirs</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.75-98, 2019, Les nouveaux rendez-vous d'Archimède, 978-2-7574-2810-8</w:t>
+              <w:t xml:space="preserve">Villes et rivières de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.110-119, 2019, 978-2-271-11608-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336587v1</w:t>
+                <w:t xml:space="preserve">hal-02336693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternaire et géo-archéologie pléistocène de la France.</w:t>
+                <w:t xml:space="preserve">Climat et environnements : les étapes de la première anthropisation de l'espace (6000-2000 BCE) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-J Bahain</w:t>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chausse</w:t>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cliquet</w:t>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coutard</w:t>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Guilaine et Dominique Garcia (Dir.), traduction Karoline Mazurié. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F. DJINDJIAN (dir.) « La Préhistoire de la France », éd. Hermann, Histoire et Archéologie,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Protohistoire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Editions Hermann, p.311-324, 2018, Histoire et Archéologie, 978-2705695941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.garci.2018.01.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174643v1</w:t>
+                <w:t xml:space="preserve">hal-02095802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat et environnements : les étapes de la première anthropisation de l'espace (6000-2000 BCE) en France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quaternaire et géo-archéologie pléistocène de la France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Castanet</w:t>
+                <w:t xml:space="preserve">P. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+                <w:t xml:space="preserve">C. Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+                <w:t xml:space="preserve">D. Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Protohistoire de la France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">F. DJINDJIAN (dir.) « La Préhistoire de la France », éd. Hermann, Histoire et Archéologie,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, Histoire et Archéologie, p. 38-84., 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095802v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VILLENEUVE D’ASCQ, LA HAUTE BORNE - LESQUIN, AU CHEMIN PERDU.</w:t>
               </w:r>
@@ -9616,64 +9616,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Teheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Carcaud; Gilles Arnaud-Fassetta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French geoarchaeology in the 21st century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.15-27, 2014, 978-2-271-07259-7</w:t>
@@ -9715,51 +9715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de cas n°1. De l'île à Lille : l'urbanisation d'une vallée loessique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hega-Jane Scarwell; Guillaume Schmitt; Pierre-Gil Salvador. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme et inondation : outils de réconciliation et de valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.76-85, 2014, Environnement et Société, 978-2-7574-0598-7</w:t>
@@ -9827,64 +9827,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Teheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Carcaud; Gilles Arnaud-Fassetta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.15-28, 2014, 978-2-271-07259-7</w:t>
@@ -9980,268 +9980,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dourges’s final palaeolithic sites : a lacustrine and marshy area in a lowland of northern France</w:t>
+                <w:t xml:space="preserve">Quelques exemples de modifications du tracé des rivières dans le Nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Morgan De Papper; Sarah Deprez; Devi Taelman. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Beck; Fabrise Guizard-Duchamp; Jacques Heude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ol' man river: geo-archaeological aspects of rivers and river plains. Gent meeting, 22-24 september 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, Academia Press, pp.333-361, 2009, Archaeological Reports Ghent University, 978-90-382-1404-7</w:t>
+              <w:t xml:space="preserve">Lit mineur, lit majeur, lit voyageur. Mémoires et cours d'eau. Rencontre internationales de Liessies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, pp.19-27, 2009, Hors-Série, Collection Art et Archéologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062849v1</w:t>
+                <w:t xml:space="preserve">hal-02069391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques exemples de modifications du tracé des rivières dans le Nord de la France</w:t>
+                <w:t xml:space="preserve">The Dourges’s final palaeolithic sites : a lacustrine and marshy area in a lowland of northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Corinne Beck; Fabrise Guizard-Duchamp; Jacques Heude. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Teheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morgan De Papper; Sarah Deprez; Devi Taelman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lit mineur, lit majeur, lit voyageur. Mémoires et cours d'eau. Rencontre internationales de Liessies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14, pp.19-27, 2009, Hors-Série, Collection Art et Archéologie</w:t>
+              <w:t xml:space="preserve">Ol' man river: geo-archaeological aspects of rivers and river plains. Gent meeting, 22-24 september 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Academia Press, pp.333-361, 2009, Archaeological Reports Ghent University, 978-90-382-1404-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069391v1</w:t>
+                <w:t xml:space="preserve">hal-02062849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes de formations superficielles et de potentiel archéologique : exemples dans le nord de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Speller; Gilles Bellan; Didier Duban. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Géoarchéologie appliquée au diagnostic des sites du Néolithique à nos jours : Actes du séminaire des 22 et 23 mai 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.10-25, 2008, Les Cahiers de l'Inrap, 978-2-915816-11-2</w:t>
@@ -10350,229 +10350,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Âge du Bronze dans le nord de la France : découvertes récentes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un aménagement hydraulique du Vème siècle ap. J.C., à Étouvie (Amiens, Somme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Jean Bourgeois; Marc Talon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’âge du Bronze du nord de la France dans son contexte européen, 125e actes des Congrès Nationaux des Sociétés Historiques et Scientifiques, table ronde de l’APRAB réunie à Lille les 13 et 14 Avril 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, pp.103-135, 2005, 978-2-7355-0572-2</w:t>
+              <w:t xml:space="preserve">Occupation et gestion des plaines alluviales dans le Nord de la France de l'âge du Fer à l'époque gallo-romaine. Actes de la table-ronde de Molesme, 17-18 septembre 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Presse universitaire de Franche-Comté, pp.161-172, 2005, Annales littéraires de l'Université de Franche-Comté, série "Environnement, Sociétés et Archéologie", 2-84867-103-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062841v1</w:t>
+                <w:t xml:space="preserve">hal-02062752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un aménagement hydraulique du Vème siècle ap. J.C., à Étouvie (Amiens, Somme)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Âge du Bronze dans le nord de la France : découvertes récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geertrui Blancquaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Feray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Christophe Petit. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Bourgeois; Marc Talon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupation et gestion des plaines alluviales dans le Nord de la France de l'âge du Fer à l'époque gallo-romaine. Actes de la table-ronde de Molesme, 17-18 septembre 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8, Presse universitaire de Franche-Comté, pp.161-172, 2005, Annales littéraires de l'Université de Franche-Comté, série "Environnement, Sociétés et Archéologie", 2-84867-103-3</w:t>
+              <w:t xml:space="preserve">L’âge du Bronze du nord de la France dans son contexte européen, 125e actes des Congrès Nationaux des Sociétés Historiques et Scientifiques, table ronde de l’APRAB réunie à Lille les 13 et 14 Avril 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, pp.103-135, 2005, 978-2-7355-0572-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062752v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Carte archéologique en France et l'application Patriarche</w:t>
               </w:r>
@@ -11131,90 +11131,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport d’étape - 3ème année de la triennale 2022-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11253,90 +11253,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport d’étape - 2ème année de la triennale 2022-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11493,90 +11493,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport d’étape - 1ère année de la triennale 2022-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11733,90 +11733,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport de synthèse – triennale 2019-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12012,51 +12012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12095,90 +12095,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport d’étape 2020. Bilan de la deuxière année de triennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12217,90 +12217,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport d’étape 2019. Bilan de la première année de triennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12333,458 +12333,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Illies, Salomé, Les Auvillers. Illies et Salomé, Les Auvillers (Nord). Des occupations rurales de la fin du Hallstatt à l'Antiquité : rapport de diagnostic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Ruminghem, Pont de Ruth, rue de Watten. Une occupation antique liée à la production de sel sur la commune de Ruminghem : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bardel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Ledauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447055v1</w:t>
+                <w:t xml:space="preserve">hal-02447065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Condé-sur-l'Escaut, îlot Quai du Petit Rempart - Tranche 1. Du marécage de la Haine à un quartier intra-muros condéen : rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hauts-de-France, Illies, Salomé, Les Auvillers. Illies et Salomé, Les Auvillers (Nord). Des occupations rurales de la fin du Hallstatt à l'Antiquité : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Deflorenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Clerget</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02292802v1</w:t>
+                <w:t xml:space="preserve">hal-02447055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Ruminghem, Pont de Ruth, rue de Watten. Une occupation antique liée à la production de sel sur la commune de Ruminghem : rapport de diagnostic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Canonne</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Condé-sur-l'Escaut, îlot Quai du Petit Rempart - Tranche 1. Du marécage de la Haine à un quartier intra-muros condéen : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Henton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deflorenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447065v1</w:t>
+                <w:t xml:space="preserve">hal-02292802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Bilan de l'année probatoire 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12958,51 +12958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Haumont, Place Charles de Gaulle. Cour et environs de l’abbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Decoupigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13057,1226 +13057,1226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR ARCHGEOL, Archéologie environnementale des systèmes littoraux et fluviaux, de la Mer du Nord et de la Manche, rapport d’activité 2018</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Saint-Amand-les-Eaux, Grand-place. Mille ans d'occupation d'un secteur aux portes de l'abbaye de Saint-Amand : rapport de diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Henton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duvaut-Robine A</w:t>
+                <w:t xml:space="preserve">Noémie Gryspeirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Conseil départemental du Pas-de-Calais; UMR 8164 – Halma. 2018, 224 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437722v1</w:t>
+                <w:t xml:space="preserve">hal-02146164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouille programmée Waziers « Le Bas Terroir ». Première année de la triennale 2017 - 2019</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+                <w:t xml:space="preserve">Hauts-De-France, Hénin-Beaumont, Rue du Marais. Les vestiges de l’abbaye Notre-Dame d’Hénin : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2018, pp.241</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018, http://dolia.inrap.fr/flora/ark:/64298/0153808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913226v1</w:t>
+                <w:t xml:space="preserve">hal-02139340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-De-France, Hénin-Beaumont, Rue du Marais. Les vestiges de l’abbaye Notre-Dame d’Hénin : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Bourbourg, Saint-Georges-sur-l ’Aa et Craywick, Le Grand Palyck Dyck. Port autonome de Dunkerque, Zone à vocation industrielle, Tranche 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Canonne</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018, http://dolia.inrap.fr/flora/ark:/64298/0153808</w:t>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2018, pp. 209 à 241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02139340v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Bourbourg, Saint-Georges-sur-l ’Aa et Craywick, Le Grand Palyck Dyck. Port autonome de Dunkerque, Zone à vocation industrielle, Tranche 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+                <w:t xml:space="preserve">Rapport de fouille programmée Waziers « Le Bas Terroir ». Première année de la triennale 2017 - 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2018, pp. 209 à 241</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2018, pp.241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04704005v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Saint-Amand-les-Eaux, Grand-place. Mille ans d'occupation d'un secteur aux portes de l'abbaye de Saint-Amand : rapport de diagnostic.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Saint-Omer, 82-88 rue Édouard Devaux. Îlot du bon Mariage : rapport de diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Decoupigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146164v1</w:t>
+                <w:t xml:space="preserve">hal-02146181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Saint-Omer, 82-88 rue Édouard Devaux. Îlot du bon Mariage : rapport de diagnostic.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Decoupigny</w:t>
+                <w:t xml:space="preserve">PCR ARCHGEOL, Archéologie environnementale des systèmes littoraux et fluviaux, de la Mer du Nord et de la Manche, rapport d’activité 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Meurisse-Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Blanchart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+                <w:t xml:space="preserve">Duvaut-Robine A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil départemental du Pas-de-Calais; UMR 8164 – Halma. 2018, 224 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146181v1</w:t>
+                <w:t xml:space="preserve">hal-02437722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Haubourdin, Santes, port de Santes. Occupations préhistorique, antiques et mérovingienne dans la vallée de la Deûle : rapport de diagnostic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Créteur</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Verlinghem, 36 route de Messines. Verlinghem : Rapport de Diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Teysseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443595v1</w:t>
+                <w:t xml:space="preserve">hal-02156731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR ARCHGEOL, Archéologie environnementale des systèmes littoraux et fluviaux, de la Mer du Nord et de la Manche, rapport d’activité 2017</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haubourdin, Santes (Nord), port de Santes : occupations préhistorique, antiques et mérovingienne dans la vallée de la Deûle : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap HdF. 2017, 192 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morréale Jean-Roc</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02437697v1</w:t>
+                <w:t xml:space="preserve">hal-02427306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haubourdin, Santes (Nord), port de Santes : occupations préhistorique, antiques et mérovingienne dans la vallée de la Deûle : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Haubourdin, Santes, port de Santes. Occupations préhistorique, antiques et mérovingienne dans la vallée de la Deûle : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap HdF. 2017, 192 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427306v1</w:t>
+                <w:t xml:space="preserve">hal-02443595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Verlinghem, 36 route de Messines. Verlinghem : Rapport de Diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCR ARCHGEOL, Archéologie environnementale des systèmes littoraux et fluviaux, de la Mer du Nord et de la Manche, rapport d’activité 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Meurisse-Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Teysseire</w:t>
+                <w:t xml:space="preserve">Morréale Jean-Roc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Oudry-Braillon</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
+                <w:t xml:space="preserve">Elizabeth Panloups</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil départemental du Pas-de-Calais. 2017, 158 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156731v1</w:t>
+                <w:t xml:space="preserve">hal-02437697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Loos, Rue du Marais. Centre pénitencier. Tranche 2 : Rapport de Diagnostic</w:t>
               </w:r>
@@ -14378,1331 +14378,1331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, rue Chaude Rivière, rue Dumont d'Urville : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, Pitgam, Crochte, Bissezeele, Socx, Quaëdypre, West-Cappel, Rexpoëde et Oost-Cappel : Gazoduc Artère des Flandres, lot 2 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lascour</w:t>
+                <w:t xml:space="preserve">Emmanuel Elleboode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Audouit</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443722v1</w:t>
+                <w:t xml:space="preserve">hal-02443690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Béthune, rue du Rabat : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Leriche</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Boeschepe (Nord), lieu-dit &amp;quot;Quartier du Cimetière&amp;quot;, rue du Bonna : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Demarly-Cresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Audouit</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Devred</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02443741v1</w:t>
+                <w:t xml:space="preserve">hal-02443712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Boeschepe (Nord), lieu-dit &amp;quot;Quartier du Cimetière&amp;quot;, rue du Bonna : rapport de diagnostic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Audouit</w:t>
+                <w:t xml:space="preserve">Villeneuve d'Ascq, rue du 8 mai 1945 : occupation domestique des Ier/IIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deflorenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443712v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villeneuve d'Ascq, rue du 8 mai 1945 : occupation domestique des Ier/IIe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Deflorenne</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Fréthun, Allée des Charmes. Occupations rurales en bordure de la plaine maritime du XIIe au début du XVIe siècle : rapport de Fouille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Decoupigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2015</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890924v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, Pitgam, Crochte, Bissezeele, Socx, Quaëdypre, West-Cappel, Rexpoëde et Oost-Cappel : Gazoduc Artère des Flandres, lot 2 : rapport de diagnostic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Condé-sur-l'Escaut, 2 place Rombault, ilôt de la Maternité : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Decoupigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Donnadieu</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02443690v1</w:t>
+                <w:t xml:space="preserve">hal-02443733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Fréthun, Allée des Charmes. Occupations rurales en bordure de la plaine maritime du XIIe au début du XVIe siècle : rapport de Fouille.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Cercy</w:t>
+                <w:t xml:space="preserve">Lesquin (Nord), ZAC du Mélantois, Au Chemin Perdu : la nécropole mérovingienne du hameau de Merchin (zone 2) (fin Ve siècle-début VIIIe siècle) : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deflorenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Clavel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bossut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2015, 1006 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297373v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesquin (Nord), ZAC du Mélantois, Au Chemin Perdu : la nécropole mérovingienne du hameau de Merchin (zone 2) (fin Ve siècle-début VIIIe siècle) : rapport de fouilles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Béthune, rue du Rabat : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Quérel</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02427259v1</w:t>
+                <w:t xml:space="preserve">hal-02443741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Condé-sur-l'Escaut, 2 place Rombault, ilôt de la Maternité : rapport de diagnostic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, rue Chaude Rivière, rue Dumont d'Urville : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lascour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443733v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Marcq-en-Baroeul, rue du Pavé Stratégique et Le Molinel : rapport de diagnostic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Créteur</w:t>
+                <w:t xml:space="preserve">Looberghe (Nord), Rue de Cassel. Rapport de Fouilles Archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Teysseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inrap Nord-Picardie. 2014, 304 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446434v1</w:t>
+                <w:t xml:space="preserve">hal-02427248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looberghe (Nord), Rue de Cassel. Rapport de Fouilles Archéologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Intercommunale : Anzin, Bruay-sur-l'Escaut, Escaupont, Fresnes-sur-Escaut, Condé-sur-l'Escaut, Vieux-Condé. Condé-sur-l'Escaut / Fresnes-sur-Escaut. Tramway. Phases 1-2 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Henton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inrap Nord-Picardie. 2014, 304 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quievreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427248v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Intercommunale : Anzin, Bruay-sur-l'Escaut, Escaupont, Fresnes-sur-Escaut, Condé-sur-l'Escaut, Vieux-Condé. Condé-sur-l'Escaut / Fresnes-sur-Escaut. Tramway. Phases 1-2 : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Henton</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Marcq-en-Baroeul, rue du Pavé Stratégique et Le Molinel : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362495v1</w:t>
+                <w:t xml:space="preserve">hal-02446434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villeneuve d'Ascq, 39 rue de la Liberté : une petite exploitation alto-médiévale à vocation agricole au cœur d'Annappes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Deflorenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15776,51 +15776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Nord, Cambrai, rue de l'Escaut. L'enceinte urbaine, du front de Brèves au démantèlement : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Decoupigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15898,77 +15898,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, rue du Palais Rihour, square Morisson. La tour de l'Angèle et l'enceinte médiévale de Lille. Volume 2 : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16020,90 +16020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carvin, Pas-de-Calais, Rue du moulin : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16119,970 +16119,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villeneuve d'Ascq : boulevard de Mons, rue Parmentier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Deflorenne</w:t>
+                <w:t xml:space="preserve">Lesquin (59), Rue Jean Jaurès, Ferme de la Motte. Une nécropole du premier Moyen Âge. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Quérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2011</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011, pp.106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893730v1</w:t>
+                <w:t xml:space="preserve">hal-02427178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carvin, Pas-de-Calais, Rue du vieux Château. La basse-cour de la motte féodale de Carvin et autres occupations… : rapport de diagnostic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Villeneuve d'Ascq, 64 rue de la Libert é : la (re)découverte d'une nécropole tardo-romaine et mérovingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deflorenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Gillet</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02297329v1</w:t>
+                <w:t xml:space="preserve">hal-02893682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesquin (59), Rue Jean Jaurès, Ferme de la Motte. Une nécropole du premier Moyen Âge. Rapport de diagnostic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carvin, Pas-de-Calais, Rue du vieux Château. La basse-cour de la motte féodale de Carvin et autres occupations… : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ladureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Quérel</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02427178v1</w:t>
+                <w:t xml:space="preserve">hal-02297329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villeneuve d'Ascq, 64 rue de la Libert é : la (re)découverte d'une nécropole tardo-romaine et mérovingienne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Villeneuve d'Ascq : boulevard de Mons, rue Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Deflorenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Kacki</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02893682v1</w:t>
+                <w:t xml:space="preserve">hal-02893730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trith-Saint-Léger, Nord, îlot des Fontaines. Traces d'occupation médiévale et approche géomorphologique en bordure de l'Escaut : rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Raismes, rue de l'Abbaye. Diagnostic au coeur de l'abbaye de Vicoigne : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Henton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Favier</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ladureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294980v1</w:t>
+                <w:t xml:space="preserve">hal-02294976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raismes, rue de l'Abbaye. Diagnostic au coeur de l'abbaye de Vicoigne : rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Trith-Saint-Léger, Nord, îlot des Fontaines. Traces d'occupation médiévale et approche géomorphologique en bordure de l'Escaut : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Henton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Ladureau</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Debiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294976v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boussois (59), rue Anatole France : rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">Feignies (59), &amp;quot;Les Mottes&amp;quot;, &amp;quot;Queue Bizenne&amp;quot; et &amp;quot;Grand Bray&amp;quot; : extension de la zone d'activité du Parc de Grévaux les Guides : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Feray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2009, pp.25</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2009, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426637v1</w:t>
+                <w:t xml:space="preserve">hal-02427146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feignies (59), &amp;quot;Les Mottes&amp;quot;, &amp;quot;Queue Bizenne&amp;quot; et &amp;quot;Grand Bray&amp;quot; : extension de la zone d'activité du Parc de Grévaux les Guides : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Feray</w:t>
+                <w:t xml:space="preserve">Boussois (59), rue Anatole France : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2009, pp.54</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2009, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427146v1</w:t>
+                <w:t xml:space="preserve">hal-02426637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auchy-les-Mines / Haisnes-lez-La Bassée (62), La Porte des Flandres ; Le Chemin du Marais : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2007, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17104,51 +17104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Saulve (Nord), RD 75. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17209,51 +17209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lille, les Tanneurs 3. Rapport de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lançon Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17725,51 +17725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583376v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Besse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tilehghouatine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.279" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118030v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17671" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Meilliez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beucherie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mar&#233;chal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lecomte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2342" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17705" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petite Yann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17180" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Farkh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101305" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lacroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17334" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04115744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17174" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZN2R217S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418092v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Depaepe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7513" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02835129v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.12438" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-581QK0CS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02777981v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerlin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Debenham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2019.102732" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02835165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.12444" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9T47F4QH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990184v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2184" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689583v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1957" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480690v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X813LHJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calonne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396969v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7290" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00833781v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TT3FNZMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/PICA.2013.3597" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810228v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055126v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14177" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055110v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8513" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055109v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6116" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier-S&#233;gard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.383.0019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490730v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Valentin Munaut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.4722" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490697v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490678v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.861" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490692v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dessaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.368.0008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490639v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teheux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lantoine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.457" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490654v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Blancquaert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.243" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489463v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1774" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897065v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.353.0023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489295v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2002.2188" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01530428v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877438v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709746v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Prot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877012v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877085v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027045v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231602v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillemoteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p89" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5039" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709528v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933812v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cuvelier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707784v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decoupigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876017v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pawley" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415028v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Bahain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmadryl" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323422v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326784v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02069426v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810279v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03142060v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03148819v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Speller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488641v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouachou Rachid" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925685v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette M&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354044v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992850v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319864v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397921v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336077v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17520" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925557v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17129" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489255v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra9-le-neolithique-final-dans-la-vallee-de-la-deule/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046105v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jtxq-z907" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02336693v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lemeiter" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02336587v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100789930" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174643v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chausse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cliquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coutard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095802v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.garci.2018.01.0054" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148553v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070058v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lantoine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070050v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070056v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070044v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062849v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02069391v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062844v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062843v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062841v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062752v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062860v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cottenceau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hannois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489291v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062742v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillot Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618812v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397092v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02092119v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548337v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876086v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706446v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caloin Camille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cercy Christine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschodt Laurent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381593v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706118v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan&#231;on Mathieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canton Yves Dal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debruyne Cyril" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devred V&#233;ronique" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Amel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336862v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705692v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Thierry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broes Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardon Thibault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893404v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170505v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913023v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447055v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292802v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447065v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ledauphin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913027v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02440044v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delannoy M" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704040v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02437722v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvaut-Robine A" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913226v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139340v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704005v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02146164v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02146181v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blanchart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443595v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duprat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02437697v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morr&#233;ale Jean-Roc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Panloups" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427306v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02156731v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Teysseire" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry-Braillon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02156657v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Geoffroy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443722v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lascour" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443741v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leriche" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Devred" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443712v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demarly-Cresp" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890924v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443690v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elleboode" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Donnadieu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297373v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427259v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;rel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bossut" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443733v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446434v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vistel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427248v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362495v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quievreux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892517v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Routier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446396v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gardais" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294956v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297334v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893730v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297329v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gillet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ladureau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427178v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Qu&#233;rel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893682v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294980v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Debiak" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294976v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426637v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427146v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427114v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426612v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891386v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sys" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888290v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01397076v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010603" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583376v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Besse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tilehghouatine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.279" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Meilliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beucherie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mar&#233;chal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lecomte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2342" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17671" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17705" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petite Yann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17180" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17133" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Farkh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101305" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lacroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17334" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04115744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17174" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZN2R217S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418092v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Depaepe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7513" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02777981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Debenham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2019.102732" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02835129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.12438" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-581QK0CS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02835165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.12444" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9T47F4QH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990184v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2184" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689583v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1957" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X813LHJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calonne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00833781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TT3FNZMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396969v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7290" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810228v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484446v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/PICA.2013.3597" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055126v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14177" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055110v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8513" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055109v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6116" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier-S&#233;gard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.383.0019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490697v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490730v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Valentin Munaut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.4722" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490692v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dessaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.368.0008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.861" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490639v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teheux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lantoine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.457" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490654v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Blancquaert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.243" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489463v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1774" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897065v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.353.0023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489295v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2002.2188" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01530428v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027045v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877012v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709746v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Prot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027052v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877438v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231602v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillemoteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p89" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5039" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933812v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cuvelier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709528v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707784v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decoupigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415028v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Bahain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876017v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pawley" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmadryl" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323422v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326784v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810279v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02069426v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03148819v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Speller" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03142060v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488641v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouachou Rachid" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925685v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette M&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354044v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319864v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992850v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397921v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336077v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17520" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925557v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17129" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489255v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra9-le-neolithique-final-dans-la-vallee-de-la-deule/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046105v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jtxq-z907" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02336587v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100789930" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02336693v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lemeiter" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095802v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.garci.2018.01.0054" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174643v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chausse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cliquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coutard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148553v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070058v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lantoine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070050v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070056v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070044v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02069391v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062849v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062844v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062843v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062752v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062841v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062860v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cottenceau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hannois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489291v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062742v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillot Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618812v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397092v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02092119v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548337v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876086v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706446v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caloin Camille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cercy Christine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschodt Laurent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381593v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706118v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan&#231;on Mathieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canton Yves Dal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debruyne Cyril" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devred V&#233;ronique" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Amel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336862v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705692v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Thierry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broes Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardon Thibault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893404v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170505v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913023v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447065v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ledauphin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447055v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292802v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913027v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02440044v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delannoy M" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704040v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02146164v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139340v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704005v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913226v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02146181v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blanchart" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02437722v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvaut-Robine A" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02156731v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Teysseire" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry-Braillon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427306v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duprat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443595v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02437697v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morr&#233;ale Jean-Roc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Panloups" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02156657v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Geoffroy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443690v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elleboode" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Donnadieu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443712v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demarly-Cresp" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Devred" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890924v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297373v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443733v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427259v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;rel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bossut" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443741v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leriche" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443722v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lascour" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427248v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362495v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quievreux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446434v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vistel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892517v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Routier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446396v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gardais" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294956v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297334v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427178v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Qu&#233;rel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893682v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297329v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gillet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ladureau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893730v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294976v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294980v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Debiak" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427146v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426637v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427114v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426612v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891386v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sys" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888290v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01397076v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010603" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>