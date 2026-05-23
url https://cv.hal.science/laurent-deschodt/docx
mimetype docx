--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -268,299 +268,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pays des wateringues, une cohabitation disputée entre l’espèce humaine et la mer</w:t>
+                <w:t xml:space="preserve">Des passages discrets mais récurrents de Néandertaliens à Waziers le Bas-Terroir : un nouveau gisement archéologique du Tardiglaciaire du SIM 6 à l’optimum Eemien (SIM 5e) dans le nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Meilliez</w:t>
+                <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Beucherie</w:t>
+                <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Maréchal</w:t>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Lecomte</w:t>
+                <w:t xml:space="preserve">Noémie Sévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30, pp.161-176. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (1), pp.23-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54563/asgn.2342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.17671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556189v1</w:t>
+                <w:t xml:space="preserve">hal-04118030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des passages discrets mais récurrents de Néandertaliens à Waziers le Bas-Terroir : un nouveau gisement archéologique du Tardiglaciaire du SIM 6 à l’optimum Eemien (SIM 5e) dans le nord de la France</w:t>
+                <w:t xml:space="preserve">Le pays des wateringues, une cohabitation disputée entre l’espèce humaine et la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hérisson</w:t>
+                <w:t xml:space="preserve">Francis Meilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Auguste</w:t>
+                <w:t xml:space="preserve">Arnaud Beucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+                <w:t xml:space="preserve">Christine Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Sévêque</w:t>
+                <w:t xml:space="preserve">Justin Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (1), pp.23-43. </w:t>
+              <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.161-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.17671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54563/asgn.2342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118030v1</w:t>
+                <w:t xml:space="preserve">hal-04556189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l’excursion sur les failles potentiellement actives dans le Nord de la France des 20 et 21 octobre 2022</w:t>
               </w:r>
@@ -693,77 +693,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waziers le Bas-Terroir (plaine de la Scarpe, nord de la France) : synthèse des études sur les observations 2011-2015 et mise en évidence d’un enregistrement sédimentaire continu de la fin du saalien (SIM 6) à l’optimum eemien (SIM 5e)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -866,51 +866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petite Yann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Waziers le Bas-Terroir. Un gisement eemien du Nord de la France. Tome 1 (Laurent Deschodt et David Hérisson dir.), 33 (4), pp.247-272. </w:t>
@@ -961,51 +961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waziers Le Bas-Terroir, une zone péri-urbaine pas tout à fait comme les autres. Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Waziers le Bas-Terroir. Un gisement eemien du Nord de la France. Tome 1 (Laurent Deschodt et David Hérisson dir.), 33 (4), pp.223-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1033,295 +1033,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR/U-series dating of Eemian human occupations of Northern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Waziers, Le Bas-Terroir : historique de dix années de recherches archéologiques et géomorphologiques dans un marais pléistocène de la plaine de la Scarpe (2011-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+                <w:t xml:space="preserve">Samuel Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2022.101305⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Waziers le Bas-Terroir. Un gisement eemien du Nord de la France. Tome 1 (Laurent Deschodt et David Hérisson dir.), 33 (4), pp.225-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.17136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653032v1</w:t>
+                <w:t xml:space="preserve">hal-03924631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waziers, Le Bas-Terroir : historique de dix années de recherches archéologiques et géomorphologiques dans un marais pléistocène de la plaine de la Scarpe (2011-2021)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+                <w:t xml:space="preserve">ESR/U-series dating of Eemian human occupations of Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Farkh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Lacroix</w:t>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Waziers le Bas-Terroir. Un gisement eemien du Nord de la France. Tome 1 (Laurent Deschodt et David Hérisson dir.), 33 (4), pp.225-246. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.101305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.17136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2022.101305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924631v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waziers (France) : les isotopes de l'oxygène des dents de grands mammifères pour reconstruire les paléotempératures de l'avant-dernière transition Glaciaire/Interglaciaire (SIM 6/5)</w:t>
               </w:r>
@@ -1786,51 +1786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Depaepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The UISPP journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.1-25</w:t>
@@ -3274,51 +3274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données inédites sur le Quaternaire et le Paléolithique du Nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4361,51 +4361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Teheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5314,51 +5314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5394,256 +5394,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vimy, veni, vidi, vici de la tectonique pléistocène ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+                <w:t xml:space="preserve">Ultimate tidalites preserved in the lee of polder dikes: findings from geoarcheological surveying in the French Flemish coastal plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Archéologues / Géologues RESIF-FACT – NORD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabien GRAVELEAU, Oct 2024, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877012v1</w:t>
+                <w:t xml:space="preserve">hal-04709746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate tidalites preserved in the lee of polder dikes: findings from geoarcheological surveying in the French Flemish coastal plain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucas Prot</w:t>
+                <w:t xml:space="preserve">Vimy, veni, vidi, vici de la tectonique pléistocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Goval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Rencontre Archéologues / Géologues RESIF-FACT – NORD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien GRAVELEAU, Oct 2024, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709746v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate tidalites preserved in the lee of polder dikes: findings from geoarcheological surveys in the French Flemish coastal plain</w:t>
               </w:r>
@@ -5789,51 +5789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6152,90 +6152,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Waziers (nord de la France, plaine de la Scarpe). Un remplissage de chenal témoin de la transition Saalien-Eemien à l'optimum climatique Eemien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles données sur l’interglaciaire eemien : France septentrionale (Hauts-de-France) et régions voisines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Deschodt; Pierre Antoine; Patrick Auguste, May 2022, Villeneuve-d'Ascq, France</w:t>
@@ -6258,273 +6258,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limon jaune, limon gris, limon panaché et quelques éclats de silex… : les origines de la Préhistoire dans le Nord et le Pas-de-Calais</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+                <w:t xml:space="preserve">Apport des recherches récentes sur le Paléolithique en Hauts de France au travers du projet collectif de recherche Paléhauts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Goval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire et anthropologie entre science, philosophie, politique et internationalisme. A propos de Gabriel de Mortillet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arnaud Hurel, Veronica Ciccolani, Christine Laure, Nov 2021, Saint-Germain-en-Laye/Paris, France</w:t>
+              <w:t xml:space="preserve">Vallées de Préhistoire/Valleys of Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Porraz; Louise Purdue; Antonin Tomasso, Jun 2022, Comps-sur-Artuby, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933812v1</w:t>
+                <w:t xml:space="preserve">hal-03709528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des recherches récentes sur le Paléolithique en Hauts de France au travers du projet collectif de recherche Paléhauts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Goval</w:t>
+                <w:t xml:space="preserve">Limon jaune, limon gris, limon panaché et quelques éclats de silex… : les origines de la Préhistoire dans le Nord et le Pas-de-Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Allart</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jessie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vallées de Préhistoire/Valleys of Prehistory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Porraz; Louise Purdue; Antonin Tomasso, Jun 2022, Comps-sur-Artuby, France</w:t>
+              <w:t xml:space="preserve">Préhistoire et anthropologie entre science, philosophie, politique et internationalisme. A propos de Gabriel de Mortillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Hurel, Veronica Ciccolani, Christine Laure, Nov 2021, Saint-Germain-en-Laye/Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709528v1</w:t>
+                <w:t xml:space="preserve">hal-03933812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le front de Bèvres à Cambrai, de sa construction à son démantèlement</w:t>
               </w:r>
@@ -6644,51 +6644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6989,64 +6989,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waziers (59) : 130 000 ans à la recherche des bois perdus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7114,64 +7114,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un gisement paléolithique eemien en contexte fluviatile à Waziers (plaine de la Scarpe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7239,64 +7239,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neandertal’s Presence during the Eemian Interglacial in North-western Europe: a New Site at Waziers (Northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7901,51 +7901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Mélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8000,103 +8000,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESR/U-series dating Eemian human occupations of Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Farkh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingfeng Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Luminescence and Electron Spin Resonance Dating conference (LED2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Burgos, Spain. , 2021</w:t>
@@ -8151,77 +8151,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedPalyno 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Barcelone, Spain. 2017</w:t>
@@ -8250,64 +8250,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eemian: What’s up on the Western front? ou à l’ouest Rhin de nouveau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8489,51 +8489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waziers le Bas-Terroir. Un gisement eemien du Nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, pp.1-69, 2023, Tome 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8580,51 +8580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waziers le Bas-Terroir. Un gisement eemien du Nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, pp.223-345, 2022, Tome 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9196,290 +9196,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat et environnements : les étapes de la première anthropisation de l'espace (6000-2000 BCE) en France</w:t>
+                <w:t xml:space="preserve">Quaternaire et géo-archéologie pléistocène de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Berger</w:t>
+                <w:t xml:space="preserve">P. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+                <w:t xml:space="preserve">C. Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Castanet</w:t>
+                <w:t xml:space="preserve">D. Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+                <w:t xml:space="preserve">S. Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Protohistoire de la France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">F. DJINDJIAN (dir.) « La Préhistoire de la France », éd. Hermann, Histoire et Archéologie,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, Histoire et Archéologie, p. 38-84., 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095802v1</w:t>
+                <w:t xml:space="preserve">hal-02174643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternaire et géo-archéologie pléistocène de la France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climat et environnements : les étapes de la première anthropisation de l'espace (6000-2000 BCE) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-J Bahain</w:t>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chausse</w:t>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cliquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Coutard</w:t>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Guilaine et Dominique Garcia (Dir.), traduction Karoline Mazurié. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F. DJINDJIAN (dir.) « La Préhistoire de la France », éd. Hermann, Histoire et Archéologie,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Protohistoire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Editions Hermann, p.311-324, 2018, Histoire et Archéologie, 978-2705695941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.garci.2018.01.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174643v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VILLENEUVE D’ASCQ, LA HAUTE BORNE - LESQUIN, AU CHEMIN PERDU.</w:t>
               </w:r>
@@ -9616,51 +9616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Teheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9827,51 +9827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Teheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10098,51 +10098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Teheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11144,90 +11144,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport d’étape - 3ème année de la triennale 2022-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2025, pp.201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11266,90 +11266,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport d’étape - 2ème année de la triennale 2022-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2024, pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11506,90 +11506,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport d’étape - 1ère année de la triennale 2022-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2023, pp.127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11746,90 +11746,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport de synthèse – triennale 2019-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2022, pp.342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12108,90 +12108,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport d’étape 2020. Bilan de la deuxière année de triennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2021, pp.158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12230,90 +12230,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport d’étape 2019. Bilan de la première année de triennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2020, pp.118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12714,90 +12714,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Bilan de l'année probatoire 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2019, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12817,267 +12817,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR ARCHGEOL, Archéologie environnementale des systèmes littoraux et fluviaux, de la Mer du Nord et de la Manche, rapport d’activités 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hauts-de-France, Haumont, Place Charles de Gaulle. Cour et environs de l’abbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Decoupigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Meurisse-Fort</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+                <w:t xml:space="preserve">Jean-Marie Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Conseil départemental du Pas-de-Calais; UMR 8164 – Halma. 2019, 223 p</w:t>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2019, pp. 114 à 134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440044v1</w:t>
+                <w:t xml:space="preserve">hal-04704040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Haumont, Place Charles de Gaulle. Cour et environs de l’abbaye</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Delmont</w:t>
+                <w:t xml:space="preserve">PCR ARCHGEOL, Archéologie environnementale des systèmes littoraux et fluviaux, de la Mer du Nord et de la Manche, rapport d’activités 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Meurisse-Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delannoy M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2019, pp. 114 à 134</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil départemental du Pas-de-Calais; UMR 8164 – Halma. 2019, 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04704040v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Saint-Amand-les-Eaux, Grand-place. Mille ans d'occupation d'un secteur aux portes de l'abbaye de Saint-Amand : rapport de diagnostic.</w:t>
               </w:r>
@@ -13179,389 +13179,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-De-France, Hénin-Beaumont, Rue du Marais. Les vestiges de l’abbaye Notre-Dame d’Hénin : rapport de diagnostic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+                <w:t xml:space="preserve">Rapport de fouille programmée Waziers « Le Bas Terroir ». Première année de la triennale 2017 - 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018, http://dolia.inrap.fr/flora/ark:/64298/0153808</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2018, pp.241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139340v1</w:t>
+                <w:t xml:space="preserve">hal-02913226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Bourbourg, Saint-Georges-sur-l ’Aa et Craywick, Le Grand Palyck Dyck. Port autonome de Dunkerque, Zone à vocation industrielle, Tranche 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Broes</w:t>
+                <w:t xml:space="preserve">Hauts-De-France, Hénin-Beaumont, Rue du Marais. Les vestiges de l’abbaye Notre-Dame d’Hénin : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Delmont</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2018, pp. 209 à 241</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018, http://dolia.inrap.fr/flora/ark:/64298/0153808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04704005v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouille programmée Waziers « Le Bas Terroir ». Première année de la triennale 2017 - 2019</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Bourbourg, Saint-Georges-sur-l ’Aa et Craywick, Le Grand Palyck Dyck. Port autonome de Dunkerque, Zone à vocation industrielle, Tranche 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2018, pp. 209 à 241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Masson</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02913226v1</w:t>
+                <w:t xml:space="preserve">hal-04704005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Saint-Omer, 82-88 rue Édouard Devaux. Îlot du bon Mariage : rapport de diagnostic.</w:t>
               </w:r>
@@ -13669,77 +13669,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR ARCHGEOL, Archéologie environnementale des systèmes littoraux et fluviaux, de la Mer du Nord et de la Manche, rapport d’activité 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Meurisse-Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14140,103 +14140,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR ARCHGEOL, Archéologie environnementale des systèmes littoraux et fluviaux, de la Mer du Nord et de la Manche, rapport d’activité 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Meurisse-Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morréale Jean-Roc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Panloups</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conseil départemental du Pas-de-Calais. 2017, 158 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14849,271 +14849,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Condé-sur-l'Escaut, 2 place Rombault, ilôt de la Maternité : rapport de diagnostic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+                <w:t xml:space="preserve">Lesquin (Nord), ZAC du Mélantois, Au Chemin Perdu : la nécropole mérovingienne du hameau de Merchin (zone 2) (fin Ve siècle-début VIIIe siècle) : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deflorenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bossut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2015, 1006 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443733v1</w:t>
+                <w:t xml:space="preserve">hal-02427259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesquin (Nord), ZAC du Mélantois, Au Chemin Perdu : la nécropole mérovingienne du hameau de Merchin (zone 2) (fin Ve siècle-début VIIIe siècle) : rapport de fouilles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Condé-sur-l'Escaut, 2 place Rombault, ilôt de la Maternité : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Decoupigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bossut</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02427259v1</w:t>
+                <w:t xml:space="preserve">hal-02443733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Béthune, rue du Rabat : rapport de diagnostic</w:t>
               </w:r>
@@ -15461,51 +15461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Henton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quievreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16710,51 +16710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Debiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16770,237 +16770,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feignies (59), &amp;quot;Les Mottes&amp;quot;, &amp;quot;Queue Bizenne&amp;quot; et &amp;quot;Grand Bray&amp;quot; : extension de la zone d'activité du Parc de Grévaux les Guides : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Feray</w:t>
+                <w:t xml:space="preserve">Boussois (59), rue Anatole France : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2009, pp.54</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2009, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427146v1</w:t>
+                <w:t xml:space="preserve">hal-02426637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boussois (59), rue Anatole France : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feignies (59), &amp;quot;Les Mottes&amp;quot;, &amp;quot;Queue Bizenne&amp;quot; et &amp;quot;Grand Bray&amp;quot; : extension de la zone d'activité du Parc de Grévaux les Guides : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Feray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2009, pp.25</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2009, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426637v1</w:t>
+                <w:t xml:space="preserve">hal-02427146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auchy-les-Mines / Haisnes-lez-La Bassée (62), La Porte des Flandres ; Le Chemin du Marais : rapport de diagnostic</w:t>
               </w:r>
@@ -17725,51 +17725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583376v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Besse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tilehghouatine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.279" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Meilliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beucherie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mar&#233;chal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lecomte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2342" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17671" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17705" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petite Yann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17180" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17133" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Farkh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101305" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lacroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17334" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04115744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17174" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZN2R217S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418092v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Depaepe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7513" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02777981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Debenham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2019.102732" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02835129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.12438" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-581QK0CS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02835165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.12444" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9T47F4QH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990184v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2184" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689583v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1957" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X813LHJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calonne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00833781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TT3FNZMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396969v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7290" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810228v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484446v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/PICA.2013.3597" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055126v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14177" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055110v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8513" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055109v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6116" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier-S&#233;gard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.383.0019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490697v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490730v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Valentin Munaut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.4722" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490692v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dessaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.368.0008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.861" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490639v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teheux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lantoine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.457" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490654v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Blancquaert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.243" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489463v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1774" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897065v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.353.0023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489295v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2002.2188" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01530428v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027045v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877012v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709746v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Prot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027052v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877438v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231602v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillemoteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p89" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5039" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933812v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cuvelier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709528v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707784v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decoupigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415028v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Bahain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876017v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pawley" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmadryl" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323422v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326784v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810279v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02069426v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03148819v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Speller" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03142060v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488641v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouachou Rachid" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925685v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette M&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354044v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319864v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992850v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397921v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336077v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17520" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925557v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17129" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489255v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra9-le-neolithique-final-dans-la-vallee-de-la-deule/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046105v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jtxq-z907" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02336587v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100789930" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02336693v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lemeiter" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095802v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.garci.2018.01.0054" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174643v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chausse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cliquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coutard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148553v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070058v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lantoine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070050v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070056v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070044v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02069391v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062849v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062844v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062843v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062752v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062841v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062860v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cottenceau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hannois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489291v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062742v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillot Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618812v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397092v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02092119v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548337v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876086v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706446v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caloin Camille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cercy Christine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschodt Laurent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381593v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706118v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan&#231;on Mathieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canton Yves Dal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debruyne Cyril" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devred V&#233;ronique" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Amel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336862v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705692v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Thierry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broes Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardon Thibault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893404v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170505v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913023v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447065v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ledauphin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447055v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292802v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913027v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02440044v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delannoy M" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704040v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02146164v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139340v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704005v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913226v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02146181v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blanchart" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02437722v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvaut-Robine A" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02156731v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Teysseire" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry-Braillon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427306v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duprat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443595v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02437697v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morr&#233;ale Jean-Roc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Panloups" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02156657v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Geoffroy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443690v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elleboode" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Donnadieu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443712v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demarly-Cresp" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Devred" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890924v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297373v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443733v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427259v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;rel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bossut" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443741v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leriche" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443722v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lascour" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427248v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362495v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quievreux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446434v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vistel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892517v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Routier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446396v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gardais" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294956v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297334v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427178v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Qu&#233;rel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893682v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297329v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gillet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ladureau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893730v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294976v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294980v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Debiak" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427146v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426637v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427114v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426612v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891386v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sys" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888290v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01397076v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010603" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583376v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Besse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tilehghouatine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.279" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118030v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17671" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Meilliez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beucherie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mar&#233;chal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lecomte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2342" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17705" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petite Yann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17180" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17133" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17136" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Farkh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101305" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17334" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04115744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17174" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZN2R217S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418092v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Depaepe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7513" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02777981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Debenham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2019.102732" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02835129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.12438" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-581QK0CS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02835165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.12444" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9T47F4QH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990184v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2184" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689583v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1957" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X813LHJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calonne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00833781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TT3FNZMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396969v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7290" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810228v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484446v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/PICA.2013.3597" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055126v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14177" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055110v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8513" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055109v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6116" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier-S&#233;gard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.383.0019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490697v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490730v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Valentin Munaut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.4722" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490692v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dessaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.368.0008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.861" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490639v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teheux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lantoine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.457" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490654v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Blancquaert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.243" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489463v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1774" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897065v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.353.0023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489295v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2002.2188" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01530428v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027045v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709746v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Prot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877012v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027052v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877438v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231602v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillemoteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p89" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5039" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709528v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933812v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cuvelier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707784v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decoupigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415028v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Bahain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876017v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pawley" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmadryl" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323422v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326784v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810279v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02069426v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03148819v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Speller" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03142060v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488641v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouachou Rachid" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925685v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette M&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354044v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319864v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992850v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397921v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336077v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17520" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925557v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17129" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489255v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra9-le-neolithique-final-dans-la-vallee-de-la-deule/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046105v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jtxq-z907" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02336587v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100789930" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02336693v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lemeiter" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174643v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chausse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cliquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coutard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095802v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.garci.2018.01.0054" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148553v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070058v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lantoine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070050v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070056v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070044v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02069391v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062849v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062844v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062843v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062752v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062841v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062860v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cottenceau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hannois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489291v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062742v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillot Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618812v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397092v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02092119v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548337v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876086v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706446v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caloin Camille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cercy Christine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschodt Laurent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381593v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706118v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan&#231;on Mathieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canton Yves Dal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debruyne Cyril" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devred V&#233;ronique" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Amel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336862v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705692v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Thierry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broes Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardon Thibault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893404v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170505v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913023v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447065v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ledauphin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447055v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292802v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913027v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704040v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02440044v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delannoy M" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02146164v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913226v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139340v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704005v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02146181v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blanchart" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02437722v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvaut-Robine A" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02156731v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Teysseire" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry-Braillon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427306v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duprat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443595v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02437697v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morr&#233;ale Jean-Roc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Panloups" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02156657v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Geoffroy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443690v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elleboode" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Donnadieu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443712v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demarly-Cresp" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Devred" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890924v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297373v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427259v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;rel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bossut" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443733v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443741v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leriche" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443722v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lascour" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427248v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362495v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quievreux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446434v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vistel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892517v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Routier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446396v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gardais" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294956v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297334v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427178v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Qu&#233;rel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893682v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297329v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gillet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ladureau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893730v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294976v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294980v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Debiak" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426637v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427146v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427114v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426612v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891386v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sys" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888290v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01397076v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010603" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>