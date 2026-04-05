--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -335,182 +335,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Code de la route 2024, annoté et commenté. 24e éd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefebvre Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2040 p., 2024, Codes Dalloz Professionnels, 978-2-247-22968-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Questions contemporaines sur la territorialité du droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, tome 121, 186 p., 2024, Travaux de l'Institut de sciences criminelles de Poitiers, vol. XXXII, 978-2-38194-035-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04950359v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-04950327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage au Professeur Jean Pradel (1933-2021)</w:t>
               </w:r>
@@ -2641,165 +2641,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités d’une nouvelle décision d’extradition en cas de non-exécution d’un décret d’extradition motivé par un arrêt de la Cour européenne des droits de l’Homme</w:t>
+                <w:t xml:space="preserve">Contrôle de la régularité des actes exécutés sur demande d’entraide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.421-422</w:t>
+              <w:t xml:space="preserve">, 2018, pp.422-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424508v1</w:t>
+                <w:t xml:space="preserve">hal-02424511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la régularité des actes exécutés sur demande d’entraide</w:t>
+                <w:t xml:space="preserve">Modalités d’une nouvelle décision d’extradition en cas de non-exécution d’un décret d’extradition motivé par un arrêt de la Cour européenne des droits de l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.422-426</w:t>
+              <w:t xml:space="preserve">, 2018, pp.421-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424511v1</w:t>
+                <w:t xml:space="preserve">hal-02424508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extradition – Appréciation de la condition de la double incrimination</w:t>
               </w:r>
@@ -4034,165 +4034,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contribution au débat sur l’article 18 alinéa 5 du code de procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.443-453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La transposition des motifs de non-exécution d’un mandat d’arrêt européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, (Annuaire de droit européen 2004), pp.1044-1061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424573v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02424115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interprétation de l’acquis Schengen par l’arrêt de la CJCE du 11 février 2003</w:t>
               </w:r>
@@ -4825,165 +4825,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transnational evidence-gathering and the extraterritorial application of criminal procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The europeanization of evidence law in transnational and domestic criminal justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stefano Ruggeri, May 2019, Messina / Syracuse, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence de la jurisprudence de la Cour européenne des droits de l’homme sur le droit pénal substantiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cour européenne des droits de l'homme et droit pénal français : simple influence ou réelle subordination ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Christine Sordino; Cécile Lefrançois; Clémence Vialatte, Mar 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025041v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04025411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diminutifs du procès – L’ordonnance pénale et la comparution sur reconnaissance préalable de culpabilité</w:t>
               </w:r>
@@ -5764,51 +5764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs judiciaires de lutte contre la délinquance économique et financière en Europe. Droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6683,51 +6683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation des dispositifs spécialisés de lutte contre la criminalité économique et financière en Europe. Droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7113,51 +7113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7392B9CE"/>
+    <w:nsid w:val="52876EC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7344,51 +7344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-desessard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059807717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32179216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003208190" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desessard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/codes-dalloz-professionnels/code-route-2025-annote-commente_9782247241583" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/questions-contemporaines-sur-la-territorialite-du-droit-penal-9782381940359.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/codes-dalloz-professionnels/code-route-2024-annote-commente_9782247233465" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/hommage-au-professeur-jean-pradel-1933-2021-9782381940465.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365852v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365873v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365888v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mass&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couvrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365972v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Gogorza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424508v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025041v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025411v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424583v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.733.0913" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365003v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Deffigier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364204v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025015v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025018v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364951v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365076v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-desessard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059807717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32179216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003208190" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desessard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/codes-dalloz-professionnels/code-route-2025-annote-commente_9782247241583" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950327v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/codes-dalloz-professionnels/code-route-2024-annote-commente_9782247233465" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/questions-contemporaines-sur-la-territorialite-du-droit-penal-9782381940359.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/hommage-au-professeur-jean-pradel-1933-2021-9782381940465.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365852v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365873v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365888v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mass&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couvrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365972v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Gogorza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025041v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424583v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.733.0913" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365003v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Deffigier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364204v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025015v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025018v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364951v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365076v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>