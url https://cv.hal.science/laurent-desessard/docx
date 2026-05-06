--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -335,253 +335,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hommage au Professeur Jean Pradel (1933-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, tome 132, 180 p., 2024, Travaux de l'Institut de sciences criminelles de Poitiers, vol. XXXIII, 978-2-38194-046-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions contemporaines sur la territorialité du droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, tome 121, 186 p., 2024, Travaux de l'Institut de sciences criminelles de Poitiers, vol. XXXII, 978-2-38194-035-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Code de la route 2024, annoté et commenté. 24e éd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefebvre Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2040 p., 2024, Codes Dalloz Professionnels, 978-2-247-22968-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950327v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-04950371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code de la route 2023, annoté et commenté. 23e éd</w:t>
               </w:r>
@@ -2572,165 +2572,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur des renseignements transmis par les attachés de sécurité intérieure</w:t>
+                <w:t xml:space="preserve">Non-exécution par l’Afrique du Sud et la Jordanie de leur obligation d’arrêter et de remettre Omar Al Bashir à la Cour pénale internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.426</w:t>
+              <w:t xml:space="preserve">, 2018, pp.431-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424513v1</w:t>
+                <w:t xml:space="preserve">hal-02424516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la régularité des actes exécutés sur demande d’entraide</w:t>
+                <w:t xml:space="preserve">Valeur des renseignements transmis par les attachés de sécurité intérieure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.422-426</w:t>
+              <w:t xml:space="preserve">, 2018, pp.426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424511v1</w:t>
+                <w:t xml:space="preserve">hal-02424513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités d’une nouvelle décision d’extradition en cas de non-exécution d’un décret d’extradition motivé par un arrêt de la Cour européenne des droits de l’Homme</w:t>
               </w:r>
@@ -2779,454 +2779,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extradition – Appréciation de la condition de la double incrimination</w:t>
+                <w:t xml:space="preserve">Contrôle de la régularité des actes exécutés sur demande d’entraide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.420</w:t>
+              <w:t xml:space="preserve">, 2018, pp.422-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424500v1</w:t>
+                <w:t xml:space="preserve">hal-02424511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-extradition des personnes bénéficiant de la protection subsidiaire</w:t>
+                <w:t xml:space="preserve">Extradition – Appréciation de la condition de la double incrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.419-420</w:t>
+              <w:t xml:space="preserve">, 2018, pp.420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424487v1</w:t>
+                <w:t xml:space="preserve">hal-02424500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique de droit pénal international</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amane Gogorza</w:t>
+                <w:t xml:space="preserve">Non-extradition des personnes bénéficiant de la protection subsidiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.415-442</w:t>
+              <w:t xml:space="preserve">, 2018, pp.419-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424520v1</w:t>
+                <w:t xml:space="preserve">hal-02424487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétence ratione materiae de la Cour pénale internationale : déclenchement de la compétence de la Cour à l’égard du crime d’agression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Desessard</w:t>
+                <w:t xml:space="preserve">Chronique de droit pénal international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amane Gogorza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2, pp.427-428</w:t>
+              <w:t xml:space="preserve">, 2018, pp.415-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365837v1</w:t>
+                <w:t xml:space="preserve">hal-02424520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impossibilité de placer sous écrou extraditionnel une personne dont le gouvernement a déclaré ne pas mettre à exécution le décret accordant son extradition</w:t>
+                <w:t xml:space="preserve">Compétence ratione materiae de la Cour pénale internationale : déclenchement de la compétence de la Cour à l’égard du crime d’agression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.420-421</w:t>
+              <w:t xml:space="preserve">, 2018, 2, pp.427-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424505v1</w:t>
+                <w:t xml:space="preserve">hal-04365837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-exécution par l’Afrique du Sud et la Jordanie de leur obligation d’arrêter et de remettre Omar Al Bashir à la Cour pénale internationale</w:t>
+                <w:t xml:space="preserve">Impossibilité de placer sous écrou extraditionnel une personne dont le gouvernement a déclaré ne pas mettre à exécution le décret accordant son extradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.431-434</w:t>
+              <w:t xml:space="preserve">, 2018, pp.420-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424516v1</w:t>
+                <w:t xml:space="preserve">hal-02424505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaler des radars sur Facebook n’est pas interdit</w:t>
               </w:r>
@@ -3275,165 +3275,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vérification de l’état alcoolique d’un conducteur par éthylomètre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 22 (Act. 617)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Actualité du droit de l’extradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.403-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424464v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04365821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du droit pénal français dans l’espace – À propos de quelques dispositions issues de la loi du 5 août 2013</w:t>
               </w:r>
@@ -3689,510 +3689,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’adaptation du droit français au Statut de Rome ou chronique d’une loi annoncée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.161-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’application française du mandat d’arrêt européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit pénal et de criminologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.6-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux nouvelles compétences extraterritoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.465-475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’adaptation du droit français au Statut de Rome ou chronique d’une loi annoncée</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les intérêts essentiels de la Nation et l’entraide judiciaire internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.161-172</w:t>
+              <w:t xml:space="preserve">, 2008, pp.913-924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les intérêts essentiels de la Nation et l’entraide judiciaire internationale</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la qualification d’une nouvelle juridiction hybride : le Tribunal spécial pour le Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.913-924</w:t>
+              <w:t xml:space="preserve">, 2007, pp.443-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Réflexions sur la qualification d’une nouvelle juridiction hybride : le Tribunal spécial pour le Liban</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transposition des motifs de non-exécution d’un mandat d’arrêt européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, (Annuaire de droit européen 2004), pp.1044-1061</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution au débat sur l’article 18 alinéa 5 du code de procédure pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.443-452</w:t>
+              <w:t xml:space="preserve">, 2006, pp.443-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424115v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02424573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interprétation de l’acquis Schengen par l’arrêt de la CJCE du 11 février 2003</w:t>
               </w:r>
@@ -7113,51 +7113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52876EC7"/>
+    <w:nsid w:val="81032B0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7344,51 +7344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-desessard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059807717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32179216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003208190" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desessard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/codes-dalloz-professionnels/code-route-2025-annote-commente_9782247241583" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950327v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/codes-dalloz-professionnels/code-route-2024-annote-commente_9782247233465" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/questions-contemporaines-sur-la-territorialite-du-droit-penal-9782381940359.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/hommage-au-professeur-jean-pradel-1933-2021-9782381940465.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365852v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365873v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365888v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mass&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couvrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365972v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Gogorza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025041v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424583v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.733.0913" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365003v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Deffigier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364204v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025015v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025018v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364951v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365076v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-desessard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059807717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32179216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003208190" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desessard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/codes-dalloz-professionnels/code-route-2025-annote-commente_9782247241583" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950371v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/hommage-au-professeur-jean-pradel-1933-2021-9782381940465.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/questions-contemporaines-sur-la-territorialite-du-droit-penal-9782381940359.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950327v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/codes-dalloz-professionnels/code-route-2024-annote-commente_9782247233465" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365852v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365873v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365888v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mass&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couvrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365972v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Gogorza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365837v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424123v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025041v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424583v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.733.0913" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365003v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Deffigier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364204v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025015v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025018v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364951v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365076v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>