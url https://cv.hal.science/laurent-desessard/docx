--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -4825,165 +4825,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence de la jurisprudence de la Cour européenne des droits de l’homme sur le droit pénal substantiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cour européenne des droits de l'homme et droit pénal français : simple influence ou réelle subordination ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Christine Sordino; Cécile Lefrançois; Clémence Vialatte, Mar 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transnational evidence-gathering and the extraterritorial application of criminal procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The europeanization of evidence law in transnational and domestic criminal justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stefano Ruggeri, May 2019, Messina / Syracuse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025411v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04025041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diminutifs du procès – L’ordonnance pénale et la comparution sur reconnaissance préalable de culpabilité</w:t>
               </w:r>
@@ -7113,51 +7113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81032B0F"/>
+    <w:nsid w:val="AD3E25C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7344,51 +7344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-desessard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059807717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32179216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003208190" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desessard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/codes-dalloz-professionnels/code-route-2025-annote-commente_9782247241583" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950371v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/hommage-au-professeur-jean-pradel-1933-2021-9782381940465.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/questions-contemporaines-sur-la-territorialite-du-droit-penal-9782381940359.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950327v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/codes-dalloz-professionnels/code-route-2024-annote-commente_9782247233465" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365852v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365873v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365888v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mass&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couvrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365972v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Gogorza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365837v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424123v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025041v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424583v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.733.0913" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365003v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Deffigier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364204v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025015v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025018v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364951v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365076v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-desessard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059807717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32179216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003208190" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desessard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/codes-dalloz-professionnels/code-route-2025-annote-commente_9782247241583" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950371v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/hommage-au-professeur-jean-pradel-1933-2021-9782381940465.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/questions-contemporaines-sur-la-territorialite-du-droit-penal-9782381940359.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950327v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/codes-dalloz-professionnels/code-route-2024-annote-commente_9782247233465" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365852v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365873v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365888v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mass&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couvrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365972v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Gogorza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365837v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424123v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025041v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025411v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424583v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.733.0913" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365003v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Deffigier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364204v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025015v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025018v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364951v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365076v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>