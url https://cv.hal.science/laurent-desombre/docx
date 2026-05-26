--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LAURENT DESOMBRE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences HC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l'Innovation Entrepreneuriale dans l'Enseignement Supérieur (Conférence & Article)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2023 | 30ème Colloque des Sciences de la Conception et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ELLIADD (UR 4661), Jul 2023, Gênes (Italie), Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04454328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former aux effets spéciaux | Master TRUCIS Valenciennes (Conférence Invité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Truquer, créer, innover. Les effets spéciaux français.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Arts-H2H, Mar 2018, Cité des Sciences et de L'Industrie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04456687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville En-jeu (Conférence Proceedings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Menassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-virtuoses : serious game, simulation, e-learning et gamification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Valenciennes, France. pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04461755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical Street Museum. Approche transartistique de la sculpture en ville (Conférence Invité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Frontières numériques. Créations géoartistiques et réalités géopolitiques en Méditerranée : nouvelles expériences de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Fes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie numérique, création, recherches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Technologie, Jeunesse et Enjeux de la Création numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Gabès, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie du bricolage numérique 2D|3D (Conférence Invité &amp; Article)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Technologie, Jeunesse et Enjeux de la Création numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Gabès, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler le temps à l’écran par le trucage et l’étalonnage numérique (Conférence Invité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième Colloque International "Art, Entreprise et Technologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Gabès, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir le temps au cinéma : Post Production numérique (Conférence Invité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Hamus-Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale des arts numériques et alternatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIANA 2007, Mar 2007, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trucage Numérique des Images et des Sons (Conférence Invité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Namur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres Internationales des Médias Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRIMM 2005, Jul 2005, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’inspirer du vivant pour concevoir de la virtualité : la figure humaine (Conférence Invité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Fergombé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque International « Les enjeux de la création numérique dans les arts du spectacle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-magiciens 2004, Nov 2004, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayes-fiducial analysis for human performance assessment in visual inspection (Conference Proceedings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Engineering Psyclology and Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Edimburgh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de synthèse, un nouvel outil de communication performant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Pionniers de l'Electronique : Club Littoral Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de synthèse, Outil de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Pionniers de l'Electronique : Club Hainaut-Cambrésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du déplacement dans un monde virtuel 3D à l’aide d’une commande oculaire (Conference Proceedings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled El Sanwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kazcmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres Internationales de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Laval France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à des signaux visuo-posturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Laboratoire des Sciences de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’être humain face à des signaux visuo-posturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Technique "D’un univers dégradé à un environnement virtuel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMIH-CEA-IMNSSA, Oct 1999, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human behavior assessment method for a detection task performed in a stressful environment (Conference Proceedings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Louas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Annual Conference on Human Decision Making and Manual Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAM'98, Dec 1998, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian statistical inference for assessing importance of a disturbing environment effects (Conference Proceedings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC/IFIP/IFORS/IEA on Analysis, Design and Evaluation of Man-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC'98, Sep 1998, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions de méthodes statistiques d'évaluation de la performance du diagnostic humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Louas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du groupe de travail SAISUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMIH, Mar 1998, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling effect of temporal, visual and postural disturbances on the performances of a pilot performing a signal detection task (Conference Proceedings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Louas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Annual Conference on Human Decision Making and Manual Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAM'97, Dec 1997, Kassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests Psychologiques ou Physiologiques utilisables avant une expérimentation relative à une interaction Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vanderhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LAMIH du Cercle sur les Interfaces Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un environnement stable à un univers dégradé : comparaison expérimentale des performances humaines avec ou sans contrainte temporelle dans la détection de signaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche Psy-Ergo-Hainaut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal detection procedure in evaluation of human performance on a sailing ship (Conference Proceedings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ᵈ IMIA/IFMBE International Worshop on Biosignal Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BSI'96, Sep 1996, Kanagawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience Continent Blanc : informations graphiques et vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LAMIH du Cercle sur les Interfaces Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations, observer error, visual detection and decision making performance (Conference Proceedings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Internationnal Conference on Engineering Psychology and Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICEPC'96, Oct 1996, Stratford Upon Avon, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic communication and human errors in a vibratory environment (Conference Proceedings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC/IFIP/IFORS/IEA on Analysis, Design and Evaluation of Man-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC'95, Jun 1995, Cambridge (Harvard University), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité et Charge de Travail du pilote effectuant une tâche de classement et soumis à des vibrations de basse fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche PERCOTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and visual workload of a pilot performing a simple decision making task and submitted to very low frequency vibrations (Conference Proceedings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Annual Conference on Human Decision Making and Manual Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAM'93, Jun 1993, Kassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover dans le monde de l’enseignement supérieur et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mineur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INNOVER, ORGANISER, INSPIRER POUR RÉUSSIR SA TRANSFORMATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9781628257397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04455570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est une question de vision : la posture du concepteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mineur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A perte de vue | Les nouveaux paradigmes du visuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du Réel, 2015, 978-2-84066-505-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04456924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville cartographiée/cartographie de la ville. Approche transartistique et transculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mineur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imad Saleh; Nasreddine Bouhaï; Hakim Hachour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 252 p., 2014, Local &amp; global, 978-2-343-03845-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04457507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash locative média, une invitation à la promenade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Menassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mineur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia Laoudati, Dominique Laousse et Khaldoun Zreik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité et Parcours Hybrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia, 2014, HyperUrbain, 979-10-90094-16-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration entre professionnels et universitaires pour une expérimentation dans la ville de balises sensorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique au cœur des partenariats | Enjeux et usages des technologies de l’information et de la communication.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Dakar, 2011, 978-2-85892-400-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04457966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville cartographiée/cartographie de la ville. Promenades atmosphéristes en jardins publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Khainnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Cartographies, Nouvelles Villes. HyperUrbain.2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europa Productions, 2010, 978-2-909285-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04460664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of visual form perception. Experimental research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias : nouvelles écritures, nouveaux langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.351-362, 2001, 2-7462-0341-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04460683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayes-fiducial analysis for human performance assessment in visual inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Psychology and Cognitive Ergonomics Volume Six | Industrial Ergonomics, HCI, and Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate Publishing Limited, 2001, 0-7546-1338-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04460695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical perception and signal detection theory for analyzing human reliability in a space submitted to visuo-vestibular and temporal Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Louas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Bagnara, H. Hollnagel, M. Mariani &amp; L. Norros (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time and Space in Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 88-85059-08-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04461298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de navigation dans un environnement associé à un périscope interactif à réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2998680. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04454506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche croisée du monde marin : création & exploration (Conférence Invité | NUNGESSER - VALENCIENNES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bétrémieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04455834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTES de CONFERENCE INTERNATIONALE E-VIRTUOSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bogajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Nathalie Jauffret-Cervetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médina Dante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux usages au cœur de la mobilité : le WITNESSCOPE (Conférence Invité - Semaine de l’innovation - Stade NUNGESSER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Expérimental &amp;quot;Embodying Sculpture&amp;quot; (Conférence Invité - Journées d'études agencements techno-esthétiques - ESAD Valenciennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;Ouvrez les yeux | Embodying Sculpture&amp;quot; (Présentation Public & Enquêtes - Journées européennes du Patrimoine - Hôtel de ville de Valenciennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le master TRUCIS offre une formation complète (Conférence Invité - Workshop « Les écoles et universités forment-elles les étudiants qu’attendent les entreprises ? - Fête de l’animation 7ᵉ édition - Le FRESNOY - Tourcoing)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences Interactives en 3D Relief (Conférence Invité - Journées du pôle Image & Information “Cartes, Territoires et Médias Numériques” - Université de Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie et Visite virtuelle (Conférence Invité - Université de Fès, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagerie numérique en Europe (Conférence Invité - École Supérieur de Technologie de Fès, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emagiciens 2006, Rencontres européennes (Conférence Invité | MIFA2006 - Annecy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Fontenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04468048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation Numérique du temps sur l’environnement urbain (Conférence Invité | Fête de la Science - VALENCIENNES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04468039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emagiciens 2005, Rencontres européennes (Conférence Table Ronde | MIFA2005 - Annecy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Fontenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04468052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truc perçu ou Perception truquée en télévision (Conférence Invité - Fête de la Science - Jour 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truc perçu ou Perception truquée au Cinéma (Conférence Invité - Fête de la Science - Jour 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métamorphose dans l’imagerie numérique et ses prolongements artistiques (Conférence Invité - Sciences et Culture - Jour 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matte Painting fixe et animé (Conférence Invité - Sciences et Culture - Jour 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Numérique Valenciennois (Conférence Table Ronde | MIFA2004 - Annecy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Fontenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04468058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de synthèse : Moyen de communication par excellence (Conférence Invité - Assemblée générale de la Compagnie des Experts près la Cour d’appel de Douai et le tribunal administratif de Lille)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du déplacement dans un monde virtuel 3D à l’aide d’un organe de commande destiné aux handicapés moteurs (Conférence Scientifique - I.R.R.H.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled El Sanwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'Association des Docteurs et Thésards de l'UVHC (Conférence Invité - Colloque national des DOCTORIALES - Toulouse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite virtuelle de l’ancienne médina de Fès (Rapport de Mission)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Loukili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université SIDI MOHAMED BEN ABDELLAH, FES. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité d’un opérateur placé dans un environnement stressant (Troisième rapport semestriel de contrat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAMIH, Université Polytechnique des Hauts-de-France. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité d’un opérateur placé dans un environnement stressant (Rapport Final de contrat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Louas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAMIH, Université Polytechnique des Hauts-de-France. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation numérique des réponses dynamiques du Voilier &amp;quot;Galaad&amp;quot; sollicité par la houle (Rapport d'étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Mécanique des fluides – Division hydrodynamique Navale - Nantes. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité d’un opérateur placé dans un environnement stressant (Premier rapport semestriel de contrat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAMIH, Université Polytechnique des Hauts-de-France. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité d’un opérateur placé dans un environnement stressant (Avant-projet de convention de recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAMIH, Université Polytechnique des Hauts-de-France. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude de la fiabilité et de la charge de travail du pilote effectuant une tâche de prise de décision et soumis à des vibrations de basse fréquence (Rapport de D.E.A. A.I.H. - Année 3/3 Magistère IMAGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAMIH, Université Polytechnique des Hauts-de-France. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04461972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité et charge de travail du pilote effectuant une tâche de prise de décision et soumis à des vibrations de basse fréquence (Rapport Final de Contrat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kaczmarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAMIH, Université Polytechnique des Hauts-de-France. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un logiciel pilotant une imprimante thermique et amélioration d’une borne interactive reliée à un ou deux vidéodisques (Rapport de Stage - 6 mois - Année2/3 Magistère IMAGE - Vélizy-Villacoublay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entreprise | DASSAULT Aviation. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d’images de synthèse en vidéo (Rapport de Stage - 3 mois - Année1/3 Magistère IMAGE Aubagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entreprise | A.R.T.I.S, Atelier de Recherche en Technique d’Images de Synthèse. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité et modélisation cognitive de l’opérateur humain face à des signaux visuo-posturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Valenciennes et du Hainaut-Cambrésis, UVHC, (France), 1997. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04461863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université Jean-Raymond | Journal de bord du lanceur d’alerte OSON (Document, 38 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04454842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former aux effets spéciaux (Document vidéo support Conférence Invité | halshs-04456687v1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LAURENT DESOMBRE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences HC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l'Innovation Entrepreneuriale dans l'Enseignement Supérieur (Conférence & Article)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2023 | 30ème Colloque des Sciences de la Conception et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ELLIADD (UR 4661), Jul 2023, Gênes (Italie), Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04454328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former aux effets spéciaux | Master TRUCIS Valenciennes (Conférence Invité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Truquer, créer, innover. Les effets spéciaux français.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Arts-H2H, Mar 2018, Cité des Sciences et de L'Industrie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04456687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville En-jeu (Conférence Proceedings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Menassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-virtuoses : serious game, simulation, e-learning et gamification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Valenciennes, France. pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04461755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical Street Museum. Approche transartistique de la sculpture en ville (Conférence Invité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Frontières numériques. Créations géoartistiques et réalités géopolitiques en Méditerranée : nouvelles expériences de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Fes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie numérique, création, recherches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Technologie, Jeunesse et Enjeux de la Création numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Gabès, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie du bricolage numérique 2D|3D (Conférence Invité &amp; Article)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Technologie, Jeunesse et Enjeux de la Création numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Gabès, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler le temps à l’écran par le trucage et l’étalonnage numérique (Conférence Invité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième Colloque International "Art, Entreprise et Technologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Gabès, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir le temps au cinéma : Post Production numérique (Conférence Invité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Hamus-Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale des arts numériques et alternatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIANA 2007, Mar 2007, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trucage Numérique des Images et des Sons (Conférence Invité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Namur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres Internationales des Médias Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRIMM 2005, Jul 2005, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’inspirer du vivant pour concevoir de la virtualité : la figure humaine (Conférence Invité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Fergombé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque International « Les enjeux de la création numérique dans les arts du spectacle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-magiciens 2004, Nov 2004, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayes-fiducial analysis for human performance assessment in visual inspection (Conference Proceedings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Engineering Psyclology and Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Edimburgh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de synthèse, un nouvel outil de communication performant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Pionniers de l'Electronique : Club Littoral Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de synthèse, Outil de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Pionniers de l'Electronique : Club Hainaut-Cambrésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du déplacement dans un monde virtuel 3D à l’aide d’une commande oculaire (Conference Proceedings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled El Sanwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kazcmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres Internationales de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Laval France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à des signaux visuo-posturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Laboratoire des Sciences de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’être humain face à des signaux visuo-posturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Technique "D’un univers dégradé à un environnement virtuel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMIH-CEA-IMNSSA, Oct 1999, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human behavior assessment method for a detection task performed in a stressful environment (Conference Proceedings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Louas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Annual Conference on Human Decision Making and Manual Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAM'98, Dec 1998, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04463189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions de méthodes statistiques d'évaluation de la performance du diagnostic humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Louas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du groupe de travail SAISUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMIH, Mar 1998, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian statistical inference for assessing importance of a disturbing environment effects (Conference Proceedings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC/IFIP/IFORS/IEA on Analysis, Design and Evaluation of Man-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC'98, Sep 1998, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling effect of temporal, visual and postural disturbances on the performances of a pilot performing a signal detection task (Conference Proceedings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Louas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Annual Conference on Human Decision Making and Manual Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAM'97, Dec 1997, Kassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests Psychologiques ou Physiologiques utilisables avant une expérimentation relative à une interaction Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vanderhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LAMIH du Cercle sur les Interfaces Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un environnement stable à un univers dégradé : comparaison expérimentale des performances humaines avec ou sans contrainte temporelle dans la détection de signaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche Psy-Ergo-Hainaut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations, observer error, visual detection and decision making performance (Conference Proceedings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Internationnal Conference on Engineering Psychology and Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICEPC'96, Oct 1996, Stratford Upon Avon, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal detection procedure in evaluation of human performance on a sailing ship (Conference Proceedings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ᵈ IMIA/IFMBE International Worshop on Biosignal Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BSI'96, Sep 1996, Kanagawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience Continent Blanc : informations graphiques et vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LAMIH du Cercle sur les Interfaces Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic communication and human errors in a vibratory environment (Conference Proceedings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC/IFIP/IFORS/IEA on Analysis, Design and Evaluation of Man-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC'95, Jun 1995, Cambridge (Harvard University), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité et Charge de Travail du pilote effectuant une tâche de classement et soumis à des vibrations de basse fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche PERCOTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and visual workload of a pilot performing a simple decision making task and submitted to very low frequency vibrations (Conference Proceedings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Annual Conference on Human Decision Making and Manual Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAM'93, Jun 1993, Kassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover dans le monde de l’enseignement supérieur et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mineur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INNOVER, ORGANISER, INSPIRER POUR RÉUSSIR SA TRANSFORMATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9781628257397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04455570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est une question de vision : la posture du concepteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mineur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A perte de vue | Les nouveaux paradigmes du visuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du Réel, 2015, 978-2-84066-505-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04456924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville cartographiée/cartographie de la ville. Approche transartistique et transculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mineur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imad Saleh; Nasreddine Bouhaï; Hakim Hachour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 252 p., 2014, Local &amp; global, 978-2-343-03845-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04457507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash locative média, une invitation à la promenade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Menassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mineur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia Laoudati, Dominique Laousse et Khaldoun Zreik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité et Parcours Hybrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia, 2014, HyperUrbain, 979-10-90094-16-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration entre professionnels et universitaires pour une expérimentation dans la ville de balises sensorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique au cœur des partenariats | Enjeux et usages des technologies de l’information et de la communication.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Dakar, 2011, 978-2-85892-400-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04457966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville cartographiée/cartographie de la ville. Promenades atmosphéristes en jardins publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Khainnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Cartographies, Nouvelles Villes. HyperUrbain.2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europa Productions, 2010, 978-2-909285-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04460664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayes-fiducial analysis for human performance assessment in visual inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Psychology and Cognitive Ergonomics Volume Six | Industrial Ergonomics, HCI, and Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate Publishing Limited, 2001, 0-7546-1338-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04460695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of visual form perception. Experimental research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias : nouvelles écritures, nouveaux langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.351-362, 2001, 2-7462-0341-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04460683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical perception and signal detection theory for analyzing human reliability in a space submitted to visuo-vestibular and temporal Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Louas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Bagnara, H. Hollnagel, M. Mariani &amp; L. Norros (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time and Space in Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 88-85059-08-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04461298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de navigation dans un environnement associé à un périscope interactif à réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2998680. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04454506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche croisée du monde marin : création & exploration (Conférence Invité | NUNGESSER - VALENCIENNES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bétrémieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04455834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTES de CONFERENCE INTERNATIONALE E-VIRTUOSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bogajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Nathalie Jauffret-Cervetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médina Dante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux usages au cœur de la mobilité : le WITNESSCOPE (Conférence Invité - Semaine de l’innovation - Stade NUNGESSER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Expérimental &amp;quot;Embodying Sculpture&amp;quot; (Conférence Invité - Journées d'études agencements techno-esthétiques - ESAD Valenciennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le master TRUCIS offre une formation complète (Conférence Invité - Workshop « Les écoles et universités forment-elles les étudiants qu’attendent les entreprises ? - Fête de l’animation 7ᵉ édition - Le FRESNOY - Tourcoing)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;Ouvrez les yeux | Embodying Sculpture&amp;quot; (Présentation Public & Enquêtes - Journées européennes du Patrimoine - Hôtel de ville de Valenciennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences Interactives en 3D Relief (Conférence Invité - Journées du pôle Image & Information “Cartes, Territoires et Médias Numériques” - Université de Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie et Visite virtuelle (Conférence Invité - Université de Fès, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagerie numérique en Europe (Conférence Invité - École Supérieur de Technologie de Fès, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emagiciens 2006, Rencontres européennes (Conférence Invité | MIFA2006 - Annecy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Fontenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04468048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation Numérique du temps sur l’environnement urbain (Conférence Invité | Fête de la Science - VALENCIENNES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04468039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emagiciens 2005, Rencontres européennes (Conférence Table Ronde | MIFA2005 - Annecy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Fontenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04468052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truc perçu ou Perception truquée en télévision (Conférence Invité - Fête de la Science - Jour 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truc perçu ou Perception truquée au Cinéma (Conférence Invité - Fête de la Science - Jour 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matte Painting fixe et animé (Conférence Invité - Sciences et Culture - Jour 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métamorphose dans l’imagerie numérique et ses prolongements artistiques (Conférence Invité - Sciences et Culture - Jour 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Numérique Valenciennois (Conférence Table Ronde | MIFA2004 - Annecy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Fontenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04468058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du déplacement dans un monde virtuel 3D à l’aide d’un organe de commande destiné aux handicapés moteurs (Conférence Scientifique - I.R.R.H.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled El Sanwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de synthèse : Moyen de communication par excellence (Conférence Invité - Assemblée générale de la Compagnie des Experts près la Cour d’appel de Douai et le tribunal administratif de Lille)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'Association des Docteurs et Thésards de l'UVHC (Conférence Invité - Colloque national des DOCTORIALES - Toulouse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite virtuelle de l’ancienne médina de Fès (Rapport de Mission)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Loukili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université SIDI MOHAMED BEN ABDELLAH, FES. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité d’un opérateur placé dans un environnement stressant (Troisième rapport semestriel de contrat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAMIH, Université Polytechnique des Hauts-de-France. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité d’un opérateur placé dans un environnement stressant (Rapport Final de contrat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Louas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAMIH, Université Polytechnique des Hauts-de-France. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation numérique des réponses dynamiques du Voilier &amp;quot;Galaad&amp;quot; sollicité par la houle (Rapport d'étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Mécanique des fluides – Division hydrodynamique Navale - Nantes. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité d’un opérateur placé dans un environnement stressant (Premier rapport semestriel de contrat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAMIH, Université Polytechnique des Hauts-de-France. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité d’un opérateur placé dans un environnement stressant (Avant-projet de convention de recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAMIH, Université Polytechnique des Hauts-de-France. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité et charge de travail du pilote effectuant une tâche de prise de décision et soumis à des vibrations de basse fréquence (Rapport Final de Contrat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kaczmarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAMIH, Université Polytechnique des Hauts-de-France. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude de la fiabilité et de la charge de travail du pilote effectuant une tâche de prise de décision et soumis à des vibrations de basse fréquence (Rapport de D.E.A. A.I.H. - Année 3/3 Magistère IMAGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAMIH, Université Polytechnique des Hauts-de-France. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04461972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un logiciel pilotant une imprimante thermique et amélioration d’une borne interactive reliée à un ou deux vidéodisques (Rapport de Stage - 6 mois - Année2/3 Magistère IMAGE - Vélizy-Villacoublay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entreprise | DASSAULT Aviation. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d’images de synthèse en vidéo (Rapport de Stage - 3 mois - Année1/3 Magistère IMAGE Aubagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entreprise | A.R.T.I.S, Atelier de Recherche en Technique d’Images de Synthèse. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité et modélisation cognitive de l’opérateur humain face à des signaux visuo-posturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Valenciennes et du Hainaut-Cambrésis, UVHC, (France), 1997. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04461863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université Jean-Raymond | Journal de bord du lanceur d’alerte OSON (Document, 38 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04454842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former aux effets spéciaux (Document vidéo support Conférence Invité | halshs-04456687v1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04464175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desombre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachimi Abba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04456687v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Menassel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464322v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463069v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Hamus-Vall&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Namur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Fergomb&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463148v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Sanwar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kazcmarek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463189v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Louas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Malvache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469509v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denecker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469527v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469529v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455570v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mineur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04456924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460664v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Laudati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Khainnar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;tr&#233;mieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bogajewski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nathalie Jauffret-Cervetti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dina Dante" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464537v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Fontenier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Villoing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469407v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468058v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469419v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kaczmarek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Loukili" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delhommeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464505v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464504v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464349v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04461863v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desombre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachimi Abba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04456687v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Menassel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464322v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463069v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Hamus-Vall&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Namur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Fergomb&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463148v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Sanwar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kazcmarek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463189v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Louas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Malvache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denecker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469529v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455570v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mineur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04456924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460664v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Laudati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Khainnar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;tr&#233;mieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bogajewski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nathalie Jauffret-Cervetti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dina Dante" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Fontenier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Villoing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468058v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kaczmarek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Loukili" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delhommeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464505v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461972v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464349v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04461863v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>