--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -523,51 +523,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Devisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude “Bruno Latour et l’architecture”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Laboratoire GRIEF; UMR AAU-CRENAU; ACS UMR AUSser, Nov 2023, Rennes, Nantes, Paris, France</w:t>
+              <w:t xml:space="preserve">, Laboratoire GRIEF; CRENAU- UMR AAU; ACS - UMR AUSser, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>