--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -93,3772 +93,3772 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performance of radiocarbon and quartz OSL dating in macrotidal estuarine environments: Four case studies from Western France</w:t>
+                <w:t xml:space="preserve">Holocene History of the Lower Seine Estuary and the Commerce Valley Tributary (Normandy, France): A Palaeoenvironmental Framework for the Roman Landscape of Juliobona (Lillebonne) and Implication for Port Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Lortie</w:t>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Buylaert</w:t>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fruergaard</w:t>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mojtahid</w:t>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 92, pp.101723. </w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41 (2), pp.e70048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2025.101723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gea.70048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441199v1</w:t>
+                <w:t xml:space="preserve">hal-05591511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of oceanographic and climatic changes over the past ∼ 600 years over Coquimbo Bay, Chile (30°S)</w:t>
+                <w:t xml:space="preserve">On the performance of radiocarbon and quartz OSL dating in macrotidal estuarine environments: Four case studies from Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Araya</w:t>
+                <w:t xml:space="preserve">Thibaud Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Maldonado</w:t>
+                <w:t xml:space="preserve">J.-P. Buylaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+                <w:t xml:space="preserve">M. Fruergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Rebolledo</w:t>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Sanchez</w:t>
+                <w:t xml:space="preserve">M. Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 490 (12), pp.107642. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 92, pp.101723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2025.107642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2025.101723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316668v1</w:t>
+                <w:t xml:space="preserve">hal-05441199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Regulation Pattern of Modern Microtidal Barrier Experiencing the Rising Sea Level in Southern Mediterranean Coasts</w:t>
+                <w:t xml:space="preserve">Reconstruction of oceanographic and climatic changes over the past ∼ 600 years over Coquimbo Bay, Chile (30°S)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Gzam</w:t>
+                <w:t xml:space="preserve">Karen Araya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avouca Mahamoud</w:t>
+                <w:t xml:space="preserve">Antonio Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Hidouri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Rebolledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12601-025-00233-x⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 490 (12), pp.107642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2025.107642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267609v1</w:t>
+                <w:t xml:space="preserve">hal-05316668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution environnementale holocène dans l'estuaire de la Seine : Juliobona et la vallée du Bolbec/Commerce</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Regulation Pattern of Modern Microtidal Barrier Experiencing the Rising Sea Level in Southern Mediterranean Coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Todisco</w:t>
+                <w:t xml:space="preserve">Maher Gzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Finco</w:t>
+                <w:t xml:space="preserve">Avouca Mahamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Richard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mustapha Hidouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12601-025-00233-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006004v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hypertidal Santa Cruz – Chico River Estuary (South Patagonia, Argentina): A hybrid ria-type system under extreme tides, arid climate and active uplift</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution environnementale holocène dans l'estuaire de la Seine : Juliobona et la vallée du Bolbec/Commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Cuitiño</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+                <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Actes du troisième colloque de l'APVSM, Paléontologie et Archéologie en Normandie, 14-15 octobre 2023, pp.177-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777131v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the ecological effects of low-intensity marine aggregate extraction in a strong-hydrodynamic, coarse environment context: A case study of the GIE GMO site (English channel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 199, pp.106614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment grain size and benthic community structure in the eastern English Channel: species-dependent responses and environmental influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 200, pp.116042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-down control of climate on long-term interactions between fires, tree-cover and soil erosion in a Mediterranean mountain, Corsica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The hypertidal Santa Cruz – Chico River Estuary (South Patagonia, Argentina): A hybrid ria-type system under extreme tides, arid climate and active uplift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Cuitiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Scasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Leys</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108602⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.106728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525919v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term sediment records reveal over three thousand years of heavy metal inputs in the Mar Menor coastal lagoon (SE Spain)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Top-down control of climate on long-term interactions between fires, tree-cover and soil erosion in a Mediterranean mountain, Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ribas-Deulofeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Pérez-Ruzafa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166417⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 331, pp.108602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184941v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoenvironmental evolution and evidence of marine submersion events from mid-to late Holocene in northwestern Morocco: The case of the Tahaddart lower estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 256, pp.104958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csr.2023.104958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene paleoclimatic reconstruction inferred from El Bibane lagoon in southeast Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term sediment records reveal over three thousand years of heavy metal inputs in the Mar Menor coastal lagoon (SE Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pérez-Ruzafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Martínez-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Pérez-Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Affouri</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">María Pérez-Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2023.104961⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 902, pp.166417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419144v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm surge and tsunami deposits along the Moroccan coasts: state of the art and future perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Late Holocene paleoclimatic reconstruction inferred from El Bibane lagoon in southeast Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Affouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Mellas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nejib Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-023-05940-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 204, pp.104961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2023.104961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077804v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River flooding on the French Mediterranean coast and its relation to climate and land use change over the past two millennia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
+                <w:t xml:space="preserve">Storm surge and tsunami deposits along the Moroccan coasts: state of the art and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Mellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mhammdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanchemanche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bohbot</w:t>
+                <w:t xml:space="preserve">Fida Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106623⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-023-05940-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947235v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme sea surges, tsunamis and pluvial flooding events during the Last ~1000 Years in the semi-arid wetland, Coquimbo Chile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Araya</w:t>
+                <w:t xml:space="preserve">River flooding on the French Mediterranean coast and its relation to climate and land use change over the past two millennia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Tavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Práxedes Muñoz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Campos-Caba</w:t>
+                <w:t xml:space="preserve">Hervé Bohbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences12030135⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, pp.106623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947218v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial sediment transport degradation after dam construction in North Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme sea surges, tsunamis and pluvial flooding events during the Last ~1000 Years in the semi-arid wetland, Coquimbo Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Araya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Práxedes Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajae El Aoula</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rodrigo Campos-Caba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104255⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12030135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03665311v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review article: Extreme marine events revealed by lagoonal sedimentary records in Ghar El Melh during the last 2500 years in the northeast of Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluvial sediment transport degradation after dam construction in North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajae El Aoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mhammdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balkis Samah Kohila</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nejib Kallel</w:t>
+                <w:t xml:space="preserve">Alexander S. Kolker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-21-3645-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182, pp.104255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592161v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03665311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle and late Holocene vegetation history of the Murcia region from a new high-resolution pollen sequence from the Mar Menor Lagoon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review article: Extreme marine events revealed by lagoonal sedimentary records in Ghar El Melh during the last 2500 years in the northeast of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkis Samah Kohila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Azuara</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+                <w:t xml:space="preserve">Tarek Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Kallel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102353⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (12), pp.3645-3661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-3645-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569012v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A late Holocene record of marine high-energy events along the Atlantic coast of Morocco: new evidences from the Tahaddart estuary</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Middle and late Holocene vegetation history of the Murcia region from a new high-resolution pollen sequence from the Mar Menor Lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Snoussi</w:t>
+                <w:t xml:space="preserve">Angel Pérez-Ruzafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40677-020-00169-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.102353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959166v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing past variations in environmental conditions and paleoproductivity over the last ∼ 8000 years off north-central Chile (30° S)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A late Holocene record of marine high-energy events along the Atlantic coast of Morocco: new evidences from the Tahaddart estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (22), pp.5763-5785. </w:t>
+              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-17-5763-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40677-020-00169-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592152v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid- to Late-Holocene Mediterranean climate variability: Contribution of multi-proxy and multi-sequence comparison using wavelet analysis in the north western Mediterranean basin.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Azuara</w:t>
+                <w:t xml:space="preserve">Reconstructing past variations in environmental conditions and paleoproductivity over the last ∼ 8000 years off north-central Chile (30° S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Práxedes Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Rebolledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sabatier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+                <w:t xml:space="preserve">Christoph Mayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103232⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (22), pp.5763-5785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-5763-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569574v1</w:t>
+                <w:t xml:space="preserve">hal-03592152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progradation and retrogradation of the Medjerda delta during the 20th century (Tunisia, western Mediterranean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mid- to Late-Holocene Mediterranean climate variability: Contribution of multi-proxy and multi-sequence comparison using wavelet analysis in the north western Mediterranean basin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Jalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thouraya Ben Moussa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gil Mahe</w:t>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.10.004⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 208, pp.103232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194111v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent hydrological variability of the Moroccan Middle Atlas Mountains inferred from microscale sedimentological and geochemical analyses of lake sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progradation and retrogradation of the Medjerda delta during the 20th century (Tunisia, western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oula Amrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Jouve</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdelfattah Benkaddour</w:t>
+                <w:t xml:space="preserve">Abderraouf Hzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/qua.2018.94⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351 (4), pp.340-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115965v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a shelly beach ridge system over the last decades in a hypertidal open-coast embayment (western Mont-Saint-Michel Bay, NW France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+                <w:t xml:space="preserve">Recent hydrological variability of the Moroccan Middle Atlas Mountains inferred from microscale sedimentological and geochemical analyses of lake sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Adallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rhoujjati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Poirier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alissia Rieux</w:t>
+                <w:t xml:space="preserve">Abdelfattah Benkaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI88-007.1⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (1), pp.414-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qua.2018.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349337v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme ENSO-driven torrential rainfalls at the southern edge of the Atacama Desert during the Late Holocene and their projection into the 21th century</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of a shelly beach ridge system over the last decades in a hypertidal open-coast embayment (western Mont-Saint-Michel Bay, NW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Ortega</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Praxedes Munoz</w:t>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.02.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Coastal Evolution under Climate Change along the Tropical Overseas and Temperate Metropolitan France, 88(sp1), pp.77-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI88-007.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152345v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sedimentological changes caused by human impact at the artificial channel of Medjerda-River (Coastal zone of Medjerda, Tunisia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme ENSO-driven torrential rainfalls at the southern edge of the Atacama Desert during the Late Holocene and their projection into the 21th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maisa Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rutllant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thouraya Benmoussa</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Praxedes Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/piahs-377-77-2018⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175, pp.226-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409367v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'impact des barrages sur la réduction des transports sédimentaires jusqu'à la mer par approche paléohydrologique dans la basse vallée de la Medjerda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Kotti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gil Mahe</w:t>
+                <w:t xml:space="preserve">Hamadi Habaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Dieulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 377 (7), pp.67-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/piahs-377-67-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resurrection ecology in Artemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sedimentological changes caused by human impact at the artificial channel of Medjerda-River (Coastal zone of Medjerda, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oula Amrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lenormand</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saadi Abdeljaouad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12522⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 377, pp.77 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-377-77-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737958v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dams and climate on the evolution of the sediment loads to the sea by the Mejerda River (Golf of Tunis) using a paleo-hydrological approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Resurrection ecology in Artemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odrade Nougue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roula Jabbour-Zahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sihem Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 142, pp.226-233. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Resurrection Ecology, 11 (1), pp.76-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2017.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849373v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and tectonic-driven sedimentary infill of a lagoon as revealed by high resolution seismic and core data (the Nador lagoon, NE Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Raji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3928,6732 +3928,6866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial response to the last Holocene rapid climate change in the Northwestern Mediterranean coastlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
+                <w:t xml:space="preserve">Impact of dams and climate on the evolution of the sediment loads to the sea by the Mejerda River (Golf of Tunis) using a paleo-hydrological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadi Habaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Devillers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hamza Oueslati</w:t>
+                <w:t xml:space="preserve">Sihem Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2017.03.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.226-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571958v1</w:t>
+                <w:t xml:space="preserve">hal-01849373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme flood event reconstruction spanning the last century in the El Bibane Lagoon (southeastern Tunisia): a multi-proxy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Affouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Kallel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (6), pp.711-727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/cp-13-711-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm-induced marine flooding: Lessons from a multidisciplinary approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluvial response to the last Holocene rapid climate change in the Northwestern Mediterranean coastlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chaumillon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schneider</w:t>
+                <w:t xml:space="preserve">Hamza Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152, pp.176-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2017.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671832v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes in the moroccan western rif mountains over the last 9,000 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Storm-induced marine flooding: Lessons from a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André B. Fortunato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Cheddadi</w:t>
+                <w:t xml:space="preserve">Marco Bajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouafaa Bouaissa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (1), pp.15-25. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 165, pp.151 - 184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.7517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825165v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme storms during the last 6500 years from lagoonal sedimentary archives in the Mar Menor (SE Spain)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An attempt to reconstruct 2700 years of seismicity using deep-sea turbidites offshore eastern Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Perez-Ruzafa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
+                <w:t xml:space="preserve">Remi Lehu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otmane Raji</w:t>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-12-1389-2016⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 692, pp.309-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357199v2</w:t>
+                <w:t xml:space="preserve">hal-01467627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical Reconstruction of Submarine Earthquakes Using Pb-210, Cs-137, and Am-241 Turbidite Chronology and Radiocarbon Reservoir Age Estimation off East Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lehu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-K Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58 (1), pp.25-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/RDC.2015.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to reconstruct 2700 years of seismicity using deep-sea turbidites offshore eastern Taiwan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+                <w:t xml:space="preserve">Extreme storms during the last 6500 years from lagoonal sedimentary archives in the Mar Menor (SE Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Babonneau</w:t>
+                <w:t xml:space="preserve">Angel Perez-Ruzafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
+                <w:t xml:space="preserve">Otmane Raji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 692, pp.309-324. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (6), pp.1389-1400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.04.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-12-1389-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467627v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes, climate and anthropogenic impact in southern-eastern Tunisia during the last 8 kyr</w:t>
+                <w:t xml:space="preserve">Environmental changes in the moroccan western rif mountains over the last 9,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jaouadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lebreton</w:t>
+                <w:t xml:space="preserve">Rachid Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ouafaa Bouaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rhoujjati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-12-1339-2016⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (1), pp.15-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.7517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319967v1</w:t>
+                <w:t xml:space="preserve">hal-01825165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical characterization of two distinctive systems with evidence of chemosynthetic activity, explored at the SE Pacific margin off Chile (46 degrees S and 33 degrees S)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Praxedes Munoz</w:t>
+                <w:t xml:space="preserve">Environmental changes, climate and anthropogenic impact in southern-eastern Tunisia during the last 8 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lissette J. Cardenas</w:t>
+                <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter Garbe-Schoenberg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+                <w:t xml:space="preserve">R. Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.09.002⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (6), pp.1339-1359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-12-1339-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412700v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A similar to 3000 years-old sequence of extreme events revealed by marine and shore deposits east of Taiwan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remi Lehu</w:t>
+                <w:t xml:space="preserve">Geochemical characterization of two distinctive systems with evidence of chemosynthetic activity, explored at the SE Pacific margin off Chile (46 degrees S and 33 degrees S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praxedes Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lissette J. Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Retif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Babonneau</w:t>
+                <w:t xml:space="preserve">Dieter Garbe-Schoenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Sellanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.11.001⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 148, pp.26-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01467640v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes over the past 25 000 years in the southern Middle Atlas, Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A similar to 3000 years-old sequence of extreme events revealed by marine and shore deposits east of Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Lehu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Tabel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ilham Bouimetarhan</w:t>
+                <w:t xml:space="preserve">Fabien Retif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.2841⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 692, pp.325-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758966v1</w:t>
+                <w:t xml:space="preserve">hal-01467640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-sea sedimentation offshore eastern Taiwan: Facies and processes characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+                <w:t xml:space="preserve">Environmental changes over the past 25 000 years in the southern Middle Atlas, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Tabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Khater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rhoujjati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Bouimetarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.05.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.93-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277768v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme sea events during the last millennium in the northeast of Morocco</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Snoussi</w:t>
+                <w:t xml:space="preserve">A History of Human Impact on Moroccan Mountain Landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majda Nourelbait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouafaa Bouaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Tabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rhoujjati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-15-203-2015⟩</w:t>
+              <w:t xml:space="preserve">African Archaeological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (2), pp.233-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10437-015-9186-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146451v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene precipitation variability recorded in the sediments of Reloncavi Fjord (41 degrees S, 72 degrees W), Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Rebolledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina B. Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praxedes Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salamanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84 (1), pp.21-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yqres.2015.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major storm periods and climate forcing in the Western Mediterranean during the Late Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenaelle Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 129, pp.37-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A History of Human Impact on Moroccan Mountain Landscapes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Rhoujjati</w:t>
+                <w:t xml:space="preserve">Deep-sea sedimentation offshore eastern Taiwan: Facies and processes characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Lehu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Archaeological Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (2), pp.233-248. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 369, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10437-015-9186-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217206v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene vegetation changes in relation with climate fluctuations and human activity in Languedoc (southern France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Azuara</w:t>
+                <w:t xml:space="preserve">Extreme sea events during the last millennium in the northeast of Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Raji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Combourieu-Nebout</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S D Müller</w:t>
+                <w:t xml:space="preserve">U. von Grafenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-11-1769-2015⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2), pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-15-203-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447627v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary record of V, U, Mo and Mn in the Pierre-Blanche lagoon (Southern France). Evidence for a major anoxia event during the Roman period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Holocene vegetation changes in relation with climate fluctuations and human activity in Languedoc (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S D Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683614540957⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (5), pp.1769 - 1784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-11-1769-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062151v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats du projet ExtraFlo (ANR 2009-2013) sur l'estimation des pluies et crues extrêmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sedimentary record of V, U, Mo and Mn in the Pierre-Blanche lagoon (Southern France). Evidence for a major anoxia event during the Roman period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lang</w:t>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Arnaud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2014010⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683614540957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128341v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An 18 000-year pollen and sedimentary record from the cedar forests of the Middle Atlas, Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résultats du projet ExtraFlo (ANR 2009-2013) sur l'estimation des pluies et crues extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nour El Baït</w:t>
+                <w:t xml:space="preserve">N. Deaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rhoujjati</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.2708⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01122848v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidating approach applied to historical slackwater flood deposits of the Gardon River, SE France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Dezileau</w:t>
+                <w:t xml:space="preserve">An 18 000-year pollen and sedimentary record from the cedar forests of the Middle Atlas, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nour El Baït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rhoujjati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Terrier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Latapie</w:t>
+                <w:t xml:space="preserve">A. Benkaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.03.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (5), pp.423-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059669v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des crues extrêmes du Gardon à partir d'une analyse paléohydrologique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Latapie</w:t>
+                <w:t xml:space="preserve">Persisting impact of historical mining activity to metal (Pb, Zn, Cd, Tl, Hg) and metalloid (As, Sb) enrichment in sediments of the Gardon River, Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2014037⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 481, pp.509-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108400v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persisting impact of historical mining activity to metal (Pb, Zn, Cd, Tl, Hg) and metalloid (As, Sb) enrichment in sediments of the Gardon River, Southern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+                <w:t xml:space="preserve">Reconstitution des crues extrêmes du Gardon à partir d'une analyse paléohydrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+                <w:t xml:space="preserve">B. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Viers</w:t>
+                <w:t xml:space="preserve">J.F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.078⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.44-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054163v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of charcoal measurements for reconstruction of Mediterranean paleo-fire frequency in the mountains of Corsica</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A multidating approach applied to historical slackwater flood deposits of the Gardon River, SE France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2013.01.003⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 214, p. 56 - p. 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903607v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability assessment of a lagoon to sea level rise and storm events: Nador lagoon (NE Morocco).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Otmane Raji</w:t>
+                <w:t xml:space="preserve">A comparison of charcoal measurements for reconstruction of Mediterranean paleo-fire frequency in the mountains of Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangere Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saida Niazi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+                <w:t xml:space="preserve">Adam A. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Khouakhi</w:t>
+                <w:t xml:space="preserve">Richard H. W. Bradshaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.802-807. </w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (3), pp.337-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI65-136.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825190v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Onshore-Offshore Investigation of a Mediterranean Layered Coastal Aquifer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnerability assessment of a lagoon to sea level rise and storm events: Nador lagoon (NE Morocco).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Raji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Lofi</w:t>
+                <w:t xml:space="preserve">Saida Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pezard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdou Khouakhi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1745-6584.2012.01011.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.802-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI65-136.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00866825v1</w:t>
+                <w:t xml:space="preserve">hal-01825190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of charcoal measurements for reconstruction of Mediterranean paleo-fire frequency in the mountains of Corsica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+                <w:t xml:space="preserve">Integrated Onshore-Offshore Investigation of a Mediterranean Layered Coastal Aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Ali</w:t>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard H.W. Bradshaw</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2013.01.003⟩</w:t>
+              <w:t xml:space="preserve">Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (4), p. 550-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-6584.2012.01011.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987586v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00866825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of trace metals in shelf sediments affected by seasonal and permanent low oxygen conditions off central Chile, SE Pacific (similar to 36 degrees S)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A comparison of charcoal measurements for reconstruction of Mediterranean paleo-fire frequency in the mountains of Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard H.W. Bradshaw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2011.11.006⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (3), pp.337-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745672v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of sediment trace metal records as paleoproductivity and paleoxygenation proxies in the upwelling center off Concepcion, Chile (36 degrees S)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">7000 years of paleostorm activity in the NW Mediterranean Sea in response to Holocene climate events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Javier Sellanes</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Briqueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.07.010⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682159v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7000 years of paleostorm activity in the NW Mediterranean Sea in response to Holocene climate events</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluation of sediment trace metal records as paleoproductivity and paleoxygenation proxies in the upwelling center off Concepcion, Chile (36 degrees S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praxedes Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lissette Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Sellanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92-95, pp.66-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2011.09.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00760909v1</w:t>
+                <w:t xml:space="preserve">hal-00682159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evidence for recent land use change from a swampy environment to a pond (Lorraine, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Argant</w:t>
+                <w:t xml:space="preserve">Geochemistry of trace metals in shelf sediments affected by seasonal and permanent low oxygen conditions off central Chile, SE Pacific (similar to 36 degrees S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praxedes Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lissette Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Sellanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina B. Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.06.004⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.51-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2011.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00758066v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense storm activity during the Little Ice Age on the French Mediterranean coast</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Blanchemanche</w:t>
+                <w:t xml:space="preserve">Molecular evidence for recent land use change from a swampy environment to a pond (Lorraine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mansuy-Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Montarges‐pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Losson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Joly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Swingedouw</w:t>
+                <w:t xml:space="preserve">J. Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.11.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617525v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution morphologique récente d'un complexe lagunaire méditerranéen : le système des étangs Palavasiens (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Castaings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Castaings</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+                <w:t xml:space="preserve">A. Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Verney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, pp.7.1-7.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/revue-paralia.2011.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3500-Year Record of Hg and Pb Contamination in a mediterranean Sedimentary Archive (The Pierre Blanche Lagoon, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Intense storm activity during the Little Ice Age on the French Mediterranean coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Freydier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 299 (1-2), pp.289-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es2004599⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00639280v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives sédimentaires dans les lagunes du Golfe d’Aigues‑Mortes. Estimation de l’aléa de tempête depuis 2000 ans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">A 3500-Year Record of Hg and Pb Contamination in a mediterranean Sedimentary Archive (The Pierre Blanche Lagoon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.5400⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es2004599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476106v1</w:t>
+                <w:t xml:space="preserve">halsde-00639280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene variations of radiocarbon reservoir ages in a Mediterranean lagoonal system.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Late-Holocene evolution of a coastal lagoon in the Gulf of Lions(South of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Condomines</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033822200045057⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181 (1), p. 27-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.1.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481872v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00740923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late-Holocene evolution of a coastal lagoon in the Gulf of Lions(South of France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Holocene variations of radiocarbon reservoir ages in a Mediterranean lagoonal system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Barbier</w:t>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.1.27⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (1), pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033822200045057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00740923v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene evolution of a Languedocian lagoonal environment controlled by inherited coastal morphology (northern Gulf of Lions, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Archives sédimentaires dans les lagunes du Golfe d’Aigues‑Mortes. Estimation de l’aléa de tempête depuis 2000 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 181 (2), pp.211-224. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21(1): (1), pp.5-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.2.211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.5400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486370v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals and geochemistry record from northwest Mediterranean coastal lagoon sequence: Implications for paleostorm reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Holocene evolution of a Languedocian lagoonal environment controlled by inherited coastal morphology (northern Gulf of Lions, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.04.012⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181 (2), pp.211-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.2.211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512614v1</w:t>
+                <w:t xml:space="preserve">hal-00486370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of alongshore-oriented sand spits on the dynamics of a wave-dominated coastal system (Holocene deposits, northern Gulf of Lions, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clay minerals and geochemistry record from northwest Mediterranean coastal lagoon sequence: Implications for paleostorm reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Briqueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2009.06.008⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 228 (3-4), pp.205-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421060v1</w:t>
+                <w:t xml:space="preserve">hal-00512614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of paleostorm events in a coastal lagoon (Herault, South of France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colin</w:t>
+                <w:t xml:space="preserve">Control of alongshore-oriented sand spits on the dynamics of a wave-dominated coastal system (Holocene deposits, northern Gulf of Lions, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 251 (3-4), pp.224-232, doi:. </w:t>
+              <w:t xml:space="preserve">, 2009, 264, pp.242-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2008.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2009.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411189v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential extraction of iron in marine sediments from the Chilean continental margin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of paleostorm events in a coastal lagoon (Herault, South of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Briqueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 241 (1-4), pp.111-116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2007.03.006⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 251 (3-4), pp.224-232, doi:. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2008.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407253v1</w:t>
+                <w:t xml:space="preserve">hal-00411189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary variability of sedimentary nitrogen isotopes in the eastern South Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Pol-Holz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. de Pol-Holz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22 (2), pp.PA2207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006PA001308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent sedimentation and mass accumulation rates based on 210Pb along the Peru–Chile continental margin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential extraction of iron in marine sediments from the Chilean continental margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pizarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2004.08.015⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 241 (1-4), pp.111-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2007.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129903v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron control of past productivity in the coastal upwelling system off the Atacama Desert, Chile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
+                <w:t xml:space="preserve">Recent sedimentation and mass accumulation rates based on 210Pb along the Peru–Chile continental margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hebbeln</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Salamanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004PA001006⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51 (20-21), pp.2523-2541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2004.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470593v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary changes in biogenic opal fluxes in the Southern Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Dezileau</w:t>
+                <w:t xml:space="preserve">Iron control of past productivity in the coastal upwelling system off the Atacama Desert, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osvaldo Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dierk Hebbeln</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Reyss</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0025-3227(03)00283-4⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (3), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004PA001006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03131582v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 231Pa/230Th ratio as a proxy for past changes in opal fluxes in the Indian sector of the Southern Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Late Quaternary changes in biogenic opal fluxes in the Southern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 202 (3-4), pp.143-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0025-3227(03)00283-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-4203(02)00070-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00291368v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichments in authigenic uranium in glacial sedimens of the Southern Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">The 231Pa/230Th ratio as a proxy for past changes in opal fluxes in the Indian sector of the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Reyss</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Reyss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81 (03/04/08), pp.105-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-4203(02)00070-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-0713(02)01826-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00291381v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbalance in the carbonate budget of surficial sediments in the North Atlantic Ocean : millenium time scale variation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enrichments in authigenic uranium in glacial sedimens of the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rabouille</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-L. Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 334 (14), pp.1039-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0713(02)01826-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869845v1</w:t>
+                <w:t xml:space="preserve">hal-00291381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the opal paradox in the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imbalance in the carbonate budget of surficial sediments in the North Atlantic Ocean : millenium time scale variation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck L Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pondaven</w:t>
+                <w:t xml:space="preserve">A Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+                <w:t xml:space="preserve">J. Brunnegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872082v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Resolving the opal paradox in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pondaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tréguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauvespre A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 405, pp.168-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/35012046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evidence for strong sediment redistribution by bottom currents along the Southeast Indian Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 47, pp.1899-1936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10663,1211 +10797,1211 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of sedimentary depositional environments from the iron age to the present day in Cul-de-Loup Bay (Normandy, France): an illustration of intertidal environment vulnerability under significant human impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Lorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.59-65, 2025, 2-907205-83-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70665/ZJUI3038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005423v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmites preserved in intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (southern Patagonia, Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José I Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto A Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.97-102, 2025, 2-907205-83-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70665/JFEB5133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Geochemical and Grain Size Distribution of Terrestrial Sediment in Coastal Area from the Watershed of Medjerda River, Gulf of Tunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oula Amrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Chiarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mabrouk Boughdiri; Beatriz Bádenas; Paul Selden; Etienne Jaillard; Peter Bengtson; Bruno R.C. Granier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleobiodiversity and Tectono-Sedimentary Records in the Mediterranean Tethys and Related Eastern Areas - Proceedings of the 1st Springer Conference of the Arabian Journal of Geosciences (CAJG-1), Tunisia 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.347-351, 2019, Advances in Science, Technology &amp; Innovation, 978-3-030-01451-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01452-0_83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary Approaches for the Study of Sediment Discharges to the Mediterranean Sea to Mitigate the Impact of Climate and Anthropogenic Activities on Coastal Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oula Amrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saâdi Abdeljaouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Hattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boughdiri, M.; Bádenas, B.; Selden, P.; Jaillard, E.; Bengtson, P.; Granier, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleobiodiversity and Tectono-Sedimentary Records in the Mediterranean Tethys and Related Eastern Areas. CAJG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Cham, pp.353-358, 2019, Advances in Science, Technology &amp; Innovation, 978-3-030-01452-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01452-0_84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2350-Year Sequence of Extreme Events Revealed by Lagoonal Deposits in Northeastern Tunisia (Ghar el Melh Lagoon)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Assessment of the Impact of Dams on River Regimes, Sediment Transports to the Sea, and Coastal Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oula Amrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajae El Aoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kallel A.; Ksibi M.; Ben Dhia H.; Khélifi N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions. EMCEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.1599-1601, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-70548-4_464⟩</w:t>
+              <w:t xml:space="preserve">, Springer, pp.31-32, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70548-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861430v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Flood Events Reconstruction Spanning the Last Century in the El Bibane Lagoon (Southeast of Tunisia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Human Impact on the Morpho-Sedimentary Evolution on the Coastal Deltaic Zones (Case of Application: Artificial Canal of Medjerda River, Tunisa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oula Amrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Hzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kallel A.; Ksibi M.; Ben Dhia H.; Khélifi N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions. EMCEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.1907-1910, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-70548-4_550⟩</w:t>
+              <w:t xml:space="preserve">, Springer, pp.1701-1703, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70548-4_495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861408v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Impact on the Morpho-Sedimentary Evolution on the Coastal Deltaic Zones (Case of Application: Artificial Canal of Medjerda River, Tunisa)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Extreme Flood Events Reconstruction Spanning the Last Century in the El Bibane Lagoon (Southeast of Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Affouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kallel A.; Ksibi M.; Ben Dhia H.; Khélifi N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions. EMCEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.1701-1703, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-70548-4_495⟩</w:t>
+              <w:t xml:space="preserve">, Springer, pp.1907-1910, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70548-4_550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861460v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Impact of Dams on River Regimes, Sediment Transports to the Sea, and Coastal Changes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A 2350-Year Sequence of Extreme Events Revealed by Lagoonal Deposits in Northeastern Tunisia (Ghar el Melh Lagoon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkis Samah Kohila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kallel A.; Ksibi M.; Ben Dhia H.; Khélifi N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions. EMCEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.31-32, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-70548-4_12⟩</w:t>
+              <w:t xml:space="preserve">, Springer, pp.1599-1601, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70548-4_464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861450v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past hydrological variability in the Moroccan Middle Atlas inferred from lakes and lacustrine sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rhoujjati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Adallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Rhoujjati</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Region under Climate Change La méditerranée face au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.57-69, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01394690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11877,2829 +12011,2829 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMELI Observatory, The Ecosystem Based-Approach For Coastal Restoration, Tunisia, Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oula Amrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essam Heggy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Conférence des Nations unies sur l’Océan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nations unies, Jun 2025, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/oos2025-540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmites preserved into intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (Southern Patagonia, Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Adrián Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal inundation deposit in the fluvial plain of Oued Mlaleh (Tangier Bay, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Tichli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Janati Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Aboumaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Congress on Coastal Research (ICCR 2023), Tangier, Morocco, Edited by El Moussaoui, S.; El Talibi, H.; Aboumaria, K.; E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202450203012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04725530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre les facteurs granulométriques et la structure des communautés benthiques en Manche est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eghymanche 2023 - Ecologie marine, géosciences et hydrodynamique sur la façade Manche - Mer du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granulate extraction effects on the benthic coarse sand community: The GIE-GMO site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie (COAST CAEN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Caen, France. pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hypertidal estuary of the Santz Cruz estuary (SOUTH PATAGONIA, ARGENTINA): A composite RIA-TYPE SYSTEM subject to exceptional hydronamic and sedimentary forcings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Cuitino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of extreme events (storms, floods and tsunamis) from the coastal sedimentary files in the Coquimbo region, 30 ° S, Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Araya Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praxedes Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous apprennent les archives marines sur le réchauffement actuel en Méditerranée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MISTRALS MED2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives sédimentaires : mémoire des événements extrêmes en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MISTRALS MED2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary approaches for the study of sediment discharges to the Mediterranean Sea to mitigate the impact of climate and anthropogenic activities on coastal environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oula Amrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadi Abdeljaouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Hattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Springer Conference of the Arabian Journal of Geosciences (CAJG-1), Tunisia 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Hammamet, Tunisia. pp.353-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'estuaire hypertidal de Santa Cruz - Chico River (Sud Patagonie, Argentine) : un environnement soumis à des forçages hydrodynamiques et sédimentaires exceptionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Cuitino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change and river managements on the reduction of sediment transport to the sea in Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Amrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ben Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassad Chouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on the Hydrology of African large river basins. FRIEND/UNESCO/IHP-IAHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement des forçages climatiques et sociétaux sur le fonctionnement et l’évolution de bras-morts, recherche d’un analogue au réchauffement actuel (Basses Terres : paléoméandresd’Eau Morte et du Saugey)(suite OHM 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding north-western Mediterranean climate variability : a multi-proxy and multi-sequence approach based on wavelet analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the Medjerda sedimentary fluxes on the morphodynamicequilibrium of the northern coast of the Gulf of Tunis (Medjerda-Raouedcoast).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oula Amrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadi Abdeljaouad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">IAHS 2017 Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Port Elizabeth, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898767v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Medjerda sedimentary fluxes on the morphodynamicequilibrium of the northern coast of the Gulf of Tunis (Medjerda-Raouedcoast).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding north-western Mediterranean climate variability : a multi-proxy and multi-sequence approach based on wavelet analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Jalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thouraya Ben Moussa</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS 2017 Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Port Elizabeth, South Africa</w:t>
+              <w:t xml:space="preserve">EGU 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104170v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of dams on the reduction of the sediment transports to the sea from core sample study in the Wadi Medjerda low valley.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Kotti</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hamadi Habaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Bentkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS 2017 Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Port Elizabeth, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la sédimentation en Baie du Mont Saint Michel au cours des derniers siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tranquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fresh water and sediment discharges variability to the coasts of Maghreb: the impact of climate change and anthropogenic activities on coastal environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Amrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Conférence Internationale sur l’hydrologie des grands bassins Fluviaux d’Afrique- FRIEND/ISI/IAHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des potentialités des isotopes du Zn et du Sb comme traceurs de sources de contaminations actuelles et passées sur un bassin hydrographique minier industrialisé, le bassin des Gardons (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Viers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EC2CO de restitution et de prospective de l'AT Ecodyn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, ?, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des crues extrêmes du Gardon à partir d'une analyse paléo-hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">207e session du Comité scientifique et technique - SHF, Session 1 : Estimation de valeurs extrêmes, INSA LYON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01282225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene variations of radiocarbon reservoir ages in a Mediterranean lagoonal system in relation to environmental changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enregistrement sédimentaire d'événements climatiques extrêmes : Identification et reconstitution des paléotempêtes depuis l'an 1000 dans le Golfe d'Aigues-Mortes :Influence du Petit Age Glaciaire, implication sur le climat récent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Briqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des événements climatiques extrêmes (crues et tempêtes) dans le Golfe d'Aigues-Mortes à partir de l'étude des archives sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Briqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14709,1024 +14843,1024 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des apports fluviaux de la Seine sur la dynamique hydrobiosédimentaire et trophique en baie de Seine orientale : structuration des communautés benthiques et implications écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLECO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Plouzané, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmites preserved into intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (Southern Patagonia, Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Adrián Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aberdeen (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid- to Late-Holocene Mediterranean climate variability: Contribution of multi-proxy and multi-sequence comparison using wavelet analysis in the north-western Mediterranean basin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd MedPalyno Congress/XXVIth APLF Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Change and social transformations in the past (12ka BP): from field data acquisition towards socio-ecological modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence MISTRALS PALEOMEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land, rain and sweat: Building a database of what we need for building a temporally dynamic and a spatially-explicit agent-based model of Neolithic occupation in Languedoc-Roussillon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier MISTRALS "Impacts des changements climatiques en Méditerranée"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent hydrological variability and flood events in Moroccan Middle-Atlas mountains : micro-scale investigation of lacustrine sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Benkaddour</w:t>
+                <w:t xml:space="preserve">Reconstitution historique des apports sédimentaires par l'oued Medjerda, Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadi Habaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Bentkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: European Geosciences Union - General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 2016</w:t>
+              <w:t xml:space="preserve">Deuxième journée des doctorants de l’IM2E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161010v2</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution historique des apports sédimentaires par l'oued Medjerda, Tunisie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Malik Bentkaya</w:t>
+                <w:t xml:space="preserve">Recent hydrological variability and flood events in Moroccan Middle-Atlas mountains : micro-scale investigation of lacustrine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouve Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Adallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benkaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième journée des doctorants de l’IM2E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conference: European Geosciences Union - General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127688v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161010v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrages et retrait du littoral au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oula Amrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15736,130 +15870,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of past marine submersion events (storms and tsunamis) on the North Atlantic coast of Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otmane Khalfaoui</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15869,523 +16003,523 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Rapport d'opération 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Azzaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude morphosédimentaire des marges anciennes des secteurs de Péage-de-Roussillon et de Donzère. OSR4 | Action II.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS; ENTPE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId515"/>
+      <w:footerReference w:type="default" r:id="rId518"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16532,51 +16666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441199v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lortie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Buylaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fruergaard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojtahid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2025.101723" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Araya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maldonado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Rebolledo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107642" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Gzam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avouca Mahamoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hidouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12601-025-00233-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106614" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04525919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ribas-Deulofeu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108602" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel P&#233;rez-Ruzafa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Mart&#237;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen P&#233;rez-Sirvent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a P&#233;rez-Marcos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166417" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016212v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Khalfaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Snoussi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.104958" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04419144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Affouri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Boussetta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kallel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104961" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077804v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mellas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhammdi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Medina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-05940-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tavenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106623" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947218v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#225;xedes Mu&#241;oz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Campos-Caba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12030135" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae El Aoula" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Kolker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104255" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Samah Kohila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Melki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3645-2021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569012v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102353" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959166v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-020-00169-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592152v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mayr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5763-2020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jalali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103232" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Ben Moussa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hzami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.10.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115965v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Adallal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.94" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349337v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-007.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152345v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ortega" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vargas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Rojas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rutllant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praxedes Munoz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.02.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02409367v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Benmoussa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Abdeljaouad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-377-77-2018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101517v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kotti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Habaieb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-377-67-2018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737958v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenormand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrade Nougue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Jabbour-Zahab" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12522" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849373v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benabdallah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.10.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701016v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raji" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niazi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Snoussi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.01.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFLVWHC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devillers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Oueslati" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.03.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571962v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-711-2017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671832v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B. Fortunato" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bajo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.12.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825165v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafaa Bouaissa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7517" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357199v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Perez-Ruzafa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Raji" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1389-2016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306986v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lehu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-K Hsu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2015.3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467627v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lehu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Kun Hsu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.04.030" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319967v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaouadi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lakhdar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1339-2016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412700v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette J. Cardenas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Garbe-Schoenberg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sellanes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.09.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467640v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Retif" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.11.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRCVHVKH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758966v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Tabel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bouimetarhan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2841" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WZVM7JG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277768v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.05.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18MGW64R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146451v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. von Grafenstein" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-203-2015" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217176v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina B. Lange" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bertrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salamanca" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.05.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277796v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bony" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217206v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Nourelbait" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-015-9186-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Azuara" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lebreton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D M&#252;ller" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-1769-2015" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062151v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614540957" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128341v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122848v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour El Ba&#239;t" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhoujjati" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eynaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkaddour" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2708" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3RF3M8J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059669v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchemanche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latapie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.017" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108400v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014037" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054163v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.078" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903607v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Leys" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Ali" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. W. Bradshaw" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.01.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825190v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Niazi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khouakhi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-136.1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866825v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raynal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2012.01011.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03987586v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H.W. Bradshaw" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745672v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Cardenas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.11.006" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682159v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Lange" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.07.010" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760909v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Briqueu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN8HC96Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758066v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bertrand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Losson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.06.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7BDT8D9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617525v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joly" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Swingedouw" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.11.009" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8VCS5Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854075v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castaings" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiandrino" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2011.007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639280v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Freydier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2004599" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476106v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5400" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1KN2M7W5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481872v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200045057" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740923v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Barbier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.1.27" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486370v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.211" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512614v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.04.012" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PDPB2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421060v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raynal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seranne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.06.008" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR8218G9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411189v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.03.001" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XH6QVJQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407253v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pizarro" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Rubio" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.03.006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB75GFQ8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407260v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Pol-Holz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulloa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006PA001308" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129903v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Lange" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebbeln" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Salamanca" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2004.08.015" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8CTP86B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470593v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Ulloa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dierk Hebbeln" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lamy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004PA001006" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131582v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reyss" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(03)00283-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6ND4735-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291368v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00070-1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TKBG4BT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291381v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01826-6" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869845v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stahl" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L Bassinot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tengberg" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunnegard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872082v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauvespre A" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35012046" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872085v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lemoine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005453v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Scasso" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JFEB5133" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404904v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Chiarella" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01452-0_83" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924482v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;di Abdeljaouad" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abichou" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hattour" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01452-0_84" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861430v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_464" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861408v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_550" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861460v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_495" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861450v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_12" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394690v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488877v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Mustapha" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-540" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027014v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725530v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Tichli" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Janati Idrissi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Aboumaria" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450203012" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04155193v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04274740v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588167v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Araya Flores" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praxedes Mu&#241;oz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524071v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524081v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404493v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02415578v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duperron" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02441140v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Amrouni" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Moussa" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Chouba" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338729v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonnier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01898767v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104170v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104180v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bentkaya" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413154v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tranquart" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121697v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saadi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benmoussa" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143196v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282225v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Terrier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618137v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Condomines" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409957v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briqueu" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409206v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835838v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654564v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551359v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683548v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01688180v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161010v2" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouve Guillaume" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127688v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909450v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592159v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749274v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591511v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70048" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441199v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lortie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Buylaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fruergaard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojtahid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2025.101723" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316668v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Araya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maldonado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Rebolledo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107642" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Gzam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avouca Mahamoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hidouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12601-025-00233-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106614" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04525919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ribas-Deulofeu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108602" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Khalfaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Snoussi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.104958" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel P&#233;rez-Ruzafa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Mart&#237;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen P&#233;rez-Sirvent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a P&#233;rez-Marcos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166417" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04419144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Affouri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Boussetta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kallel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104961" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mellas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhammdi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Medina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-05940-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tavenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106623" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#225;xedes Mu&#241;oz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Campos-Caba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12030135" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae El Aoula" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Kolker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104255" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Samah Kohila" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Melki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3645-2021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102353" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959166v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-020-00169-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mayr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5763-2020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569574v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jalali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103232" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Ben Moussa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hzami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.10.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Adallal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.94" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-007.1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ortega" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vargas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Rojas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rutllant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praxedes Munoz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.02.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kotti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Habaieb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-377-67-2018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02409367v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Benmoussa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Abdeljaouad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-377-77-2018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenormand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrade Nougue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Jabbour-Zahab" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12522" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701016v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raji" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niazi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Snoussi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.01.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFLVWHC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849373v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benabdallah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.10.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-711-2017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devillers" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Oueslati" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.03.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBHDKXRB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B. Fortunato" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bajo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.12.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467627v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lehu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Kun Hsu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.04.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lehu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-K Hsu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2015.3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357199v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Perez-Ruzafa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Raji" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1389-2016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825165v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafaa Bouaissa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7517" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319967v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaouadi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lakhdar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1339-2016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412700v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette J. Cardenas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Garbe-Schoenberg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sellanes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.09.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467640v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Retif" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.11.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRCVHVKH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758966v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Tabel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bouimetarhan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2841" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WZVM7JG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217206v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Nourelbait" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-015-9186-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina B. Lange" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bertrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salamanca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.05.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277796v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bony" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277768v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.05.013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18MGW64R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146451v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. von Grafenstein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-203-2015" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447627v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Azuara" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lebreton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D M&#252;ller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-1769-2015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062151v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614540957" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128341v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122848v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour El Ba&#239;t" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhoujjati" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eynaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkaddour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2708" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3RF3M8J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054163v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.078" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108400v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchemanche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latapie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014037" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059669v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.017" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903607v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Leys" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Ali" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. W. Bradshaw" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.01.003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825190v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Niazi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khouakhi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-136.1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866825v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raynal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2012.01011.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03987586v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H.W. Bradshaw" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760909v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Briqueu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN8HC96Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682159v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Lange" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Cardenas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.07.010" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745672v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.11.006" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758066v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bertrand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Losson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.06.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7BDT8D9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854075v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castaings" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiandrino" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2011.007" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617525v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Swingedouw" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.11.009" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8VCS5Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639280v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Freydier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2004599" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740923v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Barbier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.1.27" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481872v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200045057" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476106v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5400" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486370v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.211" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512614v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.04.012" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PDPB2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421060v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raynal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seranne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.06.008" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR8218G9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411189v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.03.001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XH6QVJQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407260v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Pol-Holz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulloa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006PA001308" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407253v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pizarro" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Rubio" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.03.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB75GFQ8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129903v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Lange" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebbeln" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Salamanca" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2004.08.015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8CTP86B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470593v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Ulloa" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dierk Hebbeln" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lamy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004PA001006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131582v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reyss" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(03)00283-4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6ND4735-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291368v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00070-1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TKBG4BT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291381v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01826-6" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869845v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stahl" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L Bassinot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tengberg" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunnegard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872082v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauvespre A" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35012046" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872085v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lemoine" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005453v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Scasso" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JFEB5133" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404904v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Chiarella" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01452-0_83" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924482v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;di Abdeljaouad" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abichou" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hattour" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01452-0_84" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861450v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_12" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861460v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_495" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861408v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_550" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861430v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_464" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394690v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488877v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Mustapha" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-540" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027014v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725530v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Tichli" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Janati Idrissi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Aboumaria" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450203012" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04155193v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04274740v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588167v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Araya Flores" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praxedes Mu&#241;oz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524071v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524081v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404493v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02415578v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duperron" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02441140v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Amrouni" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Moussa" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Chouba" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338729v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonnier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104170v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01898767v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104180v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bentkaya" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413154v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tranquart" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121697v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saadi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benmoussa" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143196v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282225v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Terrier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618137v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Condomines" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409957v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briqueu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409206v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835838v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654564v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551359v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683548v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01688180v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127688v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161010v2" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouve Guillaume" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909450v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592159v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749274v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>