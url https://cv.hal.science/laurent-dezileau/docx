--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2463,278 +2463,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A late Holocene record of marine high-energy events along the Atlantic coast of Morocco: new evidences from the Tahaddart estuary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Otmane Khalfaoui</w:t>
+                <w:t xml:space="preserve">Reconstructing past variations in environmental conditions and paleoproductivity over the last ∼ 8000 years off north-central Chile (30° S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Práxedes Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Rebolledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Mayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40677-020-00169-5⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (22), pp.5763-5785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-5763-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959166v1</w:t>
+                <w:t xml:space="preserve">hal-03592152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing past variations in environmental conditions and paleoproductivity over the last ∼ 8000 years off north-central Chile (30° S)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorena Rebolledo</w:t>
+                <w:t xml:space="preserve">A late Holocene record of marine high-energy events along the Atlantic coast of Morocco: new evidences from the Tahaddart estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (22), pp.5763-5785. </w:t>
+              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-17-5763-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40677-020-00169-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592152v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid- to Late-Holocene Mediterranean climate variability: Contribution of multi-proxy and multi-sequence comparison using wavelet analysis in the north western Mediterranean basin.</w:t>
               </w:r>
@@ -5923,307 +5923,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-sea sedimentation offshore eastern Taiwan: Facies and processes characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+                <w:t xml:space="preserve">Extreme sea events during the last millennium in the northeast of Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Raji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. von Grafenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.05.013⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2), pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-15-203-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277768v1</w:t>
+                <w:t xml:space="preserve">hal-01146451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme sea events during the last millennium in the northeast of Morocco</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Snoussi</w:t>
+                <w:t xml:space="preserve">Deep-sea sedimentation offshore eastern Taiwan: Facies and processes characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Lehu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 369, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-15-203-2015⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146451v1</w:t>
+                <w:t xml:space="preserve">hal-01277768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene vegetation changes in relation with climate fluctuations and human activity in Languedoc (southern France)</w:t>
               </w:r>
@@ -9790,1004 +9790,1138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent sedimentation and mass accumulation rates based on 210Pb along the Peru–Chile continental margin</w:t>
+                <w:t xml:space="preserve">Melting of the Patagonian Ice Sheet and deglacial perturbations of the nitrogen cycle in the eastern South Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Muñoz</w:t>
+                <w:t xml:space="preserve">Ricardo de Pol-Holz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.B. Lange</w:t>
+                <w:t xml:space="preserve">Osvaldo Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gutiérrez</w:t>
+                <w:t xml:space="preserve">Jérôme Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hebbeln</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.A. Salamanca</w:t>
+                <w:t xml:space="preserve">Frank Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2004.08.015⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GL024477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129903v1</w:t>
+                <w:t xml:space="preserve">hal-05610923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron control of past productivity in the coastal upwelling system off the Atacama Desert, Chile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+                <w:t xml:space="preserve">Recent sedimentation and mass accumulation rates based on 210Pb along the Peru–Chile continental margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osvaldo Ulloa</w:t>
+                <w:t xml:space="preserve">D. Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dierk Hebbeln</w:t>
+                <w:t xml:space="preserve">D. Hebbeln</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Lamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
+                <w:t xml:space="preserve">M.A. Salamanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51 (20-21), pp.2523-2541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2004.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004PA001006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02470593v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary changes in biogenic opal fluxes in the Southern Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Dezileau</w:t>
+                <w:t xml:space="preserve">Iron control of past productivity in the coastal upwelling system off the Atacama Desert, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osvaldo Ulloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Reyss</w:t>
+                <w:t xml:space="preserve">Dierk Hebbeln</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lemoine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 202 (3-4), pp.143-158. </w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (3), pp.n/a-n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0025-3227(03)00283-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004PA001006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131582v1</w:t>
+                <w:t xml:space="preserve">hal-02470593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 231Pa/230Th ratio as a proxy for past changes in opal fluxes in the Indian sector of the Southern Ocean</w:t>
+                <w:t xml:space="preserve">Late Quaternary changes in biogenic opal fluxes in the Southern Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bareille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.L. Reyss</w:t>
+                <w:t xml:space="preserve">F. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 81 (03/04/08), pp.105-117. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 202 (3-4), pp.143-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-4203(02)00070-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0025-3227(03)00283-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00291368v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichments in authigenic uranium in glacial sedimens of the Southern Ocean</w:t>
+                <w:t xml:space="preserve">The 231Pa/230Th ratio as a proxy for past changes in opal fluxes in the Indian sector of the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Reyss</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Reyss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 334 (14), pp.1039-1046. </w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81 (03/04/08), pp.105-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-0713(02)01826-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0304-4203(02)00070-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00291381v1</w:t>
+                <w:t xml:space="preserve">hal-00291368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbalance in the carbonate budget of surficial sediments in the North Atlantic Ocean : millenium time scale variation ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rabouille</w:t>
+                <w:t xml:space="preserve">Enrichments in authigenic uranium in glacial sedimens of the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Stahl</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-L. Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 334 (14), pp.1039-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0713(02)01826-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869845v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the opal paradox in the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imbalance in the carbonate budget of surficial sediments in the North Atlantic Ocean : millenium time scale variation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pondaven</w:t>
+                <w:t xml:space="preserve">Franck L Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+                <w:t xml:space="preserve">A Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Tréguer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+                <w:t xml:space="preserve">J. Brunnegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872082v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Resolving the opal paradox in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pondaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tréguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauvespre A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 405, pp.168-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/35012046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evidence for strong sediment redistribution by bottom currents along the Southeast Indian Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 47, pp.1899-1936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10797,327 +10931,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of sedimentary depositional environments from the iron age to the present day in Cul-de-Loup Bay (Normandy, France): an illustration of intertidal environment vulnerability under significant human impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Lorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.59-65, 2025, 2-907205-83-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70665/ZJUI3038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005423v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmites preserved in intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (southern Patagonia, Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José I Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto A Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.97-102, 2025, 2-907205-83-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70665/JFEB5133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Geochemical and Grain Size Distribution of Terrestrial Sediment in Coastal Area from the Watershed of Medjerda River, Gulf of Tunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11139,261 +11273,261 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Chiarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mabrouk Boughdiri; Beatriz Bádenas; Paul Selden; Etienne Jaillard; Peter Bengtson; Bruno R.C. Granier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleobiodiversity and Tectono-Sedimentary Records in the Mediterranean Tethys and Related Eastern Areas - Proceedings of the 1st Springer Conference of the Arabian Journal of Geosciences (CAJG-1), Tunisia 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.347-351, 2019, Advances in Science, Technology &amp; Innovation, 978-3-030-01451-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01452-0_83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary Approaches for the Study of Sediment Discharges to the Mediterranean Sea to Mitigate the Impact of Climate and Anthropogenic Activities on Coastal Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oula Amrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saâdi Abdeljaouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Hattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boughdiri, M.; Bádenas, B.; Selden, P.; Jaillard, E.; Bengtson, P.; Granier, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleobiodiversity and Tectono-Sedimentary Records in the Mediterranean Tethys and Related Eastern Areas. CAJG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Cham, pp.353-358, 2019, Advances in Science, Technology &amp; Innovation, 978-3-030-01452-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01452-0_84⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the Impact of Dams on River Regimes, Sediment Transports to the Sea, and Coastal Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11446,92 +11580,92 @@
                 <w:t xml:space="preserve">Rajae El Aoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kallel A.; Ksibi M.; Ben Dhia H.; Khélifi N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions. EMCEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.31-32, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-70548-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Impact on the Morpho-Sedimentary Evolution on the Coastal Deltaic Zones (Case of Application: Artificial Canal of Medjerda River, Tunisa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11584,92 +11718,92 @@
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kallel A.; Ksibi M.; Ben Dhia H.; Khélifi N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions. EMCEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1701-1703, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-70548-4_495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme Flood Events Reconstruction Spanning the Last Century in the El Bibane Lagoon (Southeast of Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Affouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11692,92 +11826,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Kallel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kallel A.; Ksibi M.; Ben Dhia H.; Khélifi N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions. EMCEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1907-1910, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-70548-4_550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2350-Year Sequence of Extreme Events Revealed by Lagoonal Deposits in Northeastern Tunisia (Ghar el Melh Lagoon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balkis Samah Kohila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11813,92 +11947,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Boussetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kallel A.; Ksibi M.; Ben Dhia H.; Khélifi N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions. EMCEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1599-1601, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-70548-4_464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past hydrological variability in the Moroccan Middle Atlas inferred from lakes and lacustrine sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11920,88 +12054,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Adallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Region under Climate Change La méditerranée face au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.57-69, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01394690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12011,440 +12145,440 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMELI Observatory, The Ecosystem Based-Approach For Coastal Restoration, Tunisia, Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oula Amrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essam Heggy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Conférence des Nations unies sur l’Océan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nations unies, Jun 2025, Nice, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmites preserved into intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (Southern Patagonia, Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Adrián Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal inundation deposit in the fluvial plain of Oued Mlaleh (Tangier Bay, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Tichli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Janati Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Aboumaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Congress on Coastal Research (ICCR 2023), Tangier, Morocco, Edited by El Moussaoui, S.; El Talibi, H.; Aboumaria, K.; E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202450203012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04725530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre les facteurs granulométriques et la structure des communautés benthiques en Manche est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12486,113 +12620,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eghymanche 2023 - Ecologie marine, géosciences et hydrodynamique sur la façade Manche - Mer du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granulate extraction effects on the benthic coarse sand community: The GIE-GMO site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12611,113 +12745,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie (COAST CAEN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Caen, France. pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hypertidal estuary of the Santz Cruz estuary (SOUTH PATAGONIA, ARGENTINA): A composite RIA-TYPE SYSTEM subject to exceptional hydronamic and sedimentary forcings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Cuitino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12736,194 +12870,194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of extreme events (storms, floods and tsunamis) from the coastal sedimentary files in the Coquimbo region, 30 ° S, Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Araya Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praxedes Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous apprennent les archives marines sur le réchauffement actuel en Méditerranée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12932,123 +13066,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MISTRALS MED2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives sédimentaires : mémoire des événements extrêmes en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13064,73 +13198,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MISTRALS MED2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary approaches for the study of sediment discharges to the Mediterranean Sea to mitigate the impact of climate and anthropogenic activities on coastal environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oula Amrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13139,498 +13273,498 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadi Abdeljaouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Hattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Springer Conference of the Arabian Journal of Geosciences (CAJG-1), Tunisia 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Hammamet, Tunisia. pp.353-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'estuaire hypertidal de Santa Cruz - Chico River (Sud Patagonie, Argentine) : un environnement soumis à des forçages hydrodynamiques et sédimentaires exceptionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Cuitino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change and river managements on the reduction of sediment transport to the sea in Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Amrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ben Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassad Chouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on the Hydrology of African large river basins. FRIEND/UNESCO/IHP-IAHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement des forçages climatiques et sociétaux sur le fonctionnement et l’évolution de bras-morts, recherche d’un analogue au réchauffement actuel (Basses Terres : paléoméandresd’Eau Morte et du Saugey)(suite OHM 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Medjerda sedimentary fluxes on the morphodynamicequilibrium of the northern coast of the Gulf of Tunis (Medjerda-Raouedcoast).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Ben Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13685,73 +13819,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS 2017 Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Port Elizabeth, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding north-western Mediterranean climate variability : a multi-proxy and multi-sequence approach based on wavelet analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13810,73 +13944,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of dams on the reduction of the sediment transports to the sea from core sample study in the Wadi Medjerda low valley.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Kotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13898,521 +14032,521 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadi Habaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Bentkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS 2017 Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Port Elizabeth, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la sédimentation en Baie du Mont Saint Michel au cours des derniers siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tranquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fresh water and sediment discharges variability to the coasts of Maghreb: the impact of climate change and anthropogenic activities on coastal environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Amrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Conférence Internationale sur l’hydrologie des grands bassins Fluviaux d’Afrique- FRIEND/ISI/IAHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des potentialités des isotopes du Zn et du Sb comme traceurs de sources de contaminations actuelles et passées sur un bassin hydrographique minier industrialisé, le bassin des Gardons (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Viers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EC2CO de restitution et de prospective de l'AT Ecodyn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, ?, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des crues extrêmes du Gardon à partir d'une analyse paléo-hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14431,409 +14565,409 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">207e session du Comité scientifique et technique - SHF, Session 1 : Estimation de valeurs extrêmes, INSA LYON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01282225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene variations of radiocarbon reservoir ages in a Mediterranean lagoonal system in relation to environmental changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enregistrement sédimentaire d'événements climatiques extrêmes : Identification et reconstitution des paléotempêtes depuis l'an 1000 dans le Golfe d'Aigues-Mortes :Influence du Petit Age Glaciaire, implication sur le climat récent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Briqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des événements climatiques extrêmes (crues et tempêtes) dans le Golfe d'Aigues-Mortes à partir de l'étude des archives sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Briqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14843,301 +14977,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des apports fluviaux de la Seine sur la dynamique hydrobiosédimentaire et trophique en baie de Seine orientale : structuration des communautés benthiques et implications écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLECO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Plouzané, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmites preserved into intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (Southern Patagonia, Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Adrián Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aberdeen (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid- to Late-Holocene Mediterranean climate variability: Contribution of multi-proxy and multi-sequence comparison using wavelet analysis in the north-western Mediterranean basin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15196,238 +15330,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd MedPalyno Congress/XXVIth APLF Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Change and social transformations in the past (12ka BP): from field data acquisition towards socio-ecological modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence MISTRALS PALEOMEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land, rain and sweat: Building a database of what we need for building a temporally dynamic and a spatially-explicit agent-based model of Neolithic occupation in Languedoc-Roussillon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15446,73 +15580,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier MISTRALS "Impacts des changements climatiques en Méditerranée"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution historique des apports sédimentaires par l'oued Medjerda, Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Kotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15534,213 +15668,213 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadi Habaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Bentkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième journée des doctorants de l’IM2E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent hydrological variability and flood events in Moroccan Middle-Atlas mountains : micro-scale investigation of lacustrine sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouve Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Adallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benkaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: European Geosciences Union - General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161010v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15750,51 +15884,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrages et retrait du littoral au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15816,51 +15950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15870,51 +16004,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of past marine submersion events (storms and tsunamis) on the North Atlantic coast of Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15949,51 +16083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16003,523 +16137,523 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Rapport d'opération 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae Azzaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude morphosédimentaire des marges anciennes des secteurs de Péage-de-Roussillon et de Donzère. OSR4 | Action II.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS; ENTPE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId518"/>
+      <w:footerReference w:type="default" r:id="rId522"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16666,51 +16800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591511v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70048" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441199v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lortie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Buylaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fruergaard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojtahid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2025.101723" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316668v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Araya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maldonado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Rebolledo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107642" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Gzam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avouca Mahamoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hidouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12601-025-00233-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106614" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04525919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ribas-Deulofeu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108602" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Khalfaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Snoussi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.104958" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel P&#233;rez-Ruzafa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Mart&#237;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen P&#233;rez-Sirvent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a P&#233;rez-Marcos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166417" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04419144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Affouri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Boussetta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kallel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104961" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mellas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhammdi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Medina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-05940-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tavenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106623" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#225;xedes Mu&#241;oz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Campos-Caba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12030135" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae El Aoula" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Kolker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104255" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Samah Kohila" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Melki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3645-2021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102353" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959166v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-020-00169-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mayr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5763-2020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569574v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jalali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103232" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Ben Moussa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hzami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.10.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Adallal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.94" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-007.1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ortega" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vargas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Rojas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rutllant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praxedes Munoz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.02.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kotti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Habaieb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-377-67-2018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02409367v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Benmoussa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Abdeljaouad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-377-77-2018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenormand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrade Nougue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Jabbour-Zahab" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12522" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701016v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raji" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niazi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Snoussi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.01.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFLVWHC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849373v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benabdallah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.10.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-711-2017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devillers" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Oueslati" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.03.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBHDKXRB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B. Fortunato" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bajo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.12.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467627v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lehu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Kun Hsu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.04.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lehu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-K Hsu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2015.3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357199v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Perez-Ruzafa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Raji" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1389-2016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825165v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafaa Bouaissa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7517" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319967v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaouadi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lakhdar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1339-2016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412700v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette J. Cardenas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Garbe-Schoenberg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sellanes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.09.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467640v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Retif" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.11.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRCVHVKH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758966v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Tabel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bouimetarhan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2841" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WZVM7JG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217206v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Nourelbait" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-015-9186-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina B. Lange" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bertrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salamanca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.05.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277796v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bony" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277768v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.05.013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18MGW64R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146451v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. von Grafenstein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-203-2015" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447627v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Azuara" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lebreton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D M&#252;ller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-1769-2015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062151v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614540957" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128341v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122848v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour El Ba&#239;t" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhoujjati" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eynaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkaddour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2708" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3RF3M8J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054163v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.078" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108400v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchemanche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latapie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014037" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059669v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.017" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903607v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Leys" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Ali" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. W. Bradshaw" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.01.003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825190v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Niazi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khouakhi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-136.1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866825v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raynal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2012.01011.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03987586v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H.W. Bradshaw" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760909v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Briqueu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN8HC96Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682159v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Lange" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Cardenas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.07.010" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745672v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.11.006" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758066v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bertrand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Losson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.06.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7BDT8D9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854075v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castaings" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiandrino" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2011.007" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617525v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Swingedouw" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.11.009" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8VCS5Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639280v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Freydier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2004599" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740923v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Barbier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.1.27" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481872v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200045057" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476106v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5400" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486370v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.211" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512614v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.04.012" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PDPB2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421060v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raynal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seranne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.06.008" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR8218G9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411189v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.03.001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XH6QVJQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407260v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Pol-Holz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulloa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006PA001308" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407253v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pizarro" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Rubio" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.03.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB75GFQ8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129903v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Lange" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebbeln" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Salamanca" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2004.08.015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8CTP86B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470593v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Ulloa" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dierk Hebbeln" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lamy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004PA001006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131582v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reyss" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(03)00283-4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6ND4735-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291368v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00070-1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TKBG4BT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291381v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01826-6" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869845v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stahl" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L Bassinot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tengberg" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunnegard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872082v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauvespre A" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35012046" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872085v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lemoine" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005453v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Scasso" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JFEB5133" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404904v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Chiarella" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01452-0_83" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924482v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;di Abdeljaouad" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abichou" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hattour" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01452-0_84" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861450v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_12" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861460v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_495" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861408v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_550" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861430v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_464" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394690v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488877v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Mustapha" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-540" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027014v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725530v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Tichli" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Janati Idrissi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Aboumaria" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450203012" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04155193v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04274740v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588167v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Araya Flores" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praxedes Mu&#241;oz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524071v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524081v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404493v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02415578v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duperron" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02441140v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Amrouni" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Moussa" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Chouba" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338729v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonnier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104170v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01898767v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104180v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bentkaya" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413154v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tranquart" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121697v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saadi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benmoussa" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143196v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282225v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Terrier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618137v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Condomines" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409957v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briqueu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409206v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835838v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654564v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551359v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683548v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01688180v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127688v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161010v2" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouve Guillaume" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909450v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592159v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749274v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591511v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70048" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441199v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lortie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Buylaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fruergaard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojtahid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2025.101723" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316668v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Araya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maldonado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Rebolledo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107642" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Gzam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avouca Mahamoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hidouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12601-025-00233-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106614" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04525919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ribas-Deulofeu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108602" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Khalfaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Snoussi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.104958" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel P&#233;rez-Ruzafa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Mart&#237;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen P&#233;rez-Sirvent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a P&#233;rez-Marcos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166417" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04419144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Affouri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Boussetta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kallel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104961" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mellas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhammdi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Medina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-05940-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tavenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106623" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#225;xedes Mu&#241;oz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Campos-Caba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12030135" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae El Aoula" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Kolker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104255" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Samah Kohila" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Melki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3645-2021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102353" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mayr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5763-2020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959166v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-020-00169-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569574v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jalali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103232" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Ben Moussa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hzami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.10.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Adallal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.94" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-007.1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ortega" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vargas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Rojas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rutllant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praxedes Munoz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.02.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kotti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Habaieb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-377-67-2018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02409367v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Benmoussa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Abdeljaouad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-377-77-2018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenormand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrade Nougue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Jabbour-Zahab" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12522" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701016v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raji" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niazi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Snoussi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.01.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFLVWHC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849373v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benabdallah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.10.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-711-2017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devillers" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Oueslati" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.03.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBHDKXRB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B. Fortunato" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bajo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.12.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467627v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lehu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Kun Hsu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.04.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lehu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-K Hsu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2015.3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357199v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Perez-Ruzafa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Raji" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1389-2016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825165v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafaa Bouaissa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7517" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319967v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaouadi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lakhdar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1339-2016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412700v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette J. Cardenas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Garbe-Schoenberg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sellanes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.09.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467640v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Retif" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.11.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRCVHVKH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758966v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Tabel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bouimetarhan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2841" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WZVM7JG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217206v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Nourelbait" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-015-9186-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina B. Lange" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bertrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salamanca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.05.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277796v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bony" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146451v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. von Grafenstein" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-203-2015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277768v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.05.013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18MGW64R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447627v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Azuara" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lebreton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D M&#252;ller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-1769-2015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062151v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614540957" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128341v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122848v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour El Ba&#239;t" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhoujjati" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eynaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkaddour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2708" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3RF3M8J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054163v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.078" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108400v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchemanche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latapie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014037" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059669v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.017" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903607v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Leys" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Ali" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. W. Bradshaw" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.01.003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825190v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Niazi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khouakhi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-136.1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866825v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raynal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2012.01011.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03987586v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H.W. Bradshaw" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760909v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Briqueu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN8HC96Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682159v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Lange" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Cardenas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.07.010" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745672v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.11.006" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758066v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bertrand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Losson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.06.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7BDT8D9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854075v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castaings" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiandrino" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2011.007" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617525v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Swingedouw" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.11.009" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8VCS5Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639280v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Freydier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2004599" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740923v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Barbier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.1.27" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481872v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200045057" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476106v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5400" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486370v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.211" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512614v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.04.012" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PDPB2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421060v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raynal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seranne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.06.008" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR8218G9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411189v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.03.001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XH6QVJQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407260v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Pol-Holz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulloa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006PA001308" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407253v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pizarro" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Rubio" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.03.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB75GFQ8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05610923v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Pol-Holz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Ulloa" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaiser" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lamy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024477" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129903v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Lange" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebbeln" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Salamanca" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2004.08.015" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8CTP86B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470593v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dierk Hebbeln" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004PA001006" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131582v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reyss" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(03)00283-4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6ND4735-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291368v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00070-1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TKBG4BT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291381v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01826-6" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869845v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stahl" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L Bassinot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tengberg" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunnegard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872082v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauvespre A" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35012046" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872085v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lemoine" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005453v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Scasso" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JFEB5133" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404904v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Chiarella" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01452-0_83" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924482v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;di Abdeljaouad" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abichou" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hattour" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01452-0_84" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861450v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_12" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861460v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_495" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861408v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_550" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861430v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_464" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394690v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488877v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Mustapha" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-540" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027014v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725530v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Tichli" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Janati Idrissi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Aboumaria" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450203012" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04155193v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04274740v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588167v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Araya Flores" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praxedes Mu&#241;oz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524071v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524081v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404493v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02415578v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duperron" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02441140v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Amrouni" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Moussa" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Chouba" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338729v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonnier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104170v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01898767v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104180v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bentkaya" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413154v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tranquart" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121697v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saadi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benmoussa" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143196v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282225v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Terrier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618137v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Condomines" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409957v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briqueu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409206v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835838v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654564v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551359v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683548v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01688180v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127688v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161010v2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouve Guillaume" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909450v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592159v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749274v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>