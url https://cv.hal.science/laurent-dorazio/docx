--- v0 (2026-04-27)
+++ v1 (2026-05-17)
@@ -66,8064 +66,8466 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul de jointures floues sur de grandes collections de données JSON en utilisant la similarité sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Damigos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftherios Kalogeros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Similarité de Données Séquentielles massives : définition, calcul et optimisation (SiDoS@EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computation of fuzzy joins over large collections of JSON data using semantic similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Damigos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftherios Kalogeros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP@EDBT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Tampere, Finland. pp.107-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Dimensional Exploration of Media Collection Metadata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Shahbaz Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Duane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hariz Hasnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Le Blavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MMM 2025 - International Conference on Multimedia Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Nara, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-2074-6_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scalable Structural Similarity Analysis of JSON documents Using MapReduce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Damigos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reims (51), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071674v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy and Performance Evaluation of Serverless and Serverful Models on Spark for Database Join Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan-An-Truong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuong-Cang Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Gruenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Database and Expert Systems Applications (DEXA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Bangkok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Integrating Robotic Data with GIS Tools in a Cloud Environment (Application Paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wrembel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kasprzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data Analytics solutions for Real-LIfe APplications (DARLI-AP@EDBT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Barcelone, Spain. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VG-Prefetcher Cache: Towards Edge-Based Time Series Data Management Using Visibility Graph Prefetching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Scientific and Statistical Database Management (SSDBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3676288.3676304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722876v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WebAssembly serverless join: A Study of its Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanattan Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reyyan Tekin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Tombroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Scientific and Statistical Database Management (SSDBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes France, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3676288.3676305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GUESS: monitorinG join qUery Execution in Serverless and Serverful spark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-Truong Tran Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuong-Cang Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Gruenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Database Systems for Advanced Applications (DASFAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Gifu, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Form-based semantic caching on time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Kantere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Computational Science and Its Applications (ICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Hanoi (Vietnam), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HeROcache: Storage-Aware Scheduling in Heterogeneous Serverless Edge - The Case of IDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lannurien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCGrid 2024 - 24th IEEE/ACM international Symposium on Cluster, Cloud and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Philadelphia, United States. pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HeROfake: Heterogeneous Resources Orchestration in a Serverless Cloud – An Application to Deepfake Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lannurien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCGrid 2023 - IEEE/ACM 23rd International Symposium on Cluster, Cloud and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bangalore, India. pp.154-165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid57682.2023.00024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scalable Computation of Fuzzy Joins Over Large Collections of JSON Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Uhartegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Damigos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftherios Kalogeros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Incheon, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/fuzz52849.2023.10309759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-objective query optimization in Spark SQL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Georgoulakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Kantere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D’orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IDEAS 2022 - International Database Engineered Applications Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SLA-Aware Cloud Query Processing with Reinforcement Learning-based Multi-Objective Re-Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenxiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Gruenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAWAK 2022 - International Conference on Data Warehousing and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RISCLESS: A Reinforcement Learning Strategy to Guarantee SLA on Cloud Ephemeral and Stable Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidahmed Yalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Handaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emile Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 30th Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Valladolid, Spain. pp.83-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP55904.2022.00021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921309v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ASSIST: Outil pour l'extraction et l'analyse statistique d'articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Lan Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EDA 2022 : 18ème journées Business Intelligence &amp; Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont- Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cache management in MASCARA-FPGA: from coalescing heuristic to replacement policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Long Nguyen Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DaMoN 2022 - 18th International Workshop on Data Management on New Hardware</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Philadelphia, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3533737.3535096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Lannion report on Big Data and Security Monitoring Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalil Boukhobza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juba Agoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Gruenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Big Data for CyberSecurity (BigCyber-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Osaka, Japan. pp.2960-2969, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData55660.2022.10020852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Cloud to Serverless: MOO in the new Cloud epoch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Georgoulakis Misegiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D’orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Kantere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Virtual, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48786/edbt.2022.58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MASCARA-FPGA cooperation model: Query Trimming through accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Long Nguyen Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSDBM 2021 - 33rd International Conference on Scientific and Statistical Database Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tampa, United States. pp.203-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3468791.3468795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloud Query Processing with Reinforcement Learning-based Multi-Objective Re-optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenxiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Gruenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleazar Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Model &amp; Data Engineering (MEDI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tallinn, Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FRESQUE: A Scalable Ingestion Framework for Secure Range Query Processing on Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang van Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr El Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EDBT 2021 - 24th International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5441/002/edbt.2021.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ASSIST: Article eXtraction and statIstical AnalysiS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Lan Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Data science for equality, inclusion and well-being challenges (DS4EIW@BigData)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtuelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Data-and-Innovation Driven Sustainable and Productive Agriculture: BIO-AGRI-WATCH as a Use Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asanee Kawtrakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hutchatai Chanlekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kitsana Waiyamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanapat Kangkachit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Smart Farming, Precision Agriculture, and Supply Chain (SmartFarm@BigData)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtuelle, France. pp.3407-3415, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData52589.2021.9671520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooking related Carbon Footprint Evaluationand Optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alvarez de Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Intelligent Data – From Data to Knowledge (DOING 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Persistent Memory-Aware Buffer Pool Manager Simulator for Multi-Tenant Cloud Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Basiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Gruenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleazar Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Big Data Management on Emerging Hardware</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Dallas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization for Large-Scale Fuzzy Joins Using Fuzzy Filters in MapReduce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-To-Quyen Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuong-Cang Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FUZZ-IEEE 2020 - International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Scored Semantic Cache Replacement Strategy for Mobile Cloud Database Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Arani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drake Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenxiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Gruenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on BI &amp; BIG DATA APPLICATIONS (BBIGAP) @ ADBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Think Cities: the accelerator for sustainable planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Carfantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Data-Driven Smart Cities (DASC@ICDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Dallas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ReLeaSER: A Reinforcement Learning Strategy for Optimizing Utilization Of Ephemeral Cloud Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Handaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emile Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalil Boukhobza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CloudCom 2020 - 12th IEEE International Conference on Cloud Computing Technology and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Bangkok, Thailand. pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MASCARA (ModulAr Semantic CAching fRAmework) towards FPGA acceleration for IoT Security monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Long Nguyen Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VLIoT 2020 - International Workshop on Very Large Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Tokyo, Japan. pp.14-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing DICOM data management with NSGA-G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Kantere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D ′ Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Design, Optimization, Languages and Analytical Processing of Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic estimation for medical data management in a cloud federation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Kantere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D ′ Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Data Analytics solutions for Real-LIfe APplications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vision of a Decisional Model for Re-optimizing Query Execution Plans Based on Machine Learning Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenxiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Arani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Gruenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Design, Optimization, Languages and Analytical Processing of Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Complex Value Relations in Hive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Pilven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Scherzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Modeling and Management of Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Salvador, Bahia, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Range Query Processing for Monitoring Applications over Untrustworthy Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr El Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5441/002/edbt.2019.82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving Hamming distance-based fuzzy join in MapReduce using Bloom Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-To-Quyen Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuong-Cang Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D’orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FUZZ-IEEE 2018 - International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2018.8491658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weighted Sum Model for Multi-Objective Query Optimization for Mobile-Cloud Database Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Helff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Gruenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Multi-Engine Data AnaLytics (MEDAL@EDBT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Method to build a Geolocalized Food Price Time Series Knowledge Base analyzable by Everyone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johyn Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latin America Data Science Workshop (LADaS@VLDB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward FPGA-Based Semantic Caching for Accelerating Data Analysis with Spark and HDFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Maghzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISIP 2019 - International Workshop on Information Search, Integration, and Personalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Fukuoka, Japan. pp.104-115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30284-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive Time, Monetary Cost Aware Query Optimization on Cloud Database Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenxiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zach Arani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Gruenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on Scalable Cloud Data Management (SCDM@BigData)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Seattle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An efficient multi-objective genetic algorithm for cloud computing: NSGA-G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Kantere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Benchmarking, Performance Tuning and Optimization for Big Data Applications (BPOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Seattle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graph Constraints in Urban Computing: Dealing with conditions in processing urban data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirian Halfeld-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmem Satie Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia P Kozievitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin A Musicante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on Data Analytics solutions for Real-LIfe Applications (DARLI-AP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Exter, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storing and Querying DICOM Data with HYTORMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danh Nguyen-Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D’orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data Management and Analytics for Medicine and Healthcare - International Workshop (DMAH), Held at VLDB, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, New Delhi, India. pp.43-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57741-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving user interaction in mobile-cloud database query processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenxiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Arenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Helff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Gruenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Scalable Cloud Data Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cost models for distributed pattern mining in the cloud: application to graph patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Aridhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Maddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Trustcom/BigDataSE/ISPA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Trustcom.2015.569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103150v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel MapReduce-based approach for distributed frequent subgraph mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Aridhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monder Maddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Mephu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A GRASP Heuristic to Optimize the Materialization of Views in the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilmar Jefté Rodrigues de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael David de Souza Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XLV Brazilian Symposium of Operational Research (SBPO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Natal, Brazil. pp.1825-1834</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles de coût pour la sélection de vues matérialisées dans le nuage, application aux services Amazon EC2 et S3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Blois, France. pp.53-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward Cost-Aware Semantic Caching in the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spyratos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Information Search, Integration and Personalization (ISIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sapporo, Japan. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimized Data Management for E-Learning in the Clouds towards Cloodle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Adriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeow Wei Choong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba-Hung Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Symposium on Information and Communication Technology (SoICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Danang, Vietnam. pp.320-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2542050.2542089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cost models for view materialization in the cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Darmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DANAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cost Models for View Materialization in the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Van-Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Darmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Data Analytics in the Cloud (EDBT-ICDT/DanaC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany. http://www.edbt.org/Proceedings/2012-Berlin/papers/workshops/danac2012/a2-nguyen.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686027v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooperative Database Caching within Cloud Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Vancea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Sperb Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D’orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkhard Stiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Autonomous Infrastructure (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Luxembourg, Luxembourg. pp.14-25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30633-4_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration des tableaux multidimensionnels en pig pour l'entreposage de données sur les nuages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées francophones sur les entrepôts de données et l'analyse en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Djerba, Tunisie. pp.21-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multidimensional arrays for warehousing data on clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data Management in Grid and Peer-to-Peer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bilbao, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merging File Systems and Data Bases to Fit the Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Lucia Roncancio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Data Management in Grid and Peer-to- Peer Systems (Globe), Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bilbao, Spain. pp.13-25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15108-8_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Service de diagnostic pour composants logiciels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Quynh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualita 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Besançon, France. pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GEDEON , un Intergiciel pour Grille de Données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jouanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Roncancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RenPar'17 : 17ème Rencontres Francophones du Parallélisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Canet en Roussillon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Services de cache et intergiciel pour grilles de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jouanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BDA 2006 : 22èmes Journées Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of fuzzy joins over large collections of JSON data using semantic similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Damigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent D Orazio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eleftherios Kalogeros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Structural Similarity Analysis of JSON documents Using MapReduce</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthew Damigos</w:t>
+                <w:t xml:space="preserve">HeROsim: An Allocation and Scheduling Simulator for Evaluating Serverless Orchestration Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lannurien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D’orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalil Boukhobza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05071674v2</w:t>
+              <w:t xml:space="preserve">IEEE Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (6), pp.8-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIC.2024.3511332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Dimensional Exploration of Media Collection Metadata</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QRLIT: Quantum Reinforcement Learning for Database Index Tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Gruenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Bernardino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMM 2025 - International Conference on Multimedia Modeling</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05136933v1</w:t>
+              <w:t xml:space="preserve">Future internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fi16120439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and Performance Evaluation of Serverless and Serverful Models on Spark for Database Join Operations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Re-optimization for Multi-objective Cloud Database Query Processing using Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenxiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zach Arani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Gruenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Le Gruenwald</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleazar Leal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Database and Expert Systems Applications (DEXA)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05136844v1</w:t>
+              <w:t xml:space="preserve">International Journal of Database Management Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.21 - 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5121/ijdms.2021.13102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Integrating Robotic Data with GIS Tools in a Cloud Environment (Application Paper)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dynamic estimation and Grid partitioning approach for Multi-Objective Optimization Problems in medical cloud federations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Kantere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Orazio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Analytics solutions for Real-LIfe APplications (DARLI-AP@EDBT)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05288001v1</w:t>
+              <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103810v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VG-Prefetcher Cache: Towards Edge-Based Time Series Data Management Using Visibility Graph Prefetching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Semantic caching framework, an application to FPGA-based application for IoT security monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Enrici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scientific and Statistical Database Management (SSDBM)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04722876v2</w:t>
+              <w:t xml:space="preserve">Open Journal of Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WebAssembly serverless join: A Study of its Application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Density-based data partitioning strategy to approximate large-scale subgraph mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Aridhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Tombroff</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Maddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scientific and Statistical Database Management (SSDBM)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04722875v1</w:t>
+              <w:t xml:space="preserve">Inf. Syst.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.213--223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2013.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GUESS: monitorinG join qUery Execution in Serverless and Serverful spark</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cost Models for Selecting Materialized Views in Public Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D 'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Database Systems for Advanced Applications (DASFAA)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04544429v1</w:t>
+              <w:t xml:space="preserve">International Journal of Data Warehousing and Mining (JDWM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (4), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/ijdwm.2014100101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Form-based semantic caching on time series</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Un partitionnement basé sur la densité de graphe pour approcher la fouille distribuée de sous-graphes fréquents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Aridhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Maddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Science and Its Applications (ICCSA)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04723263v1</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.711--737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.33.711-737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HeROcache: Storage-Aware Scheduling in Heterogeneous Serverless Edge - The Case of IDS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
+                <w:t xml:space="preserve">Multimodal and multimedia image analysis and collaborative networking for digestive endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beorchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Calvary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2024 - 24th IEEE/ACM international Symposium on Cluster, Cloud and Internet Computing</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04571484v1</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (2), pp.88-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2014.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061333v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Computation of Fuzzy Joins Over Large Collections of JSON Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Medical data management in the SYSEO project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eleftherios Kalogeros</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Gruenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baraa Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04354170v1</w:t>
+              <w:t xml:space="preserve">SIGMOD record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (3), pp.48-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2536669.2536678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HeROfake: Heterogeneous Resources Orchestration in a Serverless Cloud – An Application to Deepfake Detection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entreposage et analyse en ligne dans les nuages avec Pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2023 - IEEE/ACM 23rd International Symposium on Cluster, Cloud and Internet Computing</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04165179v1</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (6), pp.139-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.16.6.139-162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective query optimization in Spark SQL</w:t>
-[...126 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adaptable cache service and application to grid caching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Orazio</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4723 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lucia Roncancio</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...1634 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (9), pp.1118--1137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8133,250 +8535,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serverless Cloud Computing: State of the Art and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lannurien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D’orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalil Boukhobza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serverless Computing: Principles and Paradigms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 162, Springer International Publishing, pp.275-316, 2023, Lecture Notes on Data Engineering and Communications Technologies, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-26633-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theoretical and Experimental Comparison of Filter-Based Equijoins in MapReduce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuong-Cang Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9620, Springer, pp.33-70, 2016, Lecture Notes in Computer Science, 978-3-662-49533-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-49534-6_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8386,150 +8788,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Function Cache for Heterogeneous Serverless Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lannurien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D’orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalil Boukhobza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Per3S - Performance and Scalability of Storage Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. pp.1-1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8539,151 +8941,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RISCLESS: A Reinforcement Learning Strategy to Exploit Unused Cloud Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidahmed Yalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Handaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ENSTA Bretagne - École nationale supérieure de techniques avancées Bretagne. 2022, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8693,117 +9095,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xe journées francophones sur les Entrepôts de Données et l'Analyse en Ligne. EDA'14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann, pp.175, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8813,131 +9215,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xe journées francophones sur les Entrepôts de Données et l’Analyse en Ligne EDA’14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. d'Orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, RNTI, pp.175, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId249"/>
+      <w:footerReference w:type="default" r:id="rId257"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9084,51 +9486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Damigos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D Orazio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Kalogeros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071674v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Drissi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136933v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Shahbaz Khan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Duane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariz Hasnan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blavec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouvrard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-2074-6_18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan-An-Truong Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuong-Cang Phan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gruenwald" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wrembel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kasprzyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722876v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Bensalem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Enrici" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676288.3676304" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanattan Sok" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyyan Tekin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tombroff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676288.3676305" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Truong Tran Phan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Dung Le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Kantere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannurien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Slimani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Uhartegaray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fuzz52849.2023.10309759" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weppe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03925675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Georgoulakis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#8217;orazio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03925654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxiao Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921309v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidahmed Yalles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Handaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Dartois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP55904.2022.00021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03951133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fouill&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Huong Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Becker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rochard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03907912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Long Nguyen Huu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3533737.3535096" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03951141v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Rana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Agoun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData55660.2022.10020852" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03925696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Georgoulakis Misegiannis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2022.58" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleazar Leal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03503635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Long Nguyen Huu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3468791.3468795" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03198346v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang van Tran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El Abbadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2021.19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asanee Kawtrakul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hutchatai Chanlekha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitsana Waiyamai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanapat Kangkachit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIGDATA52589.2021.9671520" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522313v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9671520" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alvarez de Toledo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leite" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107555v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-To-Quyen Tran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177610" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Basiuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Arani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drake Chapman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989286v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Carfantan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Daniel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03017402v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D &#8242; Orazio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285762v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pilven" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Scherzinger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285562v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2019.82" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johyn Papin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285508v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Maghzaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30284-9_7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857386v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2018.8491658" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962218v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach Arani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962235v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609260v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Halfeld-Ferrari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmem Satie Hara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia P Kozievitch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Musicante" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981570v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Nguyen-Cong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Tran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57741-8_4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640072v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Arenson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Helff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103150v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Aridhi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Maddouri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.569" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989200v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monder Maddouri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789388v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spyratos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704208v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Adriani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Wei Choong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Hung Ngo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2542050.2542089" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836947v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perriot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pfeiffer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704151v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmar Jeft&#233; Rodrigues de Sousa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael David de Souza Dutra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529797v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vancea" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sperb Machado" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Stiller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30633-4_3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686027v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Van-Anh Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593571v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. d'Orazio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimonte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593569v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788857v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lucia Roncancio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15108-8_2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2Q99DH15-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376183v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Quynh Bui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695254v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouanot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695241v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007698v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2024.3511332" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506874v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijdms.2021.13102" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103810v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857359v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134352v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2013.08.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436056v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pfeifer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D 'Orazio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdwm.2014100101" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134357v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.711-737" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061333v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L d'Orazio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartoli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baetz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beorchia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvary" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062373v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chabane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Mohamad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2536669.2536678" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595806v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.6.139-162" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/980062A6CC9B338553AA8C623DE3252BAD2E70DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953414v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04114984v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26633-1_11" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408492v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49534-6_2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303898v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquelet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652738v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499688v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N&#232;gre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Damigos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Kalogeros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D Orazio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Shahbaz Khan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Duane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariz Hasnan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blavec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouvrard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-2074-6_18" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071674v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Drissi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan-An-Truong Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuong-Cang Phan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gruenwald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wrembel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kasprzyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722876v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Bensalem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Enrici" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676288.3676304" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722875v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanattan Sok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyyan Tekin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tombroff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676288.3676305" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544429v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Truong Tran Phan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Dung Le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Kantere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannurien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Slimani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weppe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Uhartegaray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fuzz52849.2023.10309759" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03925675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Georgoulakis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#8217;orazio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03925654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxiao Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921309v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidahmed Yalles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Handaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Dartois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP55904.2022.00021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03951133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fouill&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Huong Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Becker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rochard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03907912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Long Nguyen Huu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3533737.3535096" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03951141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Rana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Agoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData55660.2022.10020852" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03925696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Georgoulakis Misegiannis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2022.58" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03503635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Long Nguyen Huu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3468791.3468795" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleazar Leal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03198346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang van Tran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El Abbadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2021.19" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522313v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522308v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asanee Kawtrakul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hutchatai Chanlekha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitsana Waiyamai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanapat Kangkachit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9671520" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alvarez de Toledo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leite" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514273v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Basiuk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-To-Quyen Tran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177610" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Arani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drake Chapman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513929v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Carfantan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Daniel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989286v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03017402v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D &#8242; Orazio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285762v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285730v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290732v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pilven" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Scherzinger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2019.82" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857386v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2018.8491658" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598118v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Helff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857388v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johyn Papin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Maghzaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30284-9_7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962218v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach Arani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962235v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609260v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Halfeld-Ferrari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmem Satie Hara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia P Kozievitch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Musicante" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Nguyen-Cong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Tran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57741-8_4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640072v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Arenson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103150v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Aridhi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Maddouri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.569" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989200v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monder Maddouri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704151v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmar Jeft&#233; Rodrigues de Sousa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael David de Souza Dutra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836947v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perriot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pfeiffer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789388v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spyratos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704208v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Adriani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Wei Choong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Hung Ngo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2542050.2542089" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597014v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. d'Orazio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimonte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darmont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686027v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Van-Anh Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529797v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vancea" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sperb Machado" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Stiller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30633-4_3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593571v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593569v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788857v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lucia Roncancio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15108-8_2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2Q99DH15-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376183v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Quynh Bui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695254v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouanot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695241v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505051v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007698v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2024.3511332" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837643v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Barbosa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bernardino" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi16120439" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506874v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijdms.2021.13102" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103810v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857359v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134352v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2013.08.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436056v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pfeifer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D 'Orazio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdwm.2014100101" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134357v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.711-737" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061333v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L d'Orazio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartoli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baetz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beorchia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvary" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062373v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chabane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Mohamad" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2536669.2536678" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595806v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.6.139-162" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/980062A6CC9B338553AA8C623DE3252BAD2E70DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953414v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04114984v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26633-1_11" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408492v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49534-6_2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303898v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquelet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652738v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499688v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599986v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N&#232;gre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>