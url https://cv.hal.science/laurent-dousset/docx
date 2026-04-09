--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Dousset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinship, Ecology and History: Renewal of Conjectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Guille-Escuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejin Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9781786304445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté, écologie et histoire: Renouvellement des conjectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Guille-Escuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejin Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2019, Sciences, société et nouvelles technologies. Série : Interdisciplinarité sciences biologiques et sciences sociales, 9781784055677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacific Realities: Changing Perspectives on Resilience and Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Nayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berghahn, 170 p., 2019, Pacific perspectives : Studies of the European Society for Oceanists, 978-1-78920-040-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations politiques en Mélanésie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pacific-credo Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 358 p., 2018, 978-2-9537485-8-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 2018, 978-2-271-08930-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01791679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pictures from my memory: My story as an Aboriginal Ngaatjatjarra Woman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizzie Marrkilyi Ellis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aboriginal Studies Press, 224 p., 2016, 978-0855750350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01304033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud: Terrains, questions et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pacific-credo Publications; pacific-credo Publications, 410 pp., 2014, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pacific.454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scope of Anthropology: Maurice Godelier's Work in Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tcherkézoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berghahn, 296 pp., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Kinship: An introductory handbook with particular emphasis on the Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pacific-credo Publications, pp.144, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes, missiles et cannibales : Le récit d'un premier contact en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Océanistes, 50, 197 pp., 2011, Publications de la Société des Océanistes, Isabelle Leblic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating Identities: Social Networks and the Diffusion of Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oceania Monographs. Oceania Monographs, pp.109, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinship and change in Aboriginal Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropological Forum, UWA. Anthropological Forum, UWA, pp.245, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible agents. Framework for a comparative approach to fundamental uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03529013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Morts et les Asticots : Palolo, calendrier et cosmologie à Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (3), pp.177-200. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1088016ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03541892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Prehistoric Open Sea Sailing Routes to Lizard Island and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pacific archaeology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03398635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'incertitude au risque : un outil heuristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.21-48. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Reviews: &amp;quot;L’Imaginé, l’imaginaire & le symbolique&amp;quot;, by Maurice Godelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.285-287 (Vol. 27, No 3). </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2017.1347249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorances et savoirs dans la reproduction des hiérarchies et des distinctions sociales : quelle question l’anthropologue doit-il se poser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sorcellerie en Mélanésie : Élicitation de l’inacceptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (218), pp.85-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser l'éthique dans la pratique en sciences sociales et humaines (entretien réalisé par Frédérique Guyader)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth La Selve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Zask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136-137, pp.253-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consanguinity to consubstantiality: Julian Pitt-Rivers' 'The Kith and the Kin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics: eJournal of Anthropological and Related Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), 14pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00814712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion-Exclusion: Recasting the Issue of Boundaries for the Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (4), pp.342-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00903265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for systemic outbreeding: A rejoinder to Denham, Beyond Fictions of Closure in Australian Aboriginal Kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Anthropology and Cultural Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00826028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry of Recognition: Law, Society and Customary Land Tenure in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (2/3), pp.142-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitation fixe ou campement de fortune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.62-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SHS à l'ère du numérique (éditorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a database for Australian Indigenous kinship terminology: The AustKin project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Hendery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bowern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (1), pp.42-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A never-ending story: Australia, land of anthropologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS ASIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire sans fin : Australie, terre des anthropologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS ASIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie au tribunal. Les revendications foncières des Aborigènes en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74, pp.74-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS : Online digital sources and annotation system for the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imageson.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://www.imageson.org/document.html?id=1071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Global' versus the ‘Local': Cognitive processes of kin determination in Aboriginal Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (3), pp.260-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There never has been such a thing as a kin-based society': A review article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Desert and Native Title: How models become myths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp.127-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Substance: Combining 'Classic' and 'Modern' Kinship Studies in the Australian Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (1), pp.18-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenèse d'un mythe événementiel en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43-44, pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the misinterpretation of the Aluridja kinship system type (Australian Western Desert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (1), pp.43-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous modes of representing social relationships: A short critique of the &amp;quot;genealogical concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (1), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for context and substance: the Australian Western Desert kinship system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (2), pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics and demography in a contact situation: The establishment of Giles Meteorological Station in the Rawlinson Ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aboriginal History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du social quand on ne chasse plus? Les Ngaatjatjarra du Désert de l'Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reading Theodor Strehlow's 'Aranda Regular and Irregular Marriages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strehlow Research Centre, Occasional Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2, pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alliance de mariage et la promesse d'épouses chez les Ngaatjatjarra du Désert de l'Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 108, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming and personal names of Ngaatjatjarra-speaking people, Western Desert : some questions related to research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1997 (2), pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et reproduction en Australie. Pour un tableau de l'unité des tribus aborigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4 (3), pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniques et pourtant identiques : devenir une personne et se penser en société dans le Désert de l’Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Mathieu; Enric Progueres I Gené. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embryon, personne et parenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FMSH, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03581058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété et Aborigènes d'Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Cornu; Fabienne Orsi; Judith Rochfeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des biens communs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes ouverts et systèmes fermés: reconstruire l’organisation sociale des sociétés de la préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Georges Guille-Escuret; Sejin Park. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenté, écologie et histoire: Renouvellement des conjectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-182, 2019, 9781784055677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and closed systems: Rebuilding the Social Organization of Prehistoric Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Sejin Park; Georges Guille-Escuret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship, ecology and history: renewal of conjectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, ISTE ; Wiley, pp.93-192, 2019, Science, society and new technologies series, 9781786304445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independence from independence: history, landownership and politics in South Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Mélissa Nayral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Realities: Changing Perspectives on Resilience and Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.107-131, 2019, 9781789200409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Resistance and Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Nayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Mélissa Nayral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Realities: Changing Perspectives on Resilience and Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-22, 2019, 9781789200409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship, Ecology and History : Renewal of Conjecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.193-202, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Pour une socio-écologie de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Georges Guille-Escuret; Sejin Park. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenté, écologie et histoire : Renouvellement des conjectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-190, 2019, 9781784055677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données sensibles Peuvent-elles ne pas l'être ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Ginouves; Isabelle Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diffusion numérique des données en SHS - Guide des bonnes pratiques éthiques et juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.197-206, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture et continuité dans le sud de Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Nolet; Peter Lindenmann; Laurent Dousset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations politiques en Mélanésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pacific-credo Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-205, 2018, La Fabrique des Mondes Pacifiques ~ Making Pacific Worlds, 978-2953748581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Médiations politiques en Mélanésie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lindenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Émilie Nolet; Peter Lindenmann; Laurent Dousset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations politiques en Mélanésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pacific-credo publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-33, 2018, La Fabrique des Mondes Pacifiques ~ Making Pacific Worlds, 978-2953748581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems in Geography or Geography of Systems? Attempts to Represent Spatial Distributions of Australian Social Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick McConvell; Piers Kelly; Stéphane Lacramp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin, Kin and Clan: The dynamics of social categories in Indigenous Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANU Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-83, 2018, 9781760461638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godelier et la pluralité des dominations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Lemieux; L. Berger; M. Macé; G. Salmon; C. Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour les sciences sociales: 101 livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté, territoire et démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Jeudy-Ballini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde en mélanges. Textes offerts à Maurice Godelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-271-09436-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l' humanisation de la géographie : Conceptions et organisations foncières dans le Désert de l' Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Travesi &amp; M. Ponsonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conceptions de la propriété foncière à l’épreuve des revendications autochtones : possession, propriété et leurs avatars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pacific-credo Publications, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcery, Poison and Politics: Strategies of Self-Positioning in South Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miranda Forsyth; Richard Eves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talking it Through: Responses to Sorcery and Witchcraft Beliefs and Practices in Melanesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU Press, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance? Une critique anthropologique du cas australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Préaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud: Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pcP, pp.333-357, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort chez les Ngaatjatjarra (Australie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Godelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mort et ses au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.387-410, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud: Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pcP, pp.7-18, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pacific Credo Publications. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud. Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2953748529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tcherkézoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scope of Anthropology: Maurice Godelier's Work in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.1-23, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal&amp;quot; and &amp;quot;vertical&amp;quot; skewing: similar objectives, two solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas R. Trautmann and Peter M. Whiteley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crow-Omaha: New Light on a Classic Problem of Kinship analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Arizona Press, pp.261-277, 2012, Amerind Studies in Anthropology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undertanding Human Relations (Kinship Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Thieberger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Linguistic Fieldwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.209-234, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezavidnoe mesto uchenogo. Anthropologija, precedentnoe pravo i avstraliyskije « obschestva » (Une place inconfortable: anthropologie, jurisprudence et la notion de société en Australie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social'naya anthropologija vo Francii. XXI vek (Anthropologie sociale en France. XXIème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'ethnologie et d'anthropologie de Moscou, pp.157-180, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totémisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encyclopaedia Universalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis, Notionnaires 2: Idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.795-796, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who owns the present? Some of the problems associated in producing electronic data for an Indigenous community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural diversity and indigenous peoples: Oral, written expressions and new technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;quot;Kinship and change in Aboriginal Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropological Forum, UWA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship and change in Aboriginal Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthropological Forum, UWA, pp.137-143, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transformation structurale: Evolution du rapport Homme-Marmotte dans les Alpes Françaises (A structural transformation: development of the relationship between man and marmot in the French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Marmot Network Publisher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity in Marmots - Biodiversité chez les Marmottes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Marmot Network Publisher, pp.29-36, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’homme fait-il face aux situations d’incertitude ? Une perspective anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques des savoirs entre jugement et innovation. Experts, expertises du bâtiment, Paris 1690-1790</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03457559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisible, l’incertitude et les experts : reconfiguration des principes d’appartenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vi(es)rus : (in)certitudes en situation de pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADEC, Université Lyon 2 Lumières, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Useful is the &amp;quot;Hunter-gatherer&amp;quot; Label in Explaining the Diversification of Indigenous Australian Societies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synapse Trans-Disciplinary Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiver ou ne pas archiver : telle est la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les notes de terrain des anthropologues en partage ? LESC, Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialités des chasseurs-cueilleurs (d’Australie et d’ailleurs) : repenser les classifications sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux et Sociétés de la Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totémisme en Australie (et en général): construction du sacré ou construction des personnes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut des Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language, kin classification and territoriality : How to think deep-historical rationales through the pragmatics of kinship?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship : Diversity in Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire les organisations sociales du passé et leurs transformations (Sahul et Mélanésie Insulaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diversité culturelle/sociale/humaine sur la longue durée. 1re rencontre interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences Sociales Face à la Discrimination et à l’Exclusion (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rentrée de l'EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Oct 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aftermath of recognition: Spatial monotony in the Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Native Titles’ in Australia (Pôle Foncier, Montpellier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Foncier, Montpellier, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of graded societies in Vanuatu: A dialogue between Anthropology, Archaeology and Genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian National University, WOW workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l'incertitude: incertitude, risque et crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptions et gestions des risques en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Formoso, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait social inattendu : pour une anthropologie de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Histoire aux Beaux-Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01711186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social organization of early Sahul migrants: Envisioning a dialogue between anthropology, archaeology and evolutionary ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the International Union of the Prehistoric and Protohistoric Sciences (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of a « regional network » approach: The Ranking / Grade Systems in Island Melanesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves of Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping possible voyages: Solomon and Coral Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves of Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of wind arcs and safe days for canoe voyaging in Near Oceania. Waves of Words workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves of Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of interoperability in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Western Sydney, Center for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01784091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie du Develop-man ; ou la mémoire équivoque du fait colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de l’anthropologie en contexte postcolonial : le cas du Vanuatu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01711184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Names are glue : names and naming in the Australian Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naming people, naming places : case studies from PNG and Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Dousset and Borut Telban, Jun 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cochons pour se faire pardonner : se marier à Malekula (Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole des Beaux-Arts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital science: dangers and opportunities for the social sciences and humanities (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario di anthropologia, Università degli Studi di Padova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving and relations of power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux sources numériques de la parenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fallacy of symmetry, or how Australian Aboriginal people think of kinship differently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Social and Cultural Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburg University, Nov 2016, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Kinship Terminologies : Problems and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kinsources, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital science: dangers and opportunities for the social sciences and humanities (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario di antropología, Università degli Studi di Verona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialité à l’épreuve: reconnaissance étatique d’une géographie humanisée en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Collège de France, Philippe Descola, Les usages de la terre. Cosmopolitiques de la territorialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Descola, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01299635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History as relation. On the “use and abuse” of the past in Australia and Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Oceanists Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités de la parenté. Exemples d’Australie et du Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au séminaire interinstitutionnel SHS/Cresica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dangers of mathematical beauty: are “pure forms” of Australian hunter-gatherer kinship systems really old?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHAGS 11 Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01198497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude, élicitation et valeurs sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique à l’Université de la Nouvelle Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recrudescence des accusations de sorcellerie au Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie aux Beaux-Arts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People in country, persons in place: A Sepik (PNG) – Pama-Nyungan (Australia) comparison. Organized by Laurent Dousset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS (Online Digital Sources and Annotation System)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Informatique des Matériaux Ethnographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de parenté australien dit &amp;quot; Aluridja &amp;quot; : de l'aberration à l'analyse contextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Parenté et logiques relationnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Anthropologie Sociale, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiver les enquêtes collectives (table ronde avec Françoise Zonabend, Laurent Dousset, Sophie Duchesne et Serge Wolikow)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes Collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01016177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting with/for spirits: changing singularities in the Australian Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People in country, persons in place: A Sepik (PNG) – Pama-Nyungan (Australia) comparison. Organized by Laurent Dousset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouvés et déjà perdus : des &amp;quot; vrais &amp;quot; et des &amp;quot; faux &amp;quot; Aborigènes d'Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bistro des Ethnologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00773225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materialities in/of Australian Aboriginal kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars at Slovenian Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From structure to substance and back: materialities in Australian Aboriginal kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Anthropology Today: Critical Perspectives from Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of archives : are digital ontologies dangerous for research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographic archives Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacific Connections, Séminaire au Parlement Européen (avec Hviding E., Crook T., Torren C., Van Meil T. & Widlock T.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Connections, Séminaire au Parlement Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcery, Poison and Politics: Strategies of Self-Positioning in South Malekula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorcery and Witchcraft-Related Killings in Melanesia: Culture, Law and Human Rights Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poison, Sorcery and Politics in Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars of the Slovenian Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catégorie du 'sorcier' à Malekula, Vanuatu. Analyse structurale de l'antisocial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-toile Pacifique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independence from independence: The aborted attempt to establish a Melanesian metropolis in Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Society for Oceanists conference 2012. Session "Resilience and resistance to the local-global dichotomy", Dousset, L and Nayral M. (orgs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Dynamics of Kinship and Social Category Terms with AustKin II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Conference of the European Chapter of the Association for Computational Linguistics (EACL2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire ou Coutume? Des différentes façons de légitimer le pouvoir politique dans le sud de Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forme de l'autorité et autorités plurielles dans trois pays du Pacifique ? Représentations / Transformations / Expressions / Interactions", Colloque de l'ANR LocNatPol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes, Missiles et Cannibales : Rencontre avec Laurent Dousset, Jessica de Largy Healy, Isabelle Leblic et Natacha Gagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée du Quai Branly, Salon de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00664193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde Ce que les humanités digitales apportent aux humanités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Labex Transfers, Ecole Normale Supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epistemology of kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Studies Lecture Series, Department of English, University of Köln</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of recognition of cultural alterity in the context of land claims in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutskolloquium der Ethnologie, Institut für Ethnologie, Georg-August-Universität Göttingen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change challenges and European-Pacific Cooperation: building institutional research frameworks for the future (Opening plenary panel of ESfO 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Society for Oceanists conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers contacts an Australie: discussion autour du film &amp;quot;Contact&amp;quot; &amp;quot; et de l'ouvrage &amp;quot;Mythes, Missiles et Cannibales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sénat (groupes interparlementaires d'amitiés du Sénat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consanguinity to consulbstantiality: Julian Pitt-Rivers' 'The Kit and the Kin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Anthropological Association Annual Meeting 110</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivage numérique des sciences humaines et sociales: nostalgie ou revirements méthodologiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains, Théories, méthodologie. Dialogue Franco-Chinois: Regards croisés sur l'anthropologie et les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique: opportunisme ou nécessité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'La question de l'éthique dans la pratique de la recherche anthropologique' E. Fache et F. Guyader (org), AFEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revoyons nos conceptions : Adaptations autochtones aux conditions législatives des Etats-Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des questions foncières aux problématiques touristiques : discours et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS : une plate-forme d'archivage et de manipulation des données de la recherche pour la médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur les questions de droit et d'éthique pour la diffusion des données de la recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'humanisation de la géographie: Conceptions et organisations foncières dans le Désert de l'Ouest australien et aspects comparatifs avec le Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude interdisciplinaire sur les régimes de propriété foncière: entre droit coutumier et conceptions occidentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Soin, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austkin, une plateforme expérimentale sur la gestion et la cartographie de vocabulaires spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation linguistique et corpus numériques : théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque Documentation linguistique et corpus numériques : théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation linguistique et corpus numériques : théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sédentarisation nomade: précarité ou fluidité? Les cas des Ngaatjatjarra australiens, partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et culture: Habitat précaire/habitat temporaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal&amp;quot; and &amp;quot;vertical&amp;quot; skewing: similar objectives, two solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Kinship: Engaging the Crow-Omaha Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Tucson, Amerind Foundation, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance des Aborigènes d'Australie: problèmes juridiques, problèmes culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LBSHS-Pacifique : Livre Blanc des études francophones en SHS sur le Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law, society and the recognition of customary land tenure in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESfO Conference St. Andrews 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, St. Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sédentarisation nomade: précarité ou fluidité? Les cas des Ngaatjatjarra australiens, partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et culture: Habitat précaire/habitat temporaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dreams about modernity : A utopian city in South Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban life and articulations of modernity in the Pacific. Bergen Pacific Studies Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Structures for the social sciences: the example of Austkin and an introduction to the Auskin database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIATIS National Indigenous Studies Conference : Perspectives on urban life : connections and reconnections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet expérimental à la Maison Asie Pacifique (Marseille): Online digital sources and annotation system for the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecter, organiser, valoriser les archives de la recherche en sciences humaines et sociales, 18-19 Septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration de la Nouvelle-Calédonie dans la région Pacifique : questions et comparaisons économiques, politiques, linguistiques et culturelles (multi-linguismes, multiculturalismes, minorités, etc.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGORA : « Ateliers Gouvernance et Recherche Appliquée » : Journées Sciences Humaines et Sociales (SHS) en Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une place inconfortable: Anthropologie, jurisprudence et la notion de société en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renouvellement théorique et méthodologique de l'anthropologie sociale: un dialogue franco-russe, 24-28 Septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS et ADAP, projets de numérisations et de développement de plateforme technologique collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été d'ADONIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les juges deviennent maîtres de cérémonies: la mise en scène de l'authenticité culturelle devant les tribunaux dans le cadre des revendications foncières aborigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CERCE "Néo-ritualisations et construction des identifications collectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating multilevel semantics: ODSAS (online digital sources and annotation system for the social sciences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une ethnographie multimédia. Recherche audiovisuelle en anthropologie océaniste.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenant et discutant dans la session &amp;quot;L'intégration de la NC dans la région Pacifique : questions et comparaisons économiques, politiques, linguistiques et culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGORA (Ateliers « gouvernance et recherche appliquée »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kungkankatia, Minalinkatja (« de la sœur, du frère ») : pourquoi Elkin et Lévi-Strauss confondent sœur et épouse en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes frère-sœur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprits-enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Travési</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpent Arc-en-Ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Travési</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps du Rêve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica de Largy Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parenté aborigène à la sorcellerie au Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 155 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l'incertitude : Une autre introduction aux Aborigènes d'Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 290 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles à Malekula, Vanuatu. Catalogue augmenté et documenté de l'exposition photographique 'Georges Liotard (1974)', Port-Vila Juillet 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Servy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Abong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00701977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERVY Alice, ABONG Marcellin et DOUSSET Laurent, 2012. Ded Seremoni long Malekula. Funérailles à Malekula. Funerals in Malekula (Catalogue documenté d'une exposition photographique), Marseille, CREDO et VKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Servy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS User Hand Book for software version 3, public release version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CREDO, AMU-CNRS-EHESS. 2015, pp. 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d’installation d’un serveur LAMP pour héberger ODSAS; et Manuel d’installation d’ODSAS sur un serveur LAMP à base de CentOS 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CREDO, AMU-CNRS-EHESS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPAS-WP2 Interim Report to the European Commission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LA RECHERCHE DES ALURIDJA Parenté et Organisation Sociale chez les Ngaatjatjarra du Désert de l'Ouest Australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 1999. Français. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00202005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId209"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Dousset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinship, Ecology and History: Renewal of Conjectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Guille-Escuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejin Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9781786304445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté, écologie et histoire: Renouvellement des conjectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Guille-Escuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejin Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2019, Sciences, société et nouvelles technologies. Série : Interdisciplinarité sciences biologiques et sciences sociales, 9781784055677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacific Realities: Changing Perspectives on Resilience and Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Nayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berghahn, 170 p., 2019, Pacific perspectives : Studies of the European Society for Oceanists, 978-1-78920-040-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 2018, 978-2-271-08930-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01791679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations politiques en Mélanésie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pacific-credo Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 358 p., 2018, 978-2-9537485-8-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pictures from my memory: My story as an Aboriginal Ngaatjatjarra Woman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizzie Marrkilyi Ellis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aboriginal Studies Press, 224 p., 2016, 978-0855750350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01304033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud: Terrains, questions et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pacific-credo Publications; pacific-credo Publications, 410 pp., 2014, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pacific.454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scope of Anthropology: Maurice Godelier's Work in Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tcherkézoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berghahn, 296 pp., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Kinship: An introductory handbook with particular emphasis on the Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pacific-credo Publications, pp.144, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes, missiles et cannibales : Le récit d'un premier contact en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Océanistes, 50, 197 pp., 2011, Publications de la Société des Océanistes, Isabelle Leblic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating Identities: Social Networks and the Diffusion of Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oceania Monographs. Oceania Monographs, pp.109, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinship and change in Aboriginal Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropological Forum, UWA. Anthropological Forum, UWA, pp.245, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible agents. Framework for a comparative approach to fundamental uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03529013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Prehistoric Open Sea Sailing Routes to Lizard Island and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pacific archaeology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03398635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Morts et les Asticots : Palolo, calendrier et cosmologie à Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (3), pp.177-200. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1088016ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03541892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'incertitude au risque : un outil heuristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.21-48. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Reviews: &amp;quot;L’Imaginé, l’imaginaire & le symbolique&amp;quot;, by Maurice Godelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.285-287 (Vol. 27, No 3). </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2017.1347249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sorcellerie en Mélanésie : Élicitation de l’inacceptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (218), pp.85-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorances et savoirs dans la reproduction des hiérarchies et des distinctions sociales : quelle question l’anthropologue doit-il se poser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser l'éthique dans la pratique en sciences sociales et humaines (entretien réalisé par Frédérique Guyader)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth La Selve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Zask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136-137, pp.253-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consanguinity to consubstantiality: Julian Pitt-Rivers' 'The Kith and the Kin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics: eJournal of Anthropological and Related Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), 14pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00814712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion-Exclusion: Recasting the Issue of Boundaries for the Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (4), pp.342-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00903265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for systemic outbreeding: A rejoinder to Denham, Beyond Fictions of Closure in Australian Aboriginal Kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Anthropology and Cultural Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00826028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitation fixe ou campement de fortune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.62-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry of Recognition: Law, Society and Customary Land Tenure in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (2/3), pp.142-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SHS à l'ère du numérique (éditorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a database for Australian Indigenous kinship terminology: The AustKin project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Hendery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bowern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (1), pp.42-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie au tribunal. Les revendications foncières des Aborigènes en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74, pp.74-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire sans fin : Australie, terre des anthropologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS ASIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A never-ending story: Australia, land of anthropologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS ASIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS : Online digital sources and annotation system for the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imageson.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://www.imageson.org/document.html?id=1071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Global' versus the ‘Local': Cognitive processes of kin determination in Aboriginal Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (3), pp.260-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There never has been such a thing as a kin-based society': A review article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Desert and Native Title: How models become myths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp.127-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Substance: Combining 'Classic' and 'Modern' Kinship Studies in the Australian Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (1), pp.18-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenèse d'un mythe événementiel en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43-44, pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous modes of representing social relationships: A short critique of the &amp;quot;genealogical concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (1), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the misinterpretation of the Aluridja kinship system type (Australian Western Desert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (1), pp.43-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for context and substance: the Australian Western Desert kinship system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (2), pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics and demography in a contact situation: The establishment of Giles Meteorological Station in the Rawlinson Ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aboriginal History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reading Theodor Strehlow's 'Aranda Regular and Irregular Marriages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strehlow Research Centre, Occasional Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2, pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du social quand on ne chasse plus? Les Ngaatjatjarra du Désert de l'Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alliance de mariage et la promesse d'épouses chez les Ngaatjatjarra du Désert de l'Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 108, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming and personal names of Ngaatjatjarra-speaking people, Western Desert : some questions related to research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1997 (2), pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et reproduction en Australie. Pour un tableau de l'unité des tribus aborigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4 (3), pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniques et pourtant identiques : devenir une personne et se penser en société dans le Désert de l’Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Mathieu; Enric Progueres I Gené. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embryon, personne et parenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FMSH, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03581058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété et Aborigènes d'Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Cornu; Fabienne Orsi; Judith Rochfeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des biens communs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Pour une socio-écologie de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Georges Guille-Escuret; Sejin Park. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenté, écologie et histoire : Renouvellement des conjectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-190, 2019, 9781784055677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship, Ecology and History : Renewal of Conjecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.193-202, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and closed systems: Rebuilding the Social Organization of Prehistoric Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Sejin Park; Georges Guille-Escuret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship, ecology and history: renewal of conjectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, ISTE ; Wiley, pp.93-192, 2019, Science, society and new technologies series, 9781786304445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independence from independence: history, landownership and politics in South Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Mélissa Nayral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Realities: Changing Perspectives on Resilience and Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.107-131, 2019, 9781789200409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes ouverts et systèmes fermés: reconstruire l’organisation sociale des sociétés de la préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Georges Guille-Escuret; Sejin Park. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenté, écologie et histoire: Renouvellement des conjectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-182, 2019, 9781784055677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Resistance and Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Nayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Mélissa Nayral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Realities: Changing Perspectives on Resilience and Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-22, 2019, 9781789200409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données sensibles Peuvent-elles ne pas l'être ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Ginouves; Isabelle Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diffusion numérique des données en SHS - Guide des bonnes pratiques éthiques et juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.197-206, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture et continuité dans le sud de Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Nolet; Peter Lindenmann; Laurent Dousset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations politiques en Mélanésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pacific-credo Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-205, 2018, La Fabrique des Mondes Pacifiques ~ Making Pacific Worlds, 978-2953748581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Médiations politiques en Mélanésie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lindenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Émilie Nolet; Peter Lindenmann; Laurent Dousset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations politiques en Mélanésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pacific-credo publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-33, 2018, La Fabrique des Mondes Pacifiques ~ Making Pacific Worlds, 978-2953748581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems in Geography or Geography of Systems? Attempts to Represent Spatial Distributions of Australian Social Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick McConvell; Piers Kelly; Stéphane Lacramp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin, Kin and Clan: The dynamics of social categories in Indigenous Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANU Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-83, 2018, 9781760461638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godelier et la pluralité des dominations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Lemieux; L. Berger; M. Macé; G. Salmon; C. Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour les sciences sociales: 101 livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté, territoire et démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Jeudy-Ballini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde en mélanges. Textes offerts à Maurice Godelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-271-09436-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l' humanisation de la géographie : Conceptions et organisations foncières dans le Désert de l' Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Travesi &amp; M. Ponsonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conceptions de la propriété foncière à l’épreuve des revendications autochtones : possession, propriété et leurs avatars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pacific-credo Publications, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcery, Poison and Politics: Strategies of Self-Positioning in South Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miranda Forsyth; Richard Eves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talking it Through: Responses to Sorcery and Witchcraft Beliefs and Practices in Melanesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU Press, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud: Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pcP, pp.7-18, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort chez les Ngaatjatjarra (Australie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Godelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mort et ses au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.387-410, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance? Une critique anthropologique du cas australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Préaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud: Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pcP, pp.333-357, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pacific Credo Publications. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud. Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2953748529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tcherkézoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scope of Anthropology: Maurice Godelier's Work in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.1-23, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal&amp;quot; and &amp;quot;vertical&amp;quot; skewing: similar objectives, two solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas R. Trautmann and Peter M. Whiteley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crow-Omaha: New Light on a Classic Problem of Kinship analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Arizona Press, pp.261-277, 2012, Amerind Studies in Anthropology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undertanding Human Relations (Kinship Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Thieberger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Linguistic Fieldwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.209-234, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezavidnoe mesto uchenogo. Anthropologija, precedentnoe pravo i avstraliyskije « obschestva » (Une place inconfortable: anthropologie, jurisprudence et la notion de société en Australie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social'naya anthropologija vo Francii. XXI vek (Anthropologie sociale en France. XXIème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'ethnologie et d'anthropologie de Moscou, pp.157-180, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totémisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encyclopaedia Universalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis, Notionnaires 2: Idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.795-796, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who owns the present? Some of the problems associated in producing electronic data for an Indigenous community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural diversity and indigenous peoples: Oral, written expressions and new technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;quot;Kinship and change in Aboriginal Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropological Forum, UWA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship and change in Aboriginal Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthropological Forum, UWA, pp.137-143, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transformation structurale: Evolution du rapport Homme-Marmotte dans les Alpes Françaises (A structural transformation: development of the relationship between man and marmot in the French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Marmot Network Publisher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity in Marmots - Biodiversité chez les Marmottes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Marmot Network Publisher, pp.29-36, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialités des chasseurs-cueilleurs (d’Australie et d’ailleurs) : repenser les classifications sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux et Sociétés de la Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiver ou ne pas archiver : telle est la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les notes de terrain des anthropologues en partage ? LESC, Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Useful is the &amp;quot;Hunter-gatherer&amp;quot; Label in Explaining the Diversification of Indigenous Australian Societies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synapse Trans-Disciplinary Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’homme fait-il face aux situations d’incertitude ? Une perspective anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques des savoirs entre jugement et innovation. Experts, expertises du bâtiment, Paris 1690-1790</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03457559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisible, l’incertitude et les experts : reconfiguration des principes d’appartenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vi(es)rus : (in)certitudes en situation de pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADEC, Université Lyon 2 Lumières, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totémisme en Australie (et en général): construction du sacré ou construction des personnes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut des Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language, kin classification and territoriality : How to think deep-historical rationales through the pragmatics of kinship?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship : Diversity in Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire les organisations sociales du passé et leurs transformations (Sahul et Mélanésie Insulaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diversité culturelle/sociale/humaine sur la longue durée. 1re rencontre interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences Sociales Face à la Discrimination et à l’Exclusion (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rentrée de l'EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Oct 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aftermath of recognition: Spatial monotony in the Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Native Titles’ in Australia (Pôle Foncier, Montpellier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Foncier, Montpellier, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of graded societies in Vanuatu: A dialogue between Anthropology, Archaeology and Genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian National University, WOW workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of a « regional network » approach: The Ranking / Grade Systems in Island Melanesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves of Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait social inattendu : pour une anthropologie de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Histoire aux Beaux-Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01711186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social organization of early Sahul migrants: Envisioning a dialogue between anthropology, archaeology and evolutionary ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the International Union of the Prehistoric and Protohistoric Sciences (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l'incertitude: incertitude, risque et crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptions et gestions des risques en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Formoso, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping possible voyages: Solomon and Coral Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves of Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of interoperability in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Western Sydney, Center for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01784091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of wind arcs and safe days for canoe voyaging in Near Oceania. Waves of Words workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves of Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie du Develop-man ; ou la mémoire équivoque du fait colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de l’anthropologie en contexte postcolonial : le cas du Vanuatu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01711184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cochons pour se faire pardonner : se marier à Malekula (Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole des Beaux-Arts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Names are glue : names and naming in the Australian Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naming people, naming places : case studies from PNG and Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Dousset and Borut Telban, Jun 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital science: dangers and opportunities for the social sciences and humanities (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario di antropología, Università degli Studi di Verona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving and relations of power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux sources numériques de la parenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fallacy of symmetry, or how Australian Aboriginal people think of kinship differently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Social and Cultural Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburg University, Nov 2016, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Kinship Terminologies : Problems and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kinsources, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital science: dangers and opportunities for the social sciences and humanities (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario di anthropologia, Università degli Studi di Padova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialité à l’épreuve: reconnaissance étatique d’une géographie humanisée en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Collège de France, Philippe Descola, Les usages de la terre. Cosmopolitiques de la territorialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Descola, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01299635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dangers of mathematical beauty: are “pure forms” of Australian hunter-gatherer kinship systems really old?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHAGS 11 Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01198497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités de la parenté. Exemples d’Australie et du Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au séminaire interinstitutionnel SHS/Cresica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History as relation. On the “use and abuse” of the past in Australia and Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Oceanists Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude, élicitation et valeurs sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique à l’Université de la Nouvelle Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recrudescence des accusations de sorcellerie au Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie aux Beaux-Arts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting with/for spirits: changing singularities in the Australian Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People in country, persons in place: A Sepik (PNG) – Pama-Nyungan (Australia) comparison. Organized by Laurent Dousset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People in country, persons in place: A Sepik (PNG) – Pama-Nyungan (Australia) comparison. Organized by Laurent Dousset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de parenté australien dit &amp;quot; Aluridja &amp;quot; : de l'aberration à l'analyse contextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Parenté et logiques relationnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Anthropologie Sociale, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS (Online Digital Sources and Annotation System)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Informatique des Matériaux Ethnographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiver les enquêtes collectives (table ronde avec Françoise Zonabend, Laurent Dousset, Sophie Duchesne et Serge Wolikow)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes Collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01016177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From structure to substance and back: materialities in Australian Aboriginal kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Anthropology Today: Critical Perspectives from Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materialities in/of Australian Aboriginal kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars at Slovenian Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouvés et déjà perdus : des &amp;quot; vrais &amp;quot; et des &amp;quot; faux &amp;quot; Aborigènes d'Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bistro des Ethnologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00773225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of archives : are digital ontologies dangerous for research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographic archives Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacific Connections, Séminaire au Parlement Européen (avec Hviding E., Crook T., Torren C., Van Meil T. & Widlock T.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Connections, Séminaire au Parlement Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcery, Poison and Politics: Strategies of Self-Positioning in South Malekula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorcery and Witchcraft-Related Killings in Melanesia: Culture, Law and Human Rights Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poison, Sorcery and Politics in Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars of the Slovenian Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catégorie du 'sorcier' à Malekula, Vanuatu. Analyse structurale de l'antisocial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-toile Pacifique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Dynamics of Kinship and Social Category Terms with AustKin II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Conference of the European Chapter of the Association for Computational Linguistics (EACL2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independence from independence: The aborted attempt to establish a Melanesian metropolis in Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Society for Oceanists conference 2012. Session "Resilience and resistance to the local-global dichotomy", Dousset, L and Nayral M. (orgs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire ou Coutume? Des différentes façons de légitimer le pouvoir politique dans le sud de Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forme de l'autorité et autorités plurielles dans trois pays du Pacifique ? Représentations / Transformations / Expressions / Interactions", Colloque de l'ANR LocNatPol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes, Missiles et Cannibales : Rencontre avec Laurent Dousset, Jessica de Largy Healy, Isabelle Leblic et Natacha Gagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée du Quai Branly, Salon de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00664193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde Ce que les humanités digitales apportent aux humanités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Labex Transfers, Ecole Normale Supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epistemology of kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Studies Lecture Series, Department of English, University of Köln</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change challenges and European-Pacific Cooperation: building institutional research frameworks for the future (Opening plenary panel of ESfO 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Society for Oceanists conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of recognition of cultural alterity in the context of land claims in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutskolloquium der Ethnologie, Institut für Ethnologie, Georg-August-Universität Göttingen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique: opportunisme ou nécessité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'La question de l'éthique dans la pratique de la recherche anthropologique' E. Fache et F. Guyader (org), AFEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers contacts an Australie: discussion autour du film &amp;quot;Contact&amp;quot; &amp;quot; et de l'ouvrage &amp;quot;Mythes, Missiles et Cannibales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sénat (groupes interparlementaires d'amitiés du Sénat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivage numérique des sciences humaines et sociales: nostalgie ou revirements méthodologiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains, Théories, méthodologie. Dialogue Franco-Chinois: Regards croisés sur l'anthropologie et les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consanguinity to consulbstantiality: Julian Pitt-Rivers' 'The Kit and the Kin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Anthropological Association Annual Meeting 110</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revoyons nos conceptions : Adaptations autochtones aux conditions législatives des Etats-Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des questions foncières aux problématiques touristiques : discours et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS : une plate-forme d'archivage et de manipulation des données de la recherche pour la médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur les questions de droit et d'éthique pour la diffusion des données de la recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'humanisation de la géographie: Conceptions et organisations foncières dans le Désert de l'Ouest australien et aspects comparatifs avec le Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude interdisciplinaire sur les régimes de propriété foncière: entre droit coutumier et conceptions occidentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Soin, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sédentarisation nomade: précarité ou fluidité? Les cas des Ngaatjatjarra australiens, partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et culture: Habitat précaire/habitat temporaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal&amp;quot; and &amp;quot;vertical&amp;quot; skewing: similar objectives, two solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Kinship: Engaging the Crow-Omaha Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Tucson, Amerind Foundation, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque Documentation linguistique et corpus numériques : théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation linguistique et corpus numériques : théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austkin, une plateforme expérimentale sur la gestion et la cartographie de vocabulaires spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation linguistique et corpus numériques : théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance des Aborigènes d'Australie: problèmes juridiques, problèmes culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LBSHS-Pacifique : Livre Blanc des études francophones en SHS sur le Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sédentarisation nomade: précarité ou fluidité? Les cas des Ngaatjatjarra australiens, partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et culture: Habitat précaire/habitat temporaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law, society and the recognition of customary land tenure in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESfO Conference St. Andrews 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, St. Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dreams about modernity : A utopian city in South Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban life and articulations of modernity in the Pacific. Bergen Pacific Studies Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Structures for the social sciences: the example of Austkin and an introduction to the Auskin database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIATIS National Indigenous Studies Conference : Perspectives on urban life : connections and reconnections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration de la Nouvelle-Calédonie dans la région Pacifique : questions et comparaisons économiques, politiques, linguistiques et culturelles (multi-linguismes, multiculturalismes, minorités, etc.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGORA : « Ateliers Gouvernance et Recherche Appliquée » : Journées Sciences Humaines et Sociales (SHS) en Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet expérimental à la Maison Asie Pacifique (Marseille): Online digital sources and annotation system for the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecter, organiser, valoriser les archives de la recherche en sciences humaines et sociales, 18-19 Septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une place inconfortable: Anthropologie, jurisprudence et la notion de société en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renouvellement théorique et méthodologique de l'anthropologie sociale: un dialogue franco-russe, 24-28 Septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS et ADAP, projets de numérisations et de développement de plateforme technologique collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été d'ADONIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les juges deviennent maîtres de cérémonies: la mise en scène de l'authenticité culturelle devant les tribunaux dans le cadre des revendications foncières aborigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CERCE "Néo-ritualisations et construction des identifications collectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating multilevel semantics: ODSAS (online digital sources and annotation system for the social sciences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une ethnographie multimédia. Recherche audiovisuelle en anthropologie océaniste.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenant et discutant dans la session &amp;quot;L'intégration de la NC dans la région Pacifique : questions et comparaisons économiques, politiques, linguistiques et culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGORA (Ateliers « gouvernance et recherche appliquée »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kungkankatia, Minalinkatja (« de la sœur, du frère ») : pourquoi Elkin et Lévi-Strauss confondent sœur et épouse en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes frère-sœur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprits-enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Travési</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpent Arc-en-Ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Travési</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps du Rêve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica de Largy Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l'incertitude : Une autre introduction aux Aborigènes d'Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 290 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parenté aborigène à la sorcellerie au Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 155 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles à Malekula, Vanuatu. Catalogue augmenté et documenté de l'exposition photographique 'Georges Liotard (1974)', Port-Vila Juillet 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Servy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Abong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00701977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERVY Alice, ABONG Marcellin et DOUSSET Laurent, 2012. Ded Seremoni long Malekula. Funérailles à Malekula. Funerals in Malekula (Catalogue documenté d'une exposition photographique), Marseille, CREDO et VKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Servy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS User Hand Book for software version 3, public release version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CREDO, AMU-CNRS-EHESS. 2015, pp. 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d’installation d’un serveur LAMP pour héberger ODSAS; et Manuel d’installation d’ODSAS sur un serveur LAMP à base de CentOS 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CREDO, AMU-CNRS-EHESS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPAS-WP2 Interim Report to the European Commission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LA RECHERCHE DES ALURIDJA Parenté et Organisation Sociale chez les Ngaatjatjarra du Désert de l'Ouest Australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 1999. Français. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00202005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId209"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Guille-Escuret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejin Park" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1545" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093492v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/parente-ecologie-et-histoire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nayral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nolet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindenmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacific-credo.fr/images/pcp/M%C3%A9diations%20politiques%202018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791679v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Marrkilyi Ellis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023301v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glowczewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pacific.454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tcherk&#233;zoff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcconvell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Powell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088016ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03398635v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5238" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2017.1347249" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319611v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth La Selve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Zask" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Glaskin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hendery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bowern" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Koch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193356v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093493v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307412v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921775v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.berghahnbooks.com/downloads/intros/DoussetPacific_intro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888204v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.anu.edu.au/publications/skin-kin-and-clan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418332v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/ethnologieanthropologie/7374-le-monde-en-melanges.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023320v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pr&#233;aud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979417v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694618v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743744v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653097v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195031v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457559v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433304v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372318v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373050v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318804v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448072v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160839v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711186v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811539v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898862v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784091v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408093v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343685v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299635v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169995v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214196v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116828v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096693v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966361v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966365v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016177v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096694v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805822v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781370v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781372v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803111v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805823v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763958v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750571v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703490v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659050v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653094v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642885v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626336v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646483v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hannoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578467v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526854v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507763v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537644v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507761v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454102v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351609v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439947v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351604v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456329v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392152v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trav&#233;si" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380217v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380226v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bernard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380221v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999646v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999647v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701977v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Servy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Abong" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807057v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114582v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114590v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023322v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202005v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Guille-Escuret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejin Park" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1545" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093492v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/parente-ecologie-et-histoire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nayral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791679v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nolet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindenmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacific-credo.fr/images/pcp/M%C3%A9diations%20politiques%202018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Marrkilyi Ellis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023301v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glowczewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pacific.454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tcherk&#233;zoff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcconvell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Powell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03398635v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541892v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088016ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5238" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2017.1347249" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth La Selve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Zask" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631572v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Glaskin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hendery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bowern" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Koch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193356v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195028v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307412v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921775v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921771v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.berghahnbooks.com/downloads/intros/DoussetPacific_intro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888204v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.anu.edu.au/publications/skin-kin-and-clan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418332v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/ethnologieanthropologie/7374-le-monde-en-melanges.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979417v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pr&#233;aud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694618v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743744v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653097v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195031v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373050v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372318v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457559v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433304v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448072v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160839v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711186v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811539v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933738v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898862v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573930v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408091v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343685v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299635v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198497v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214196v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169995v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116828v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096694v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096693v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966365v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016177v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781370v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805822v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773225v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781372v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803111v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805823v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694832v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750571v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703490v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763957v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659050v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626336v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642885v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646483v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hannoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578467v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507763v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526854v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526855v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537644v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507765v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454102v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439947v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351609v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351604v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456329v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392152v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trav&#233;si" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380217v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380226v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bernard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380221v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999647v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999646v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701977v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Servy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Abong" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807057v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114582v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114590v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023322v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202005v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>