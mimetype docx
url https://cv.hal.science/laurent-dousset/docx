--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Dousset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinship, Ecology and History: Renewal of Conjectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Guille-Escuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejin Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9781786304445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté, écologie et histoire: Renouvellement des conjectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Guille-Escuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejin Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2019, Sciences, société et nouvelles technologies. Série : Interdisciplinarité sciences biologiques et sciences sociales, 9781784055677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacific Realities: Changing Perspectives on Resilience and Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Nayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berghahn, 170 p., 2019, Pacific perspectives : Studies of the European Society for Oceanists, 978-1-78920-040-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 2018, 978-2-271-08930-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01791679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations politiques en Mélanésie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pacific-credo Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 358 p., 2018, 978-2-9537485-8-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pictures from my memory: My story as an Aboriginal Ngaatjatjarra Woman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizzie Marrkilyi Ellis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aboriginal Studies Press, 224 p., 2016, 978-0855750350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01304033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud: Terrains, questions et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pacific-credo Publications; pacific-credo Publications, 410 pp., 2014, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pacific.454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scope of Anthropology: Maurice Godelier's Work in Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tcherkézoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berghahn, 296 pp., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Kinship: An introductory handbook with particular emphasis on the Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pacific-credo Publications, pp.144, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes, missiles et cannibales : Le récit d'un premier contact en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Océanistes, 50, 197 pp., 2011, Publications de la Société des Océanistes, Isabelle Leblic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating Identities: Social Networks and the Diffusion of Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oceania Monographs. Oceania Monographs, pp.109, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinship and change in Aboriginal Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropological Forum, UWA. Anthropological Forum, UWA, pp.245, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible agents. Framework for a comparative approach to fundamental uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03529013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Prehistoric Open Sea Sailing Routes to Lizard Island and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pacific archaeology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03398635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Morts et les Asticots : Palolo, calendrier et cosmologie à Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (3), pp.177-200. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1088016ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03541892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'incertitude au risque : un outil heuristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.21-48. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Reviews: &amp;quot;L’Imaginé, l’imaginaire & le symbolique&amp;quot;, by Maurice Godelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.285-287 (Vol. 27, No 3). </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2017.1347249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sorcellerie en Mélanésie : Élicitation de l’inacceptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (218), pp.85-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorances et savoirs dans la reproduction des hiérarchies et des distinctions sociales : quelle question l’anthropologue doit-il se poser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser l'éthique dans la pratique en sciences sociales et humaines (entretien réalisé par Frédérique Guyader)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth La Selve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Zask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136-137, pp.253-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consanguinity to consubstantiality: Julian Pitt-Rivers' 'The Kith and the Kin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics: eJournal of Anthropological and Related Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), 14pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00814712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion-Exclusion: Recasting the Issue of Boundaries for the Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (4), pp.342-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00903265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for systemic outbreeding: A rejoinder to Denham, Beyond Fictions of Closure in Australian Aboriginal Kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Anthropology and Cultural Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00826028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitation fixe ou campement de fortune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.62-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry of Recognition: Law, Society and Customary Land Tenure in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (2/3), pp.142-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SHS à l'ère du numérique (éditorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a database for Australian Indigenous kinship terminology: The AustKin project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Hendery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bowern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (1), pp.42-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie au tribunal. Les revendications foncières des Aborigènes en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74, pp.74-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire sans fin : Australie, terre des anthropologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS ASIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A never-ending story: Australia, land of anthropologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS ASIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS : Online digital sources and annotation system for the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imageson.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://www.imageson.org/document.html?id=1071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Global' versus the ‘Local': Cognitive processes of kin determination in Aboriginal Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (3), pp.260-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There never has been such a thing as a kin-based society': A review article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Desert and Native Title: How models become myths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp.127-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Substance: Combining 'Classic' and 'Modern' Kinship Studies in the Australian Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (1), pp.18-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenèse d'un mythe événementiel en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43-44, pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous modes of representing social relationships: A short critique of the &amp;quot;genealogical concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (1), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the misinterpretation of the Aluridja kinship system type (Australian Western Desert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (1), pp.43-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for context and substance: the Australian Western Desert kinship system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (2), pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics and demography in a contact situation: The establishment of Giles Meteorological Station in the Rawlinson Ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aboriginal History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reading Theodor Strehlow's 'Aranda Regular and Irregular Marriages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strehlow Research Centre, Occasional Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2, pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du social quand on ne chasse plus? Les Ngaatjatjarra du Désert de l'Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alliance de mariage et la promesse d'épouses chez les Ngaatjatjarra du Désert de l'Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 108, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming and personal names of Ngaatjatjarra-speaking people, Western Desert : some questions related to research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1997 (2), pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et reproduction en Australie. Pour un tableau de l'unité des tribus aborigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4 (3), pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniques et pourtant identiques : devenir une personne et se penser en société dans le Désert de l’Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Mathieu; Enric Progueres I Gené. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embryon, personne et parenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FMSH, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03581058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété et Aborigènes d'Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Cornu; Fabienne Orsi; Judith Rochfeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des biens communs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Pour une socio-écologie de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Georges Guille-Escuret; Sejin Park. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenté, écologie et histoire : Renouvellement des conjectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-190, 2019, 9781784055677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship, Ecology and History : Renewal of Conjecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.193-202, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and closed systems: Rebuilding the Social Organization of Prehistoric Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Sejin Park; Georges Guille-Escuret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship, ecology and history: renewal of conjectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, ISTE ; Wiley, pp.93-192, 2019, Science, society and new technologies series, 9781786304445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independence from independence: history, landownership and politics in South Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Mélissa Nayral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Realities: Changing Perspectives on Resilience and Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.107-131, 2019, 9781789200409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes ouverts et systèmes fermés: reconstruire l’organisation sociale des sociétés de la préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Georges Guille-Escuret; Sejin Park. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenté, écologie et histoire: Renouvellement des conjectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-182, 2019, 9781784055677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Resistance and Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Nayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Mélissa Nayral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Realities: Changing Perspectives on Resilience and Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-22, 2019, 9781789200409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données sensibles Peuvent-elles ne pas l'être ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Ginouves; Isabelle Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diffusion numérique des données en SHS - Guide des bonnes pratiques éthiques et juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.197-206, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture et continuité dans le sud de Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Nolet; Peter Lindenmann; Laurent Dousset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations politiques en Mélanésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pacific-credo Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-205, 2018, La Fabrique des Mondes Pacifiques ~ Making Pacific Worlds, 978-2953748581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Médiations politiques en Mélanésie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lindenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Émilie Nolet; Peter Lindenmann; Laurent Dousset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations politiques en Mélanésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pacific-credo publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-33, 2018, La Fabrique des Mondes Pacifiques ~ Making Pacific Worlds, 978-2953748581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems in Geography or Geography of Systems? Attempts to Represent Spatial Distributions of Australian Social Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick McConvell; Piers Kelly; Stéphane Lacramp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin, Kin and Clan: The dynamics of social categories in Indigenous Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANU Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-83, 2018, 9781760461638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godelier et la pluralité des dominations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Lemieux; L. Berger; M. Macé; G. Salmon; C. Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour les sciences sociales: 101 livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté, territoire et démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Jeudy-Ballini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde en mélanges. Textes offerts à Maurice Godelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-271-09436-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l' humanisation de la géographie : Conceptions et organisations foncières dans le Désert de l' Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Travesi &amp; M. Ponsonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conceptions de la propriété foncière à l’épreuve des revendications autochtones : possession, propriété et leurs avatars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pacific-credo Publications, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcery, Poison and Politics: Strategies of Self-Positioning in South Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miranda Forsyth; Richard Eves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talking it Through: Responses to Sorcery and Witchcraft Beliefs and Practices in Melanesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU Press, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud: Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pcP, pp.7-18, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort chez les Ngaatjatjarra (Australie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Godelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mort et ses au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.387-410, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance? Une critique anthropologique du cas australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Préaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud: Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pcP, pp.333-357, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pacific Credo Publications. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud. Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2953748529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tcherkézoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scope of Anthropology: Maurice Godelier's Work in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.1-23, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal&amp;quot; and &amp;quot;vertical&amp;quot; skewing: similar objectives, two solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas R. Trautmann and Peter M. Whiteley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crow-Omaha: New Light on a Classic Problem of Kinship analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Arizona Press, pp.261-277, 2012, Amerind Studies in Anthropology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undertanding Human Relations (Kinship Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Thieberger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Linguistic Fieldwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.209-234, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezavidnoe mesto uchenogo. Anthropologija, precedentnoe pravo i avstraliyskije « obschestva » (Une place inconfortable: anthropologie, jurisprudence et la notion de société en Australie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social'naya anthropologija vo Francii. XXI vek (Anthropologie sociale en France. XXIème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'ethnologie et d'anthropologie de Moscou, pp.157-180, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totémisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encyclopaedia Universalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis, Notionnaires 2: Idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.795-796, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who owns the present? Some of the problems associated in producing electronic data for an Indigenous community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural diversity and indigenous peoples: Oral, written expressions and new technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;quot;Kinship and change in Aboriginal Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropological Forum, UWA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship and change in Aboriginal Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthropological Forum, UWA, pp.137-143, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transformation structurale: Evolution du rapport Homme-Marmotte dans les Alpes Françaises (A structural transformation: development of the relationship between man and marmot in the French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Marmot Network Publisher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity in Marmots - Biodiversité chez les Marmottes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Marmot Network Publisher, pp.29-36, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialités des chasseurs-cueilleurs (d’Australie et d’ailleurs) : repenser les classifications sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux et Sociétés de la Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiver ou ne pas archiver : telle est la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les notes de terrain des anthropologues en partage ? LESC, Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Useful is the &amp;quot;Hunter-gatherer&amp;quot; Label in Explaining the Diversification of Indigenous Australian Societies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synapse Trans-Disciplinary Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’homme fait-il face aux situations d’incertitude ? Une perspective anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques des savoirs entre jugement et innovation. Experts, expertises du bâtiment, Paris 1690-1790</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03457559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisible, l’incertitude et les experts : reconfiguration des principes d’appartenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vi(es)rus : (in)certitudes en situation de pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADEC, Université Lyon 2 Lumières, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totémisme en Australie (et en général): construction du sacré ou construction des personnes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut des Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language, kin classification and territoriality : How to think deep-historical rationales through the pragmatics of kinship?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship : Diversity in Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire les organisations sociales du passé et leurs transformations (Sahul et Mélanésie Insulaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diversité culturelle/sociale/humaine sur la longue durée. 1re rencontre interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences Sociales Face à la Discrimination et à l’Exclusion (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rentrée de l'EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Oct 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aftermath of recognition: Spatial monotony in the Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Native Titles’ in Australia (Pôle Foncier, Montpellier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Foncier, Montpellier, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of graded societies in Vanuatu: A dialogue between Anthropology, Archaeology and Genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian National University, WOW workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of a « regional network » approach: The Ranking / Grade Systems in Island Melanesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves of Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait social inattendu : pour une anthropologie de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Histoire aux Beaux-Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01711186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social organization of early Sahul migrants: Envisioning a dialogue between anthropology, archaeology and evolutionary ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the International Union of the Prehistoric and Protohistoric Sciences (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l'incertitude: incertitude, risque et crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptions et gestions des risques en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Formoso, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping possible voyages: Solomon and Coral Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves of Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of interoperability in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Western Sydney, Center for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01784091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of wind arcs and safe days for canoe voyaging in Near Oceania. Waves of Words workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves of Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie du Develop-man ; ou la mémoire équivoque du fait colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de l’anthropologie en contexte postcolonial : le cas du Vanuatu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01711184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cochons pour se faire pardonner : se marier à Malekula (Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole des Beaux-Arts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Names are glue : names and naming in the Australian Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naming people, naming places : case studies from PNG and Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Dousset and Borut Telban, Jun 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital science: dangers and opportunities for the social sciences and humanities (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario di antropología, Università degli Studi di Verona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving and relations of power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux sources numériques de la parenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fallacy of symmetry, or how Australian Aboriginal people think of kinship differently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Social and Cultural Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburg University, Nov 2016, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Kinship Terminologies : Problems and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kinsources, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital science: dangers and opportunities for the social sciences and humanities (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario di anthropologia, Università degli Studi di Padova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialité à l’épreuve: reconnaissance étatique d’une géographie humanisée en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Collège de France, Philippe Descola, Les usages de la terre. Cosmopolitiques de la territorialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Descola, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01299635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dangers of mathematical beauty: are “pure forms” of Australian hunter-gatherer kinship systems really old?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHAGS 11 Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01198497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités de la parenté. Exemples d’Australie et du Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au séminaire interinstitutionnel SHS/Cresica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History as relation. On the “use and abuse” of the past in Australia and Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Oceanists Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude, élicitation et valeurs sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique à l’Université de la Nouvelle Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recrudescence des accusations de sorcellerie au Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie aux Beaux-Arts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting with/for spirits: changing singularities in the Australian Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People in country, persons in place: A Sepik (PNG) – Pama-Nyungan (Australia) comparison. Organized by Laurent Dousset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People in country, persons in place: A Sepik (PNG) – Pama-Nyungan (Australia) comparison. Organized by Laurent Dousset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de parenté australien dit &amp;quot; Aluridja &amp;quot; : de l'aberration à l'analyse contextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Parenté et logiques relationnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Anthropologie Sociale, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS (Online Digital Sources and Annotation System)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Informatique des Matériaux Ethnographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiver les enquêtes collectives (table ronde avec Françoise Zonabend, Laurent Dousset, Sophie Duchesne et Serge Wolikow)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes Collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01016177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From structure to substance and back: materialities in Australian Aboriginal kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Anthropology Today: Critical Perspectives from Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materialities in/of Australian Aboriginal kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars at Slovenian Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouvés et déjà perdus : des &amp;quot; vrais &amp;quot; et des &amp;quot; faux &amp;quot; Aborigènes d'Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bistro des Ethnologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00773225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of archives : are digital ontologies dangerous for research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographic archives Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacific Connections, Séminaire au Parlement Européen (avec Hviding E., Crook T., Torren C., Van Meil T. & Widlock T.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Connections, Séminaire au Parlement Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcery, Poison and Politics: Strategies of Self-Positioning in South Malekula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorcery and Witchcraft-Related Killings in Melanesia: Culture, Law and Human Rights Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poison, Sorcery and Politics in Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars of the Slovenian Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catégorie du 'sorcier' à Malekula, Vanuatu. Analyse structurale de l'antisocial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-toile Pacifique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Dynamics of Kinship and Social Category Terms with AustKin II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Conference of the European Chapter of the Association for Computational Linguistics (EACL2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independence from independence: The aborted attempt to establish a Melanesian metropolis in Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Society for Oceanists conference 2012. Session "Resilience and resistance to the local-global dichotomy", Dousset, L and Nayral M. (orgs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire ou Coutume? Des différentes façons de légitimer le pouvoir politique dans le sud de Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forme de l'autorité et autorités plurielles dans trois pays du Pacifique ? Représentations / Transformations / Expressions / Interactions", Colloque de l'ANR LocNatPol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes, Missiles et Cannibales : Rencontre avec Laurent Dousset, Jessica de Largy Healy, Isabelle Leblic et Natacha Gagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée du Quai Branly, Salon de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00664193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde Ce que les humanités digitales apportent aux humanités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Labex Transfers, Ecole Normale Supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epistemology of kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Studies Lecture Series, Department of English, University of Köln</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change challenges and European-Pacific Cooperation: building institutional research frameworks for the future (Opening plenary panel of ESfO 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Society for Oceanists conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of recognition of cultural alterity in the context of land claims in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutskolloquium der Ethnologie, Institut für Ethnologie, Georg-August-Universität Göttingen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique: opportunisme ou nécessité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'La question de l'éthique dans la pratique de la recherche anthropologique' E. Fache et F. Guyader (org), AFEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers contacts an Australie: discussion autour du film &amp;quot;Contact&amp;quot; &amp;quot; et de l'ouvrage &amp;quot;Mythes, Missiles et Cannibales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sénat (groupes interparlementaires d'amitiés du Sénat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivage numérique des sciences humaines et sociales: nostalgie ou revirements méthodologiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains, Théories, méthodologie. Dialogue Franco-Chinois: Regards croisés sur l'anthropologie et les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consanguinity to consulbstantiality: Julian Pitt-Rivers' 'The Kit and the Kin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Anthropological Association Annual Meeting 110</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revoyons nos conceptions : Adaptations autochtones aux conditions législatives des Etats-Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des questions foncières aux problématiques touristiques : discours et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS : une plate-forme d'archivage et de manipulation des données de la recherche pour la médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur les questions de droit et d'éthique pour la diffusion des données de la recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'humanisation de la géographie: Conceptions et organisations foncières dans le Désert de l'Ouest australien et aspects comparatifs avec le Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude interdisciplinaire sur les régimes de propriété foncière: entre droit coutumier et conceptions occidentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Soin, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sédentarisation nomade: précarité ou fluidité? Les cas des Ngaatjatjarra australiens, partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et culture: Habitat précaire/habitat temporaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal&amp;quot; and &amp;quot;vertical&amp;quot; skewing: similar objectives, two solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Kinship: Engaging the Crow-Omaha Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Tucson, Amerind Foundation, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque Documentation linguistique et corpus numériques : théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation linguistique et corpus numériques : théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austkin, une plateforme expérimentale sur la gestion et la cartographie de vocabulaires spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation linguistique et corpus numériques : théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance des Aborigènes d'Australie: problèmes juridiques, problèmes culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LBSHS-Pacifique : Livre Blanc des études francophones en SHS sur le Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sédentarisation nomade: précarité ou fluidité? Les cas des Ngaatjatjarra australiens, partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et culture: Habitat précaire/habitat temporaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law, society and the recognition of customary land tenure in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESfO Conference St. Andrews 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, St. Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dreams about modernity : A utopian city in South Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban life and articulations of modernity in the Pacific. Bergen Pacific Studies Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Structures for the social sciences: the example of Austkin and an introduction to the Auskin database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIATIS National Indigenous Studies Conference : Perspectives on urban life : connections and reconnections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration de la Nouvelle-Calédonie dans la région Pacifique : questions et comparaisons économiques, politiques, linguistiques et culturelles (multi-linguismes, multiculturalismes, minorités, etc.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGORA : « Ateliers Gouvernance et Recherche Appliquée » : Journées Sciences Humaines et Sociales (SHS) en Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet expérimental à la Maison Asie Pacifique (Marseille): Online digital sources and annotation system for the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecter, organiser, valoriser les archives de la recherche en sciences humaines et sociales, 18-19 Septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une place inconfortable: Anthropologie, jurisprudence et la notion de société en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renouvellement théorique et méthodologique de l'anthropologie sociale: un dialogue franco-russe, 24-28 Septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS et ADAP, projets de numérisations et de développement de plateforme technologique collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été d'ADONIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les juges deviennent maîtres de cérémonies: la mise en scène de l'authenticité culturelle devant les tribunaux dans le cadre des revendications foncières aborigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CERCE "Néo-ritualisations et construction des identifications collectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating multilevel semantics: ODSAS (online digital sources and annotation system for the social sciences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une ethnographie multimédia. Recherche audiovisuelle en anthropologie océaniste.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenant et discutant dans la session &amp;quot;L'intégration de la NC dans la région Pacifique : questions et comparaisons économiques, politiques, linguistiques et culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGORA (Ateliers « gouvernance et recherche appliquée »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kungkankatia, Minalinkatja (« de la sœur, du frère ») : pourquoi Elkin et Lévi-Strauss confondent sœur et épouse en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes frère-sœur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprits-enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Travési</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpent Arc-en-Ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Travési</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps du Rêve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica de Largy Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l'incertitude : Une autre introduction aux Aborigènes d'Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 290 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parenté aborigène à la sorcellerie au Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 155 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles à Malekula, Vanuatu. Catalogue augmenté et documenté de l'exposition photographique 'Georges Liotard (1974)', Port-Vila Juillet 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Servy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Abong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00701977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERVY Alice, ABONG Marcellin et DOUSSET Laurent, 2012. Ded Seremoni long Malekula. Funérailles à Malekula. Funerals in Malekula (Catalogue documenté d'une exposition photographique), Marseille, CREDO et VKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Servy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS User Hand Book for software version 3, public release version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CREDO, AMU-CNRS-EHESS. 2015, pp. 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d’installation d’un serveur LAMP pour héberger ODSAS; et Manuel d’installation d’ODSAS sur un serveur LAMP à base de CentOS 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CREDO, AMU-CNRS-EHESS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPAS-WP2 Interim Report to the European Commission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LA RECHERCHE DES ALURIDJA Parenté et Organisation Sociale chez les Ngaatjatjarra du Désert de l'Ouest Australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 1999. Français. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00202005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId209"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Dousset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinship, Ecology and History: Renewal of Conjectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Guille-Escuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejin Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9781786304445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté, écologie et histoire: Renouvellement des conjectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Guille-Escuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejin Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2019, Sciences, société et nouvelles technologies. Série : Interdisciplinarité sciences biologiques et sciences sociales, 9781784055677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacific Realities: Changing Perspectives on Resilience and Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Nayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berghahn, 170 p., 2019, Pacific perspectives : Studies of the European Society for Oceanists, 978-1-78920-040-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 2018, 978-2-271-08930-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01791679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations politiques en Mélanésie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pacific-credo Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 358 p., 2018, 978-2-9537485-8-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pictures from my memory: My story as an Aboriginal Ngaatjatjarra Woman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizzie Marrkilyi Ellis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aboriginal Studies Press, 224 p., 2016, 978-0855750350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01304033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud: Terrains, questions et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pacific-credo Publications; pacific-credo Publications, 410 pp., 2014, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pacific.454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scope of Anthropology: Maurice Godelier's Work in Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tcherkézoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berghahn, 296 pp., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes, missiles et cannibales : Le récit d'un premier contact en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Océanistes, 50, 197 pp., 2011, Publications de la Société des Océanistes, Isabelle Leblic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Kinship: An introductory handbook with particular emphasis on the Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pacific-credo Publications, pp.144, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating Identities: Social Networks and the Diffusion of Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oceania Monographs. Oceania Monographs, pp.109, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinship and change in Aboriginal Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropological Forum, UWA. Anthropological Forum, UWA, pp.245, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible agents. Framework for a comparative approach to fundamental uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03529013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Morts et les Asticots : Palolo, calendrier et cosmologie à Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (3), pp.177-200. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1088016ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03541892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Prehistoric Open Sea Sailing Routes to Lizard Island and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pacific archaeology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03398635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'incertitude au risque : un outil heuristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.21-48. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Reviews: &amp;quot;L’Imaginé, l’imaginaire & le symbolique&amp;quot;, by Maurice Godelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.285-287 (Vol. 27, No 3). </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2017.1347249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sorcellerie en Mélanésie : Élicitation de l’inacceptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (218), pp.85-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorances et savoirs dans la reproduction des hiérarchies et des distinctions sociales : quelle question l’anthropologue doit-il se poser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser l'éthique dans la pratique en sciences sociales et humaines (entretien réalisé par Frédérique Guyader)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth La Selve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Zask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136-137, pp.253-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for systemic outbreeding: A rejoinder to Denham, Beyond Fictions of Closure in Australian Aboriginal Kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Anthropology and Cultural Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00826028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion-Exclusion: Recasting the Issue of Boundaries for the Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (4), pp.342-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00903265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consanguinity to consubstantiality: Julian Pitt-Rivers' 'The Kith and the Kin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics: eJournal of Anthropological and Related Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), 14pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00814712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry of Recognition: Law, Society and Customary Land Tenure in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (2/3), pp.142-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitation fixe ou campement de fortune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.62-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SHS à l'ère du numérique (éditorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a database for Australian Indigenous kinship terminology: The AustKin project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Hendery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bowern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (1), pp.42-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie au tribunal. Les revendications foncières des Aborigènes en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74, pp.74-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire sans fin : Australie, terre des anthropologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS ASIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A never-ending story: Australia, land of anthropologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS ASIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS : Online digital sources and annotation system for the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imageson.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://www.imageson.org/document.html?id=1071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Global' versus the ‘Local': Cognitive processes of kin determination in Aboriginal Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (3), pp.260-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There never has been such a thing as a kin-based society': A review article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Desert and Native Title: How models become myths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp.127-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Substance: Combining 'Classic' and 'Modern' Kinship Studies in the Australian Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (1), pp.18-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenèse d'un mythe événementiel en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43-44, pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous modes of representing social relationships: A short critique of the &amp;quot;genealogical concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (1), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the misinterpretation of the Aluridja kinship system type (Australian Western Desert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (1), pp.43-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics and demography in a contact situation: The establishment of Giles Meteorological Station in the Rawlinson Ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aboriginal History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for context and substance: the Australian Western Desert kinship system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (2), pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du social quand on ne chasse plus? Les Ngaatjatjarra du Désert de l'Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reading Theodor Strehlow's 'Aranda Regular and Irregular Marriages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strehlow Research Centre, Occasional Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2, pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alliance de mariage et la promesse d'épouses chez les Ngaatjatjarra du Désert de l'Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 108, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming and personal names of Ngaatjatjarra-speaking people, Western Desert : some questions related to research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1997 (2), pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et reproduction en Australie. Pour un tableau de l'unité des tribus aborigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4 (3), pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniques et pourtant identiques : devenir une personne et se penser en société dans le Désert de l’Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Mathieu; Enric Progueres I Gené. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embryon, personne et parenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FMSH, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03581058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété et Aborigènes d'Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Cornu; Fabienne Orsi; Judith Rochfeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des biens communs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Pour une socio-écologie de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Georges Guille-Escuret; Sejin Park. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenté, écologie et histoire : Renouvellement des conjectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-190, 2019, 9781784055677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship, Ecology and History : Renewal of Conjecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.193-202, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and closed systems: Rebuilding the Social Organization of Prehistoric Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Sejin Park; Georges Guille-Escuret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship, ecology and history: renewal of conjectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, ISTE ; Wiley, pp.93-192, 2019, Science, society and new technologies series, 9781786304445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independence from independence: history, landownership and politics in South Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Mélissa Nayral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Realities: Changing Perspectives on Resilience and Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.107-131, 2019, 9781789200409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Resistance and Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Nayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Mélissa Nayral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Realities: Changing Perspectives on Resilience and Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-22, 2019, 9781789200409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes ouverts et systèmes fermés: reconstruire l’organisation sociale des sociétés de la préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Georges Guille-Escuret; Sejin Park. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenté, écologie et histoire: Renouvellement des conjectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-182, 2019, 9781784055677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems in Geography or Geography of Systems? Attempts to Represent Spatial Distributions of Australian Social Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick McConvell; Piers Kelly; Stéphane Lacramp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin, Kin and Clan: The dynamics of social categories in Indigenous Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANU Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-83, 2018, 9781760461638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données sensibles Peuvent-elles ne pas l'être ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Ginouves; Isabelle Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diffusion numérique des données en SHS - Guide des bonnes pratiques éthiques et juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.197-206, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture et continuité dans le sud de Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Nolet; Peter Lindenmann; Laurent Dousset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations politiques en Mélanésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pacific-credo Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-205, 2018, La Fabrique des Mondes Pacifiques ~ Making Pacific Worlds, 978-2953748581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Médiations politiques en Mélanésie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lindenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Émilie Nolet; Peter Lindenmann; Laurent Dousset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations politiques en Mélanésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pacific-credo publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-33, 2018, La Fabrique des Mondes Pacifiques ~ Making Pacific Worlds, 978-2953748581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godelier et la pluralité des dominations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Lemieux; L. Berger; M. Macé; G. Salmon; C. Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour les sciences sociales: 101 livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté, territoire et démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Jeudy-Ballini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde en mélanges. Textes offerts à Maurice Godelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-271-09436-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l' humanisation de la géographie : Conceptions et organisations foncières dans le Désert de l' Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Travesi &amp; M. Ponsonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conceptions de la propriété foncière à l’épreuve des revendications autochtones : possession, propriété et leurs avatars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pacific-credo Publications, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcery, Poison and Politics: Strategies of Self-Positioning in South Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miranda Forsyth; Richard Eves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talking it Through: Responses to Sorcery and Witchcraft Beliefs and Practices in Melanesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU Press, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance? Une critique anthropologique du cas australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Préaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud: Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pcP, pp.333-357, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud: Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pcP, pp.7-18, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort chez les Ngaatjatjarra (Australie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Godelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mort et ses au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.387-410, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pacific Credo Publications. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud. Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2953748529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal&amp;quot; and &amp;quot;vertical&amp;quot; skewing: similar objectives, two solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas R. Trautmann and Peter M. Whiteley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crow-Omaha: New Light on a Classic Problem of Kinship analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Arizona Press, pp.261-277, 2012, Amerind Studies in Anthropology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tcherkézoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scope of Anthropology: Maurice Godelier's Work in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.1-23, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undertanding Human Relations (Kinship Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Thieberger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Linguistic Fieldwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.209-234, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezavidnoe mesto uchenogo. Anthropologija, precedentnoe pravo i avstraliyskije « obschestva » (Une place inconfortable: anthropologie, jurisprudence et la notion de société en Australie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social'naya anthropologija vo Francii. XXI vek (Anthropologie sociale en France. XXIème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'ethnologie et d'anthropologie de Moscou, pp.157-180, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totémisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encyclopaedia Universalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis, Notionnaires 2: Idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.795-796, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who owns the present? Some of the problems associated in producing electronic data for an Indigenous community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural diversity and indigenous peoples: Oral, written expressions and new technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;quot;Kinship and change in Aboriginal Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropological Forum, UWA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship and change in Aboriginal Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthropological Forum, UWA, pp.137-143, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transformation structurale: Evolution du rapport Homme-Marmotte dans les Alpes Françaises (A structural transformation: development of the relationship between man and marmot in the French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Marmot Network Publisher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity in Marmots - Biodiversité chez les Marmottes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Marmot Network Publisher, pp.29-36, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialités des chasseurs-cueilleurs (d’Australie et d’ailleurs) : repenser les classifications sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux et Sociétés de la Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Useful is the &amp;quot;Hunter-gatherer&amp;quot; Label in Explaining the Diversification of Indigenous Australian Societies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synapse Trans-Disciplinary Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’homme fait-il face aux situations d’incertitude ? Une perspective anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques des savoirs entre jugement et innovation. Experts, expertises du bâtiment, Paris 1690-1790</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03457559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisible, l’incertitude et les experts : reconfiguration des principes d’appartenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vi(es)rus : (in)certitudes en situation de pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADEC, Université Lyon 2 Lumières, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiver ou ne pas archiver : telle est la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les notes de terrain des anthropologues en partage ? LESC, Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totémisme en Australie (et en général): construction du sacré ou construction des personnes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut des Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language, kin classification and territoriality : How to think deep-historical rationales through the pragmatics of kinship?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship : Diversity in Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire les organisations sociales du passé et leurs transformations (Sahul et Mélanésie Insulaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diversité culturelle/sociale/humaine sur la longue durée. 1re rencontre interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences Sociales Face à la Discrimination et à l’Exclusion (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rentrée de l'EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Oct 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of graded societies in Vanuatu: A dialogue between Anthropology, Archaeology and Genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian National University, WOW workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aftermath of recognition: Spatial monotony in the Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Native Titles’ in Australia (Pôle Foncier, Montpellier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Foncier, Montpellier, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of interoperability in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Western Sydney, Center for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01784091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of wind arcs and safe days for canoe voyaging in Near Oceania. Waves of Words workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves of Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie du Develop-man ; ou la mémoire équivoque du fait colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de l’anthropologie en contexte postcolonial : le cas du Vanuatu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01711184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of a « regional network » approach: The Ranking / Grade Systems in Island Melanesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves of Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait social inattendu : pour une anthropologie de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Histoire aux Beaux-Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01711186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social organization of early Sahul migrants: Envisioning a dialogue between anthropology, archaeology and evolutionary ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the International Union of the Prehistoric and Protohistoric Sciences (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l'incertitude: incertitude, risque et crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptions et gestions des risques en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Formoso, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping possible voyages: Solomon and Coral Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves of Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Names are glue : names and naming in the Australian Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naming people, naming places : case studies from PNG and Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Dousset and Borut Telban, Jun 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cochons pour se faire pardonner : se marier à Malekula (Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole des Beaux-Arts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital science: dangers and opportunities for the social sciences and humanities (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario di antropología, Università degli Studi di Verona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fallacy of symmetry, or how Australian Aboriginal people think of kinship differently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Social and Cultural Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburg University, Nov 2016, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Kinship Terminologies : Problems and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kinsources, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital science: dangers and opportunities for the social sciences and humanities (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario di anthropologia, Università degli Studi di Padova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving and relations of power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux sources numériques de la parenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialité à l’épreuve: reconnaissance étatique d’une géographie humanisée en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Collège de France, Philippe Descola, Les usages de la terre. Cosmopolitiques de la territorialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Descola, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01299635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recrudescence des accusations de sorcellerie au Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie aux Beaux-Arts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dangers of mathematical beauty: are “pure forms” of Australian hunter-gatherer kinship systems really old?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHAGS 11 Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01198497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History as relation. On the “use and abuse” of the past in Australia and Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Oceanists Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités de la parenté. Exemples d’Australie et du Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au séminaire interinstitutionnel SHS/Cresica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude, élicitation et valeurs sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique à l’Université de la Nouvelle Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting with/for spirits: changing singularities in the Australian Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People in country, persons in place: A Sepik (PNG) – Pama-Nyungan (Australia) comparison. Organized by Laurent Dousset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de parenté australien dit &amp;quot; Aluridja &amp;quot; : de l'aberration à l'analyse contextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Parenté et logiques relationnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Anthropologie Sociale, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS (Online Digital Sources and Annotation System)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Informatique des Matériaux Ethnographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiver les enquêtes collectives (table ronde avec Françoise Zonabend, Laurent Dousset, Sophie Duchesne et Serge Wolikow)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes Collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01016177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People in country, persons in place: A Sepik (PNG) – Pama-Nyungan (Australia) comparison. Organized by Laurent Dousset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catégorie du 'sorcier' à Malekula, Vanuatu. Analyse structurale de l'antisocial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-toile Pacifique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacific Connections, Séminaire au Parlement Européen (avec Hviding E., Crook T., Torren C., Van Meil T. & Widlock T.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Connections, Séminaire au Parlement Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of archives : are digital ontologies dangerous for research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographic archives Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouvés et déjà perdus : des &amp;quot; vrais &amp;quot; et des &amp;quot; faux &amp;quot; Aborigènes d'Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bistro des Ethnologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00773225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From structure to substance and back: materialities in Australian Aboriginal kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Anthropology Today: Critical Perspectives from Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materialities in/of Australian Aboriginal kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars at Slovenian Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcery, Poison and Politics: Strategies of Self-Positioning in South Malekula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorcery and Witchcraft-Related Killings in Melanesia: Culture, Law and Human Rights Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poison, Sorcery and Politics in Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars of the Slovenian Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of recognition of cultural alterity in the context of land claims in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutskolloquium der Ethnologie, Institut für Ethnologie, Georg-August-Universität Göttingen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde Ce que les humanités digitales apportent aux humanités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Labex Transfers, Ecole Normale Supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epistemology of kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Studies Lecture Series, Department of English, University of Köln</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change challenges and European-Pacific Cooperation: building institutional research frameworks for the future (Opening plenary panel of ESfO 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Society for Oceanists conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Dynamics of Kinship and Social Category Terms with AustKin II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Conference of the European Chapter of the Association for Computational Linguistics (EACL2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independence from independence: The aborted attempt to establish a Melanesian metropolis in Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Society for Oceanists conference 2012. Session "Resilience and resistance to the local-global dichotomy", Dousset, L and Nayral M. (orgs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire ou Coutume? Des différentes façons de légitimer le pouvoir politique dans le sud de Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forme de l'autorité et autorités plurielles dans trois pays du Pacifique ? Représentations / Transformations / Expressions / Interactions", Colloque de l'ANR LocNatPol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes, Missiles et Cannibales : Rencontre avec Laurent Dousset, Jessica de Largy Healy, Isabelle Leblic et Natacha Gagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée du Quai Branly, Salon de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00664193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique: opportunisme ou nécessité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'La question de l'éthique dans la pratique de la recherche anthropologique' E. Fache et F. Guyader (org), AFEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consanguinity to consulbstantiality: Julian Pitt-Rivers' 'The Kit and the Kin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Anthropological Association Annual Meeting 110</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivage numérique des sciences humaines et sociales: nostalgie ou revirements méthodologiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains, Théories, méthodologie. Dialogue Franco-Chinois: Regards croisés sur l'anthropologie et les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers contacts an Australie: discussion autour du film &amp;quot;Contact&amp;quot; &amp;quot; et de l'ouvrage &amp;quot;Mythes, Missiles et Cannibales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sénat (groupes interparlementaires d'amitiés du Sénat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revoyons nos conceptions : Adaptations autochtones aux conditions législatives des Etats-Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des questions foncières aux problématiques touristiques : discours et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS : une plate-forme d'archivage et de manipulation des données de la recherche pour la médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur les questions de droit et d'éthique pour la diffusion des données de la recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'humanisation de la géographie: Conceptions et organisations foncières dans le Désert de l'Ouest australien et aspects comparatifs avec le Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude interdisciplinaire sur les régimes de propriété foncière: entre droit coutumier et conceptions occidentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Soin, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dreams about modernity : A utopian city in South Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban life and articulations of modernity in the Pacific. Bergen Pacific Studies Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sédentarisation nomade: précarité ou fluidité? Les cas des Ngaatjatjarra australiens, partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et culture: Habitat précaire/habitat temporaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal&amp;quot; and &amp;quot;vertical&amp;quot; skewing: similar objectives, two solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Kinship: Engaging the Crow-Omaha Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Tucson, Amerind Foundation, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque Documentation linguistique et corpus numériques : théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation linguistique et corpus numériques : théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austkin, une plateforme expérimentale sur la gestion et la cartographie de vocabulaires spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation linguistique et corpus numériques : théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance des Aborigènes d'Australie: problèmes juridiques, problèmes culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LBSHS-Pacifique : Livre Blanc des études francophones en SHS sur le Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sédentarisation nomade: précarité ou fluidité? Les cas des Ngaatjatjarra australiens, partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et culture: Habitat précaire/habitat temporaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law, society and the recognition of customary land tenure in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESfO Conference St. Andrews 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, St. Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Structures for the social sciences: the example of Austkin and an introduction to the Auskin database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIATIS National Indigenous Studies Conference : Perspectives on urban life : connections and reconnections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet expérimental à la Maison Asie Pacifique (Marseille): Online digital sources and annotation system for the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecter, organiser, valoriser les archives de la recherche en sciences humaines et sociales, 18-19 Septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration de la Nouvelle-Calédonie dans la région Pacifique : questions et comparaisons économiques, politiques, linguistiques et culturelles (multi-linguismes, multiculturalismes, minorités, etc.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGORA : « Ateliers Gouvernance et Recherche Appliquée » : Journées Sciences Humaines et Sociales (SHS) en Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une place inconfortable: Anthropologie, jurisprudence et la notion de société en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renouvellement théorique et méthodologique de l'anthropologie sociale: un dialogue franco-russe, 24-28 Septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS et ADAP, projets de numérisations et de développement de plateforme technologique collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été d'ADONIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les juges deviennent maîtres de cérémonies: la mise en scène de l'authenticité culturelle devant les tribunaux dans le cadre des revendications foncières aborigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CERCE "Néo-ritualisations et construction des identifications collectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating multilevel semantics: ODSAS (online digital sources and annotation system for the social sciences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une ethnographie multimédia. Recherche audiovisuelle en anthropologie océaniste.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenant et discutant dans la session &amp;quot;L'intégration de la NC dans la région Pacifique : questions et comparaisons économiques, politiques, linguistiques et culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGORA (Ateliers « gouvernance et recherche appliquée »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kungkankatia, Minalinkatja (« de la sœur, du frère ») : pourquoi Elkin et Lévi-Strauss confondent sœur et épouse en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes frère-sœur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprits-enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Travési</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpent Arc-en-Ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Travési</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps du Rêve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica de Largy Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l'incertitude : Une autre introduction aux Aborigènes d'Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 290 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parenté aborigène à la sorcellerie au Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 155 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles à Malekula, Vanuatu. Catalogue augmenté et documenté de l'exposition photographique 'Georges Liotard (1974)', Port-Vila Juillet 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Servy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Abong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00701977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERVY Alice, ABONG Marcellin et DOUSSET Laurent, 2012. Ded Seremoni long Malekula. Funérailles à Malekula. Funerals in Malekula (Catalogue documenté d'une exposition photographique), Marseille, CREDO et VKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Servy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d’installation d’un serveur LAMP pour héberger ODSAS; et Manuel d’installation d’ODSAS sur un serveur LAMP à base de CentOS 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CREDO, AMU-CNRS-EHESS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS User Hand Book for software version 3, public release version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CREDO, AMU-CNRS-EHESS. 2015, pp. 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPAS-WP2 Interim Report to the European Commission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LA RECHERCHE DES ALURIDJA Parenté et Organisation Sociale chez les Ngaatjatjarra du Désert de l'Ouest Australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 1999. Français. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00202005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId209"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Guille-Escuret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejin Park" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1545" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093492v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/parente-ecologie-et-histoire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nayral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791679v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nolet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindenmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacific-credo.fr/images/pcp/M%C3%A9diations%20politiques%202018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Marrkilyi Ellis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023301v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glowczewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pacific.454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tcherk&#233;zoff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcconvell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Powell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03398635v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541892v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088016ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5238" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2017.1347249" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth La Selve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Zask" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631572v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Glaskin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hendery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bowern" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Koch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193356v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195028v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307412v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921775v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921771v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.berghahnbooks.com/downloads/intros/DoussetPacific_intro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888204v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.anu.edu.au/publications/skin-kin-and-clan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418332v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/ethnologieanthropologie/7374-le-monde-en-melanges.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979417v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pr&#233;aud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694618v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743744v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653097v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195031v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373050v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372318v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457559v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433304v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448072v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160839v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711186v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811539v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933738v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898862v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573930v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408091v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343685v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299635v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198497v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214196v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169995v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116828v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096694v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096693v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966365v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016177v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781370v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805822v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773225v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781372v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803111v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805823v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694832v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750571v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703490v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763957v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659050v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626336v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642885v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646483v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hannoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578467v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507763v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526854v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526855v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537644v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507765v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454102v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439947v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351609v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351604v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456329v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392152v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trav&#233;si" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380217v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380226v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bernard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380221v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999647v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999646v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701977v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Servy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Abong" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807057v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114582v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114590v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023322v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202005v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Guille-Escuret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejin Park" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1545" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093492v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/parente-ecologie-et-histoire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nayral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791679v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nolet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindenmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacific-credo.fr/images/pcp/M%C3%A9diations%20politiques%202018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Marrkilyi Ellis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023301v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glowczewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pacific.454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tcherk&#233;zoff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605668v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcconvell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Powell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088016ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03398635v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5238" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2017.1347249" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth La Selve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Zask" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826028v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Glaskin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hendery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bowern" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Koch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193356v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195028v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307412v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921775v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.berghahnbooks.com/downloads/intros/DoussetPacific_intro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.anu.edu.au/publications/skin-kin-and-clan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904463v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418332v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/ethnologieanthropologie/7374-le-monde-en-melanges.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023320v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pr&#233;aud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653097v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195031v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433304v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448072v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357963v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160839v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784091v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800586v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933738v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898862v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408091v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302313v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299635v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198497v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169995v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214196v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214197v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096694v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966361v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016177v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870108v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803111v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781372v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773225v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805822v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830890v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659050v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703491v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703490v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763957v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763958v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750571v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664193v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626336v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642885v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653094v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646483v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hannoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578467v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527313v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507763v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526854v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526855v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537644v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507761v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454102v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351609v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439947v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351604v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456329v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392152v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trav&#233;si" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380217v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380226v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bernard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380221v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999647v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999646v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701977v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Servy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Abong" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807057v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114590v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114582v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023322v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202005v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>