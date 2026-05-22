--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Dousset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinship, Ecology and History: Renewal of Conjectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Guille-Escuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejin Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9781786304445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté, écologie et histoire: Renouvellement des conjectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Guille-Escuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejin Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2019, Sciences, société et nouvelles technologies. Série : Interdisciplinarité sciences biologiques et sciences sociales, 9781784055677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacific Realities: Changing Perspectives on Resilience and Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Nayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berghahn, 170 p., 2019, Pacific perspectives : Studies of the European Society for Oceanists, 978-1-78920-040-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 2018, 978-2-271-08930-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01791679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations politiques en Mélanésie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pacific-credo Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 358 p., 2018, 978-2-9537485-8-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pictures from my memory: My story as an Aboriginal Ngaatjatjarra Woman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizzie Marrkilyi Ellis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aboriginal Studies Press, 224 p., 2016, 978-0855750350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01304033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud: Terrains, questions et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pacific-credo Publications; pacific-credo Publications, 410 pp., 2014, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pacific.454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scope of Anthropology: Maurice Godelier's Work in Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tcherkézoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berghahn, 296 pp., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes, missiles et cannibales : Le récit d'un premier contact en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Océanistes, 50, 197 pp., 2011, Publications de la Société des Océanistes, Isabelle Leblic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Kinship: An introductory handbook with particular emphasis on the Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pacific-credo Publications, pp.144, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating Identities: Social Networks and the Diffusion of Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oceania Monographs. Oceania Monographs, pp.109, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinship and change in Aboriginal Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropological Forum, UWA. Anthropological Forum, UWA, pp.245, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible agents. Framework for a comparative approach to fundamental uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03529013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Morts et les Asticots : Palolo, calendrier et cosmologie à Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (3), pp.177-200. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1088016ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03541892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Prehistoric Open Sea Sailing Routes to Lizard Island and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pacific archaeology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03398635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'incertitude au risque : un outil heuristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.21-48. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Reviews: &amp;quot;L’Imaginé, l’imaginaire & le symbolique&amp;quot;, by Maurice Godelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.285-287 (Vol. 27, No 3). </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2017.1347249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sorcellerie en Mélanésie : Élicitation de l’inacceptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (218), pp.85-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorances et savoirs dans la reproduction des hiérarchies et des distinctions sociales : quelle question l’anthropologue doit-il se poser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser l'éthique dans la pratique en sciences sociales et humaines (entretien réalisé par Frédérique Guyader)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth La Selve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Zask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136-137, pp.253-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for systemic outbreeding: A rejoinder to Denham, Beyond Fictions of Closure in Australian Aboriginal Kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Anthropology and Cultural Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00826028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion-Exclusion: Recasting the Issue of Boundaries for the Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (4), pp.342-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00903265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consanguinity to consubstantiality: Julian Pitt-Rivers' 'The Kith and the Kin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics: eJournal of Anthropological and Related Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), 14pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00814712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry of Recognition: Law, Society and Customary Land Tenure in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (2/3), pp.142-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitation fixe ou campement de fortune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.62-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SHS à l'ère du numérique (éditorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a database for Australian Indigenous kinship terminology: The AustKin project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Hendery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bowern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (1), pp.42-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie au tribunal. Les revendications foncières des Aborigènes en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74, pp.74-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire sans fin : Australie, terre des anthropologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS ASIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A never-ending story: Australia, land of anthropologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS ASIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS : Online digital sources and annotation system for the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imageson.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://www.imageson.org/document.html?id=1071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Global' versus the ‘Local': Cognitive processes of kin determination in Aboriginal Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (3), pp.260-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There never has been such a thing as a kin-based society': A review article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Desert and Native Title: How models become myths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp.127-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Substance: Combining 'Classic' and 'Modern' Kinship Studies in the Australian Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (1), pp.18-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenèse d'un mythe événementiel en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43-44, pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous modes of representing social relationships: A short critique of the &amp;quot;genealogical concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (1), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the misinterpretation of the Aluridja kinship system type (Australian Western Desert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (1), pp.43-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics and demography in a contact situation: The establishment of Giles Meteorological Station in the Rawlinson Ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aboriginal History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for context and substance: the Australian Western Desert kinship system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (2), pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du social quand on ne chasse plus? Les Ngaatjatjarra du Désert de l'Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reading Theodor Strehlow's 'Aranda Regular and Irregular Marriages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strehlow Research Centre, Occasional Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2, pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alliance de mariage et la promesse d'épouses chez les Ngaatjatjarra du Désert de l'Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 108, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming and personal names of Ngaatjatjarra-speaking people, Western Desert : some questions related to research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1997 (2), pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et reproduction en Australie. Pour un tableau de l'unité des tribus aborigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4 (3), pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniques et pourtant identiques : devenir une personne et se penser en société dans le Désert de l’Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Mathieu; Enric Progueres I Gené. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embryon, personne et parenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FMSH, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03581058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété et Aborigènes d'Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Cornu; Fabienne Orsi; Judith Rochfeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des biens communs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Pour une socio-écologie de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Georges Guille-Escuret; Sejin Park. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenté, écologie et histoire : Renouvellement des conjectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-190, 2019, 9781784055677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship, Ecology and History : Renewal of Conjecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.193-202, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and closed systems: Rebuilding the Social Organization of Prehistoric Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Sejin Park; Georges Guille-Escuret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship, ecology and history: renewal of conjectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, ISTE ; Wiley, pp.93-192, 2019, Science, society and new technologies series, 9781786304445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independence from independence: history, landownership and politics in South Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Mélissa Nayral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Realities: Changing Perspectives on Resilience and Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.107-131, 2019, 9781789200409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Resistance and Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Nayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Mélissa Nayral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Realities: Changing Perspectives on Resilience and Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-22, 2019, 9781789200409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes ouverts et systèmes fermés: reconstruire l’organisation sociale des sociétés de la préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Georges Guille-Escuret; Sejin Park. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenté, écologie et histoire: Renouvellement des conjectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-182, 2019, 9781784055677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems in Geography or Geography of Systems? Attempts to Represent Spatial Distributions of Australian Social Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick McConvell; Piers Kelly; Stéphane Lacramp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin, Kin and Clan: The dynamics of social categories in Indigenous Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANU Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-83, 2018, 9781760461638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données sensibles Peuvent-elles ne pas l'être ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Ginouves; Isabelle Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diffusion numérique des données en SHS - Guide des bonnes pratiques éthiques et juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.197-206, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture et continuité dans le sud de Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Nolet; Peter Lindenmann; Laurent Dousset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations politiques en Mélanésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pacific-credo Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-205, 2018, La Fabrique des Mondes Pacifiques ~ Making Pacific Worlds, 978-2953748581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Médiations politiques en Mélanésie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lindenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Émilie Nolet; Peter Lindenmann; Laurent Dousset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations politiques en Mélanésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pacific-credo publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-33, 2018, La Fabrique des Mondes Pacifiques ~ Making Pacific Worlds, 978-2953748581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godelier et la pluralité des dominations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Lemieux; L. Berger; M. Macé; G. Salmon; C. Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour les sciences sociales: 101 livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté, territoire et démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Jeudy-Ballini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde en mélanges. Textes offerts à Maurice Godelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-271-09436-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l' humanisation de la géographie : Conceptions et organisations foncières dans le Désert de l' Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Travesi &amp; M. Ponsonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conceptions de la propriété foncière à l’épreuve des revendications autochtones : possession, propriété et leurs avatars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pacific-credo Publications, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcery, Poison and Politics: Strategies of Self-Positioning in South Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miranda Forsyth; Richard Eves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talking it Through: Responses to Sorcery and Witchcraft Beliefs and Practices in Melanesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU Press, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance? Une critique anthropologique du cas australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Préaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud: Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pcP, pp.333-357, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud: Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pcP, pp.7-18, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort chez les Ngaatjatjarra (Australie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Godelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mort et ses au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.387-410, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pacific Credo Publications. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud. Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2953748529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal&amp;quot; and &amp;quot;vertical&amp;quot; skewing: similar objectives, two solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas R. Trautmann and Peter M. Whiteley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crow-Omaha: New Light on a Classic Problem of Kinship analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Arizona Press, pp.261-277, 2012, Amerind Studies in Anthropology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tcherkézoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scope of Anthropology: Maurice Godelier's Work in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.1-23, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undertanding Human Relations (Kinship Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Thieberger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Linguistic Fieldwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.209-234, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezavidnoe mesto uchenogo. Anthropologija, precedentnoe pravo i avstraliyskije « obschestva » (Une place inconfortable: anthropologie, jurisprudence et la notion de société en Australie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social'naya anthropologija vo Francii. XXI vek (Anthropologie sociale en France. XXIème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'ethnologie et d'anthropologie de Moscou, pp.157-180, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totémisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encyclopaedia Universalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis, Notionnaires 2: Idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.795-796, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who owns the present? Some of the problems associated in producing electronic data for an Indigenous community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural diversity and indigenous peoples: Oral, written expressions and new technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;quot;Kinship and change in Aboriginal Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropological Forum, UWA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship and change in Aboriginal Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthropological Forum, UWA, pp.137-143, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transformation structurale: Evolution du rapport Homme-Marmotte dans les Alpes Françaises (A structural transformation: development of the relationship between man and marmot in the French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Marmot Network Publisher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity in Marmots - Biodiversité chez les Marmottes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Marmot Network Publisher, pp.29-36, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialités des chasseurs-cueilleurs (d’Australie et d’ailleurs) : repenser les classifications sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux et Sociétés de la Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Useful is the &amp;quot;Hunter-gatherer&amp;quot; Label in Explaining the Diversification of Indigenous Australian Societies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synapse Trans-Disciplinary Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’homme fait-il face aux situations d’incertitude ? Une perspective anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques des savoirs entre jugement et innovation. Experts, expertises du bâtiment, Paris 1690-1790</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03457559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisible, l’incertitude et les experts : reconfiguration des principes d’appartenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vi(es)rus : (in)certitudes en situation de pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADEC, Université Lyon 2 Lumières, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiver ou ne pas archiver : telle est la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les notes de terrain des anthropologues en partage ? LESC, Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totémisme en Australie (et en général): construction du sacré ou construction des personnes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut des Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language, kin classification and territoriality : How to think deep-historical rationales through the pragmatics of kinship?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship : Diversity in Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire les organisations sociales du passé et leurs transformations (Sahul et Mélanésie Insulaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diversité culturelle/sociale/humaine sur la longue durée. 1re rencontre interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences Sociales Face à la Discrimination et à l’Exclusion (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rentrée de l'EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Oct 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of graded societies in Vanuatu: A dialogue between Anthropology, Archaeology and Genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian National University, WOW workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aftermath of recognition: Spatial monotony in the Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Native Titles’ in Australia (Pôle Foncier, Montpellier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Foncier, Montpellier, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of interoperability in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Western Sydney, Center for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01784091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of wind arcs and safe days for canoe voyaging in Near Oceania. Waves of Words workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves of Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie du Develop-man ; ou la mémoire équivoque du fait colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de l’anthropologie en contexte postcolonial : le cas du Vanuatu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01711184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of a « regional network » approach: The Ranking / Grade Systems in Island Melanesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves of Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait social inattendu : pour une anthropologie de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Histoire aux Beaux-Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01711186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social organization of early Sahul migrants: Envisioning a dialogue between anthropology, archaeology and evolutionary ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the International Union of the Prehistoric and Protohistoric Sciences (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l'incertitude: incertitude, risque et crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptions et gestions des risques en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Formoso, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping possible voyages: Solomon and Coral Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves of Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Names are glue : names and naming in the Australian Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naming people, naming places : case studies from PNG and Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Dousset and Borut Telban, Jun 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cochons pour se faire pardonner : se marier à Malekula (Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole des Beaux-Arts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital science: dangers and opportunities for the social sciences and humanities (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario di antropología, Università degli Studi di Verona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fallacy of symmetry, or how Australian Aboriginal people think of kinship differently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Social and Cultural Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburg University, Nov 2016, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Kinship Terminologies : Problems and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kinsources, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital science: dangers and opportunities for the social sciences and humanities (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario di anthropologia, Università degli Studi di Padova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving and relations of power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux sources numériques de la parenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialité à l’épreuve: reconnaissance étatique d’une géographie humanisée en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Collège de France, Philippe Descola, Les usages de la terre. Cosmopolitiques de la territorialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Descola, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01299635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recrudescence des accusations de sorcellerie au Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie aux Beaux-Arts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dangers of mathematical beauty: are “pure forms” of Australian hunter-gatherer kinship systems really old?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHAGS 11 Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01198497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History as relation. On the “use and abuse” of the past in Australia and Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Oceanists Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités de la parenté. Exemples d’Australie et du Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au séminaire interinstitutionnel SHS/Cresica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude, élicitation et valeurs sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique à l’Université de la Nouvelle Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting with/for spirits: changing singularities in the Australian Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People in country, persons in place: A Sepik (PNG) – Pama-Nyungan (Australia) comparison. Organized by Laurent Dousset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de parenté australien dit &amp;quot; Aluridja &amp;quot; : de l'aberration à l'analyse contextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Parenté et logiques relationnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Anthropologie Sociale, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS (Online Digital Sources and Annotation System)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Informatique des Matériaux Ethnographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiver les enquêtes collectives (table ronde avec Françoise Zonabend, Laurent Dousset, Sophie Duchesne et Serge Wolikow)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes Collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01016177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People in country, persons in place: A Sepik (PNG) – Pama-Nyungan (Australia) comparison. Organized by Laurent Dousset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catégorie du 'sorcier' à Malekula, Vanuatu. Analyse structurale de l'antisocial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-toile Pacifique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacific Connections, Séminaire au Parlement Européen (avec Hviding E., Crook T., Torren C., Van Meil T. & Widlock T.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Connections, Séminaire au Parlement Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of archives : are digital ontologies dangerous for research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographic archives Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouvés et déjà perdus : des &amp;quot; vrais &amp;quot; et des &amp;quot; faux &amp;quot; Aborigènes d'Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bistro des Ethnologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00773225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From structure to substance and back: materialities in Australian Aboriginal kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Anthropology Today: Critical Perspectives from Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materialities in/of Australian Aboriginal kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars at Slovenian Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcery, Poison and Politics: Strategies of Self-Positioning in South Malekula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorcery and Witchcraft-Related Killings in Melanesia: Culture, Law and Human Rights Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poison, Sorcery and Politics in Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars of the Slovenian Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of recognition of cultural alterity in the context of land claims in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutskolloquium der Ethnologie, Institut für Ethnologie, Georg-August-Universität Göttingen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde Ce que les humanités digitales apportent aux humanités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Labex Transfers, Ecole Normale Supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epistemology of kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Studies Lecture Series, Department of English, University of Köln</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change challenges and European-Pacific Cooperation: building institutional research frameworks for the future (Opening plenary panel of ESfO 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Society for Oceanists conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Dynamics of Kinship and Social Category Terms with AustKin II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Conference of the European Chapter of the Association for Computational Linguistics (EACL2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independence from independence: The aborted attempt to establish a Melanesian metropolis in Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Society for Oceanists conference 2012. Session "Resilience and resistance to the local-global dichotomy", Dousset, L and Nayral M. (orgs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire ou Coutume? Des différentes façons de légitimer le pouvoir politique dans le sud de Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forme de l'autorité et autorités plurielles dans trois pays du Pacifique ? Représentations / Transformations / Expressions / Interactions", Colloque de l'ANR LocNatPol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes, Missiles et Cannibales : Rencontre avec Laurent Dousset, Jessica de Largy Healy, Isabelle Leblic et Natacha Gagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée du Quai Branly, Salon de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00664193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique: opportunisme ou nécessité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'La question de l'éthique dans la pratique de la recherche anthropologique' E. Fache et F. Guyader (org), AFEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consanguinity to consulbstantiality: Julian Pitt-Rivers' 'The Kit and the Kin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Anthropological Association Annual Meeting 110</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivage numérique des sciences humaines et sociales: nostalgie ou revirements méthodologiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains, Théories, méthodologie. Dialogue Franco-Chinois: Regards croisés sur l'anthropologie et les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers contacts an Australie: discussion autour du film &amp;quot;Contact&amp;quot; &amp;quot; et de l'ouvrage &amp;quot;Mythes, Missiles et Cannibales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sénat (groupes interparlementaires d'amitiés du Sénat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revoyons nos conceptions : Adaptations autochtones aux conditions législatives des Etats-Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des questions foncières aux problématiques touristiques : discours et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS : une plate-forme d'archivage et de manipulation des données de la recherche pour la médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur les questions de droit et d'éthique pour la diffusion des données de la recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'humanisation de la géographie: Conceptions et organisations foncières dans le Désert de l'Ouest australien et aspects comparatifs avec le Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude interdisciplinaire sur les régimes de propriété foncière: entre droit coutumier et conceptions occidentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Soin, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dreams about modernity : A utopian city in South Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban life and articulations of modernity in the Pacific. Bergen Pacific Studies Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sédentarisation nomade: précarité ou fluidité? Les cas des Ngaatjatjarra australiens, partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et culture: Habitat précaire/habitat temporaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal&amp;quot; and &amp;quot;vertical&amp;quot; skewing: similar objectives, two solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Kinship: Engaging the Crow-Omaha Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Tucson, Amerind Foundation, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque Documentation linguistique et corpus numériques : théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation linguistique et corpus numériques : théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austkin, une plateforme expérimentale sur la gestion et la cartographie de vocabulaires spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation linguistique et corpus numériques : théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance des Aborigènes d'Australie: problèmes juridiques, problèmes culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LBSHS-Pacifique : Livre Blanc des études francophones en SHS sur le Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sédentarisation nomade: précarité ou fluidité? Les cas des Ngaatjatjarra australiens, partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et culture: Habitat précaire/habitat temporaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law, society and the recognition of customary land tenure in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESfO Conference St. Andrews 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, St. Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Structures for the social sciences: the example of Austkin and an introduction to the Auskin database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIATIS National Indigenous Studies Conference : Perspectives on urban life : connections and reconnections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet expérimental à la Maison Asie Pacifique (Marseille): Online digital sources and annotation system for the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecter, organiser, valoriser les archives de la recherche en sciences humaines et sociales, 18-19 Septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration de la Nouvelle-Calédonie dans la région Pacifique : questions et comparaisons économiques, politiques, linguistiques et culturelles (multi-linguismes, multiculturalismes, minorités, etc.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGORA : « Ateliers Gouvernance et Recherche Appliquée » : Journées Sciences Humaines et Sociales (SHS) en Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une place inconfortable: Anthropologie, jurisprudence et la notion de société en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renouvellement théorique et méthodologique de l'anthropologie sociale: un dialogue franco-russe, 24-28 Septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS et ADAP, projets de numérisations et de développement de plateforme technologique collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été d'ADONIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les juges deviennent maîtres de cérémonies: la mise en scène de l'authenticité culturelle devant les tribunaux dans le cadre des revendications foncières aborigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CERCE "Néo-ritualisations et construction des identifications collectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating multilevel semantics: ODSAS (online digital sources and annotation system for the social sciences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une ethnographie multimédia. Recherche audiovisuelle en anthropologie océaniste.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenant et discutant dans la session &amp;quot;L'intégration de la NC dans la région Pacifique : questions et comparaisons économiques, politiques, linguistiques et culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGORA (Ateliers « gouvernance et recherche appliquée »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kungkankatia, Minalinkatja (« de la sœur, du frère ») : pourquoi Elkin et Lévi-Strauss confondent sœur et épouse en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes frère-sœur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprits-enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Travési</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpent Arc-en-Ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Travési</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps du Rêve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica de Largy Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l'incertitude : Une autre introduction aux Aborigènes d'Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 290 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parenté aborigène à la sorcellerie au Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 155 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles à Malekula, Vanuatu. Catalogue augmenté et documenté de l'exposition photographique 'Georges Liotard (1974)', Port-Vila Juillet 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Servy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Abong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00701977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERVY Alice, ABONG Marcellin et DOUSSET Laurent, 2012. Ded Seremoni long Malekula. Funérailles à Malekula. Funerals in Malekula (Catalogue documenté d'une exposition photographique), Marseille, CREDO et VKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Servy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d’installation d’un serveur LAMP pour héberger ODSAS; et Manuel d’installation d’ODSAS sur un serveur LAMP à base de CentOS 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CREDO, AMU-CNRS-EHESS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS User Hand Book for software version 3, public release version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CREDO, AMU-CNRS-EHESS. 2015, pp. 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPAS-WP2 Interim Report to the European Commission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LA RECHERCHE DES ALURIDJA Parenté et Organisation Sociale chez les Ngaatjatjarra du Désert de l'Ouest Australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 1999. Français. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00202005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId209"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Dousset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinship, Ecology and History: Renewal of Conjectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Guille-Escuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejin Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9781786304445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté, écologie et histoire: Renouvellement des conjectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Guille-Escuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejin Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2019, Sciences, société et nouvelles technologies. Série : Interdisciplinarité sciences biologiques et sciences sociales, 9781784055677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacific Realities: Changing Perspectives on Resilience and Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Nayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berghahn, 170 p., 2019, Pacific perspectives : Studies of the European Society for Oceanists, 978-1-78920-040-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 2018, 978-2-271-08930-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01791679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations politiques en Mélanésie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pacific-credo Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 358 p., 2018, 978-2-9537485-8-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pictures from my memory: My story as an Aboriginal Ngaatjatjarra Woman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizzie Marrkilyi Ellis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aboriginal Studies Press, 224 p., 2016, 978-0855750350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01304033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud: Terrains, questions et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pacific-credo Publications; pacific-credo Publications, 410 pp., 2014, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pacific.454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scope of Anthropology: Maurice Godelier's Work in Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tcherkézoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berghahn, 296 pp., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Kinship: An introductory handbook with particular emphasis on the Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pacific-credo Publications, pp.144, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes, missiles et cannibales : Le récit d'un premier contact en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Océanistes, 50, 197 pp., 2011, Publications de la Société des Océanistes, Isabelle Leblic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating Identities: Social Networks and the Diffusion of Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oceania Monographs. Oceania Monographs, pp.109, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinship and change in Aboriginal Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropological Forum, UWA. Anthropological Forum, UWA, pp.245, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible agents. Framework for a comparative approach to fundamental uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03529013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Prehistoric Open Sea Sailing Routes to Lizard Island and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pacific archaeology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03398635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Morts et les Asticots : Palolo, calendrier et cosmologie à Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (3), pp.177-200. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1088016ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03541892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'incertitude au risque : un outil heuristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.21-48. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Reviews: &amp;quot;L’Imaginé, l’imaginaire & le symbolique&amp;quot;, by Maurice Godelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.285-287 (Vol. 27, No 3). </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2017.1347249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorances et savoirs dans la reproduction des hiérarchies et des distinctions sociales : quelle question l’anthropologue doit-il se poser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sorcellerie en Mélanésie : Élicitation de l’inacceptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (218), pp.85-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser l'éthique dans la pratique en sciences sociales et humaines (entretien réalisé par Frédérique Guyader)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth La Selve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Zask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136-137, pp.253-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consanguinity to consubstantiality: Julian Pitt-Rivers' 'The Kith and the Kin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics: eJournal of Anthropological and Related Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), 14pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00814712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion-Exclusion: Recasting the Issue of Boundaries for the Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (4), pp.342-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00903265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for systemic outbreeding: A rejoinder to Denham, Beyond Fictions of Closure in Australian Aboriginal Kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Anthropology and Cultural Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00826028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitation fixe ou campement de fortune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.62-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry of Recognition: Law, Society and Customary Land Tenure in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (2/3), pp.142-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SHS à l'ère du numérique (éditorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a database for Australian Indigenous kinship terminology: The AustKin project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Hendery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bowern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (1), pp.42-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie au tribunal. Les revendications foncières des Aborigènes en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74, pp.74-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A never-ending story: Australia, land of anthropologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS ASIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire sans fin : Australie, terre des anthropologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS ASIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS : Online digital sources and annotation system for the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imageson.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://www.imageson.org/document.html?id=1071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Global' versus the ‘Local': Cognitive processes of kin determination in Aboriginal Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (3), pp.260-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There never has been such a thing as a kin-based society': A review article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Desert and Native Title: How models become myths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp.127-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Substance: Combining 'Classic' and 'Modern' Kinship Studies in the Australian Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (1), pp.18-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenèse d'un mythe événementiel en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43-44, pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous modes of representing social relationships: A short critique of the &amp;quot;genealogical concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (1), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the misinterpretation of the Aluridja kinship system type (Australian Western Desert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (1), pp.43-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for context and substance: the Australian Western Desert kinship system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (2), pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics and demography in a contact situation: The establishment of Giles Meteorological Station in the Rawlinson Ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aboriginal History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du social quand on ne chasse plus? Les Ngaatjatjarra du Désert de l'Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reading Theodor Strehlow's 'Aranda Regular and Irregular Marriages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strehlow Research Centre, Occasional Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2, pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alliance de mariage et la promesse d'épouses chez les Ngaatjatjarra du Désert de l'Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 108, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming and personal names of Ngaatjatjarra-speaking people, Western Desert : some questions related to research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1997 (2), pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et reproduction en Australie. Pour un tableau de l'unité des tribus aborigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4 (3), pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniques et pourtant identiques : devenir une personne et se penser en société dans le Désert de l’Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Mathieu; Enric Progueres I Gené. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embryon, personne et parenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FMSH, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03581058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété et Aborigènes d'Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Cornu; Fabienne Orsi; Judith Rochfeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des biens communs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Pour une socio-écologie de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Georges Guille-Escuret; Sejin Park. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenté, écologie et histoire : Renouvellement des conjectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-190, 2019, 9781784055677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and closed systems: Rebuilding the Social Organization of Prehistoric Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Sejin Park; Georges Guille-Escuret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship, ecology and history: renewal of conjectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, ISTE ; Wiley, pp.93-192, 2019, Science, society and new technologies series, 9781786304445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independence from independence: history, landownership and politics in South Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Mélissa Nayral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Realities: Changing Perspectives on Resilience and Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.107-131, 2019, 9781789200409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Resistance and Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Nayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Mélissa Nayral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Realities: Changing Perspectives on Resilience and Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-22, 2019, 9781789200409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes ouverts et systèmes fermés: reconstruire l’organisation sociale des sociétés de la préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dousset; Georges Guille-Escuret; Sejin Park. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenté, écologie et histoire: Renouvellement des conjectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-182, 2019, 9781784055677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship, Ecology and History : Renewal of Conjecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.193-202, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données sensibles Peuvent-elles ne pas l'être ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Ginouves; Isabelle Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diffusion numérique des données en SHS - Guide des bonnes pratiques éthiques et juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.197-206, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture et continuité dans le sud de Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Nolet; Peter Lindenmann; Laurent Dousset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations politiques en Mélanésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pacific-credo Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-205, 2018, La Fabrique des Mondes Pacifiques ~ Making Pacific Worlds, 978-2953748581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Médiations politiques en Mélanésie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lindenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Émilie Nolet; Peter Lindenmann; Laurent Dousset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations politiques en Mélanésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pacific-credo publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-33, 2018, La Fabrique des Mondes Pacifiques ~ Making Pacific Worlds, 978-2953748581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems in Geography or Geography of Systems? Attempts to Represent Spatial Distributions of Australian Social Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick McConvell; Piers Kelly; Stéphane Lacramp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin, Kin and Clan: The dynamics of social categories in Indigenous Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANU Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-83, 2018, 9781760461638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godelier et la pluralité des dominations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Lemieux; L. Berger; M. Macé; G. Salmon; C. Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour les sciences sociales: 101 livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté, territoire et démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Jeudy-Ballini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde en mélanges. Textes offerts à Maurice Godelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-271-09436-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l' humanisation de la géographie : Conceptions et organisations foncières dans le Désert de l' Ouest australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Travesi &amp; M. Ponsonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conceptions de la propriété foncière à l’épreuve des revendications autochtones : possession, propriété et leurs avatars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pacific-credo Publications, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcery, Poison and Politics: Strategies of Self-Positioning in South Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miranda Forsyth; Richard Eves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talking it Through: Responses to Sorcery and Witchcraft Beliefs and Practices in Melanesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU Press, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort chez les Ngaatjatjarra (Australie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Godelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mort et ses au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.387-410, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud: Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pcP, pp.7-18, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance? Une critique anthropologique du cas australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Préaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud: Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pcP, pp.333-357, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pacific Credo Publications. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud. Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2953748529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tcherkézoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scope of Anthropology: Maurice Godelier's Work in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.1-23, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal&amp;quot; and &amp;quot;vertical&amp;quot; skewing: similar objectives, two solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas R. Trautmann and Peter M. Whiteley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crow-Omaha: New Light on a Classic Problem of Kinship analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Arizona Press, pp.261-277, 2012, Amerind Studies in Anthropology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undertanding Human Relations (Kinship Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Thieberger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Linguistic Fieldwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.209-234, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezavidnoe mesto uchenogo. Anthropologija, precedentnoe pravo i avstraliyskije « obschestva » (Une place inconfortable: anthropologie, jurisprudence et la notion de société en Australie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social'naya anthropologija vo Francii. XXI vek (Anthropologie sociale en France. XXIème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'ethnologie et d'anthropologie de Moscou, pp.157-180, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totémisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encyclopaedia Universalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis, Notionnaires 2: Idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.795-796, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who owns the present? Some of the problems associated in producing electronic data for an Indigenous community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural diversity and indigenous peoples: Oral, written expressions and new technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;quot;Kinship and change in Aboriginal Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropological Forum, UWA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship and change in Aboriginal Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthropological Forum, UWA, pp.137-143, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transformation structurale: Evolution du rapport Homme-Marmotte dans les Alpes Françaises (A structural transformation: development of the relationship between man and marmot in the French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Marmot Network Publisher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity in Marmots - Biodiversité chez les Marmottes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Marmot Network Publisher, pp.29-36, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialités des chasseurs-cueilleurs (d’Australie et d’ailleurs) : repenser les classifications sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux et Sociétés de la Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiver ou ne pas archiver : telle est la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les notes de terrain des anthropologues en partage ? LESC, Anthropen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Useful is the &amp;quot;Hunter-gatherer&amp;quot; Label in Explaining the Diversification of Indigenous Australian Societies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synapse Trans-Disciplinary Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’homme fait-il face aux situations d’incertitude ? Une perspective anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques des savoirs entre jugement et innovation. Experts, expertises du bâtiment, Paris 1690-1790</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03457559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisible, l’incertitude et les experts : reconfiguration des principes d’appartenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vi(es)rus : (in)certitudes en situation de pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADEC, Université Lyon 2 Lumières, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totémisme en Australie (et en général): construction du sacré ou construction des personnes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut des Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language, kin classification and territoriality : How to think deep-historical rationales through the pragmatics of kinship?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinship : Diversity in Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire les organisations sociales du passé et leurs transformations (Sahul et Mélanésie Insulaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diversité culturelle/sociale/humaine sur la longue durée. 1re rencontre interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences Sociales Face à la Discrimination et à l’Exclusion (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rentrée de l'EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Oct 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aftermath of recognition: Spatial monotony in the Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Native Titles’ in Australia (Pôle Foncier, Montpellier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Foncier, Montpellier, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of graded societies in Vanuatu: A dialogue between Anthropology, Archaeology and Genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian National University, WOW workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of a « regional network » approach: The Ranking / Grade Systems in Island Melanesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves of Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait social inattendu : pour une anthropologie de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Histoire aux Beaux-Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01711186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social organization of early Sahul migrants: Envisioning a dialogue between anthropology, archaeology and evolutionary ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the International Union of the Prehistoric and Protohistoric Sciences (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l'incertitude: incertitude, risque et crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptions et gestions des risques en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Formoso, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping possible voyages: Solomon and Coral Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves of Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of interoperability in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Western Sydney, Center for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01784091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of wind arcs and safe days for canoe voyaging in Near Oceania. Waves of Words workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves of Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie du Develop-man ; ou la mémoire équivoque du fait colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de l’anthropologie en contexte postcolonial : le cas du Vanuatu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01711184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cochons pour se faire pardonner : se marier à Malekula (Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole des Beaux-Arts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Names are glue : names and naming in the Australian Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naming people, naming places : case studies from PNG and Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Dousset and Borut Telban, Jun 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital science: dangers and opportunities for the social sciences and humanities (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario di antropología, Università degli Studi di Verona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving and relations of power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux sources numériques de la parenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital science: dangers and opportunities for the social sciences and humanities (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario di anthropologia, Università degli Studi di Padova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fallacy of symmetry, or how Australian Aboriginal people think of kinship differently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Social and Cultural Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburg University, Nov 2016, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Kinship Terminologies : Problems and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kinsources, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialité à l’épreuve: reconnaissance étatique d’une géographie humanisée en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Collège de France, Philippe Descola, Les usages de la terre. Cosmopolitiques de la territorialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Descola, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01299635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dangers of mathematical beauty: are “pure forms” of Australian hunter-gatherer kinship systems really old?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHAGS 11 Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01198497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités de la parenté. Exemples d’Australie et du Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au séminaire interinstitutionnel SHS/Cresica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History as relation. On the “use and abuse” of the past in Australia and Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Oceanists Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude, élicitation et valeurs sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique à l’Université de la Nouvelle Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recrudescence des accusations de sorcellerie au Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie aux Beaux-Arts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting with/for spirits: changing singularities in the Australian Western Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People in country, persons in place: A Sepik (PNG) – Pama-Nyungan (Australia) comparison. Organized by Laurent Dousset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People in country, persons in place: A Sepik (PNG) – Pama-Nyungan (Australia) comparison. Organized by Laurent Dousset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de parenté australien dit &amp;quot; Aluridja &amp;quot; : de l'aberration à l'analyse contextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Parenté et logiques relationnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Anthropologie Sociale, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS (Online Digital Sources and Annotation System)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Informatique des Matériaux Ethnographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiver les enquêtes collectives (table ronde avec Françoise Zonabend, Laurent Dousset, Sophie Duchesne et Serge Wolikow)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes Collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01016177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouvés et déjà perdus : des &amp;quot; vrais &amp;quot; et des &amp;quot; faux &amp;quot; Aborigènes d'Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bistro des Ethnologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00773225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From structure to substance and back: materialities in Australian Aboriginal kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Aboriginal Anthropology Today: Critical Perspectives from Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materialities in/of Australian Aboriginal kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars at Slovenian Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of archives : are digital ontologies dangerous for research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographic archives Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacific Connections, Séminaire au Parlement Européen (avec Hviding E., Crook T., Torren C., Van Meil T. & Widlock T.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Connections, Séminaire au Parlement Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcery, Poison and Politics: Strategies of Self-Positioning in South Malekula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorcery and Witchcraft-Related Killings in Melanesia: Culture, Law and Human Rights Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poison, Sorcery and Politics in Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars of the Slovenian Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catégorie du 'sorcier' à Malekula, Vanuatu. Analyse structurale de l'antisocial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-toile Pacifique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Dynamics of Kinship and Social Category Terms with AustKin II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcconvell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Conference of the European Chapter of the Association for Computational Linguistics (EACL2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independence from independence: The aborted attempt to establish a Melanesian metropolis in Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Society for Oceanists conference 2012. Session "Resilience and resistance to the local-global dichotomy", Dousset, L and Nayral M. (orgs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire ou Coutume? Des différentes façons de légitimer le pouvoir politique dans le sud de Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forme de l'autorité et autorités plurielles dans trois pays du Pacifique ? Représentations / Transformations / Expressions / Interactions", Colloque de l'ANR LocNatPol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes, Missiles et Cannibales : Rencontre avec Laurent Dousset, Jessica de Largy Healy, Isabelle Leblic et Natacha Gagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée du Quai Branly, Salon de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00664193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde Ce que les humanités digitales apportent aux humanités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Labex Transfers, Ecole Normale Supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epistemology of kinship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Studies Lecture Series, Department of English, University of Köln</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change challenges and European-Pacific Cooperation: building institutional research frameworks for the future (Opening plenary panel of ESfO 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Society for Oceanists conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of recognition of cultural alterity in the context of land claims in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutskolloquium der Ethnologie, Institut für Ethnologie, Georg-August-Universität Göttingen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique: opportunisme ou nécessité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'La question de l'éthique dans la pratique de la recherche anthropologique' E. Fache et F. Guyader (org), AFEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers contacts an Australie: discussion autour du film &amp;quot;Contact&amp;quot; &amp;quot; et de l'ouvrage &amp;quot;Mythes, Missiles et Cannibales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sénat (groupes interparlementaires d'amitiés du Sénat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivage numérique des sciences humaines et sociales: nostalgie ou revirements méthodologiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains, Théories, méthodologie. Dialogue Franco-Chinois: Regards croisés sur l'anthropologie et les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consanguinity to consulbstantiality: Julian Pitt-Rivers' 'The Kit and the Kin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Anthropological Association Annual Meeting 110</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revoyons nos conceptions : Adaptations autochtones aux conditions législatives des Etats-Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des questions foncières aux problématiques touristiques : discours et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS : une plate-forme d'archivage et de manipulation des données de la recherche pour la médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur les questions de droit et d'éthique pour la diffusion des données de la recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'humanisation de la géographie: Conceptions et organisations foncières dans le Désert de l'Ouest australien et aspects comparatifs avec le Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude interdisciplinaire sur les régimes de propriété foncière: entre droit coutumier et conceptions occidentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Soin, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sédentarisation nomade: précarité ou fluidité? Les cas des Ngaatjatjarra australiens, partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et culture: Habitat précaire/habitat temporaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal&amp;quot; and &amp;quot;vertical&amp;quot; skewing: similar objectives, two solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Kinship: Engaging the Crow-Omaha Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Tucson, Amerind Foundation, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austkin, une plateforme expérimentale sur la gestion et la cartographie de vocabulaires spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation linguistique et corpus numériques : théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque Documentation linguistique et corpus numériques : théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation linguistique et corpus numériques : théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance des Aborigènes d'Australie: problèmes juridiques, problèmes culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LBSHS-Pacifique : Livre Blanc des études francophones en SHS sur le Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sédentarisation nomade: précarité ou fluidité? Les cas des Ngaatjatjarra australiens, partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et culture: Habitat précaire/habitat temporaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law, society and the recognition of customary land tenure in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Glaskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESfO Conference St. Andrews 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, St. Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dreams about modernity : A utopian city in South Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban life and articulations of modernity in the Pacific. Bergen Pacific Studies Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Structures for the social sciences: the example of Austkin and an introduction to the Auskin database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIATIS National Indigenous Studies Conference : Perspectives on urban life : connections and reconnections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration de la Nouvelle-Calédonie dans la région Pacifique : questions et comparaisons économiques, politiques, linguistiques et culturelles (multi-linguismes, multiculturalismes, minorités, etc.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGORA : « Ateliers Gouvernance et Recherche Appliquée » : Journées Sciences Humaines et Sociales (SHS) en Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet expérimental à la Maison Asie Pacifique (Marseille): Online digital sources and annotation system for the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecter, organiser, valoriser les archives de la recherche en sciences humaines et sociales, 18-19 Septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une place inconfortable: Anthropologie, jurisprudence et la notion de société en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renouvellement théorique et méthodologique de l'anthropologie sociale: un dialogue franco-russe, 24-28 Septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS et ADAP, projets de numérisations et de développement de plateforme technologique collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été d'ADONIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les juges deviennent maîtres de cérémonies: la mise en scène de l'authenticité culturelle devant les tribunaux dans le cadre des revendications foncières aborigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CERCE "Néo-ritualisations et construction des identifications collectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating multilevel semantics: ODSAS (online digital sources and annotation system for the social sciences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une ethnographie multimédia. Recherche audiovisuelle en anthropologie océaniste.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenant et discutant dans la session &amp;quot;L'intégration de la NC dans la région Pacifique : questions et comparaisons économiques, politiques, linguistiques et culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGORA (Ateliers « gouvernance et recherche appliquée »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kungkankatia, Minalinkatja (« de la sœur, du frère ») : pourquoi Elkin et Lévi-Strauss confondent sœur et épouse en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes frère-sœur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprits-enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Travési</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpent Arc-en-Ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Travési</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps du Rêve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica de Largy Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l'incertitude : Une autre introduction aux Aborigènes d'Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 290 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parenté aborigène à la sorcellerie au Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 155 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles à Malekula, Vanuatu. Catalogue augmenté et documenté de l'exposition photographique 'Georges Liotard (1974)', Port-Vila Juillet 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Servy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Abong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00701977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERVY Alice, ABONG Marcellin et DOUSSET Laurent, 2012. Ded Seremoni long Malekula. Funérailles à Malekula. Funerals in Malekula (Catalogue documenté d'une exposition photographique), Marseille, CREDO et VKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Servy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS User Hand Book for software version 3, public release version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CREDO, AMU-CNRS-EHESS. 2015, pp. 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d’installation d’un serveur LAMP pour héberger ODSAS; et Manuel d’installation d’ODSAS sur un serveur LAMP à base de CentOS 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CREDO, AMU-CNRS-EHESS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPAS-WP2 Interim Report to the European Commission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LA RECHERCHE DES ALURIDJA Parenté et Organisation Sociale chez les Ngaatjatjarra du Désert de l'Ouest Australien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 1999. Français. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00202005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId209"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Guille-Escuret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejin Park" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1545" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093492v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/parente-ecologie-et-histoire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nayral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791679v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nolet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindenmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacific-credo.fr/images/pcp/M%C3%A9diations%20politiques%202018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Marrkilyi Ellis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023301v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glowczewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pacific.454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tcherk&#233;zoff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605668v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcconvell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Powell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088016ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03398635v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5238" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2017.1347249" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth La Selve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Zask" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826028v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Glaskin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hendery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bowern" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Koch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193356v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195028v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307412v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921775v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.berghahnbooks.com/downloads/intros/DoussetPacific_intro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.anu.edu.au/publications/skin-kin-and-clan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904463v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418332v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/ethnologieanthropologie/7374-le-monde-en-melanges.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023320v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pr&#233;aud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653097v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195031v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433304v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448072v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357963v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160839v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784091v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800586v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933738v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898862v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408091v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302313v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299635v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198497v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169995v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214196v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214197v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096694v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966361v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016177v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870108v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803111v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781372v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773225v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805822v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830890v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659050v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703491v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703490v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763957v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763958v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750571v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664193v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626336v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642885v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653094v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646483v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hannoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578467v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527313v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507763v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526854v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526855v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537644v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507761v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454102v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351609v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439947v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351604v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456329v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392152v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trav&#233;si" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380217v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380226v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bernard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380221v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999647v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999646v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701977v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Servy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Abong" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807057v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114590v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114582v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023322v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202005v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Guille-Escuret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejin Park" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1545" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093492v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/parente-ecologie-et-histoire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nayral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791679v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nolet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindenmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacific-credo.fr/images/pcp/M%C3%A9diations%20politiques%202018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Marrkilyi Ellis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023301v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glowczewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pacific.454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tcherk&#233;zoff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcconvell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Powell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03398635v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541892v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088016ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5238" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2017.1347249" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319611v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth La Selve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Zask" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631572v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Glaskin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hendery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bowern" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Koch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193356v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195028v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307412v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921775v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.berghahnbooks.com/downloads/intros/DoussetPacific_intro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093493v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888204v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.anu.edu.au/publications/skin-kin-and-clan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418332v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/ethnologieanthropologie/7374-le-monde-en-melanges.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pr&#233;aud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694618v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743744v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653097v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195031v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373050v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372318v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457559v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433304v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448072v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160839v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711186v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811539v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933738v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898862v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573930v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408091v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343685v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408093v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395766v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299635v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198497v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214196v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169995v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116828v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096694v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096693v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966365v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016177v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781370v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805822v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781372v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803111v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805823v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694832v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750571v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703490v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763957v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659050v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626336v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642885v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646483v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hannoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578467v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507763v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526855v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526854v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537644v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507765v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454102v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439947v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351609v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351604v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456329v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392152v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trav&#233;si" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380217v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380226v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bernard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380221v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999647v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999646v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701977v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Servy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Abong" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807057v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114582v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114590v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023322v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202005v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>