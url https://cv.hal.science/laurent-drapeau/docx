--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -1615,337 +1615,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the time dynamics of monthly satellite snow cover data on Mountain Chains in Lebanon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irrigation scheduling of a classical gravity network based on the Covariance Matrix Adaptation - Evolutionary Strategy algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talal Darwich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Drapeau</w:t>
+                <w:t xml:space="preserve">S. Belaqziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mangiarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.10.037⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102, pp.64-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2014.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218715v1</w:t>
+                <w:t xml:space="preserve">ird-01063086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrigation scheduling of a classical gravity network based on the Covariance Matrix Adaptation - Evolutionary Strategy algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the time dynamics of monthly satellite snow cover data on Mountain Chains in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Telesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Shaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Belaqziz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Er-Raki</w:t>
+                <w:t xml:space="preserve">Talal Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 519, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.10.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2014.01.006⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01063086v1</w:t>
+                <w:t xml:space="preserve">hal-01218715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial search and global modeling : two algorithms for modeling chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mangiarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2596,51 +2596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. van Der Lingen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fontana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kup&#233;lian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Chakroun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2023.1152244" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Shaban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Telesca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amacha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghandour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-06295-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abou Chakra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Somma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b2-2020-119-2020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abou Chakra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Somma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19183890" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-573-2017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Fayad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Darwish" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Portoghese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vurro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Khadra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/BJAST/2015/13777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381092v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hajj-Hassan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1093198" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218715v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Darwich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP6BRXRC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01063086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belaqziz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.01.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01062696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coudret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.046205" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912856" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. van Der Lingen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fontana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kup&#233;lian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Chakroun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2023.1152244" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Shaban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Telesca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amacha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghandour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-06295-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abou Chakra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Somma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b2-2020-119-2020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abou Chakra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Somma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19183890" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-573-2017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Fayad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Darwish" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Portoghese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vurro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Khadra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/BJAST/2015/13777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381092v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hajj-Hassan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1093198" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01063086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belaqziz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.01.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Darwich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP6BRXRC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01062696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coudret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.046205" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912856" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>