--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -962,77 +962,77 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snow observations in Mount Lebanon (2011-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fayad</w:t>
+                <w:t xml:space="preserve">Abbas Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Faour</w:t>
+                <w:t xml:space="preserve">Ghaleb Faour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fanise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1050,117 +1050,121 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (2), pp.573--587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-9-573-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snow hydrology in Mediterranean mountain regions: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Faour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.I. López-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1356,286 +1360,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Sensor Data Using Sensor Observation Service: Towards a Methodology for the O-Life Observatory</w:t>
+                <w:t xml:space="preserve">Remote Sensing of Water Resources in Semi-Arid Mediterranean Areas: the joint international laboratory TREMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Hajj-Hassan</w:t>
+                <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Olivier Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Drapeau</w:t>
+                <w:t xml:space="preserve">S. Khabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laurent</w:t>
+                <w:t xml:space="preserve">S. Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lobry</w:t>
+                <w:t xml:space="preserve">Michel Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (19-20), pp.4879 - 4917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431161.2015.1093198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01381092v1</w:t>
+                <w:t xml:space="preserve">hal-01871884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Sensing of Water Resources in Semi-Arid Mediterranean Areas: the joint international laboratory TREMA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating Sensor Data Using Sensor Observation Service: Towards a Methodology for the O-Life Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Er-Raki</w:t>
+                <w:t xml:space="preserve">Hicham Hajj-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Le Page</w:t>
+                <w:t xml:space="preserve">Nicolas Olivier Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hanich</w:t>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 194 (11), pp.99-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871884v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01381092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irrigation scheduling of a classical gravity network based on the Covariance Matrix Adaptation - Evolutionary Strategy algorithm</w:t>
               </w:r>
@@ -1647,77 +1651,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belaqziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mangiarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Khabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 102, pp.64-72. </w:t>
@@ -1940,51 +1944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (4), pp.046205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2168,103 +2172,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimapping Design of Complex Sensor Data in Environmental Observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Hajj-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIMS: Web Intelligence, Mining and Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t>
@@ -2302,103 +2306,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building the O-Life Franco-Lebanese Environmental Observatory Using Sensor Web Enablement Framework : Challenges and First Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Hajj-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Khater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SENSORCOMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Venise, Italy</w:t>
@@ -2596,51 +2600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. van Der Lingen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fontana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kup&#233;lian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Chakroun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2023.1152244" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Shaban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Telesca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amacha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghandour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-06295-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abou Chakra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Somma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b2-2020-119-2020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abou Chakra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Somma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19183890" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-573-2017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Fayad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Darwish" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Portoghese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vurro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Khadra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/BJAST/2015/13777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381092v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hajj-Hassan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1093198" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01063086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belaqziz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.01.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Darwich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP6BRXRC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01062696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coudret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.046205" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912856" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. van Der Lingen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fontana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kup&#233;lian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Chakroun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2023.1152244" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Shaban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Telesca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amacha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghandour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-06295-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abou Chakra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Somma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b2-2020-119-2020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abou Chakra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Somma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19183890" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Fayad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-573-2017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Darwish" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Portoghese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vurro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Khadra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/BJAST/2015/13777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1093198" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381092v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hajj-Hassan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01063086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belaqziz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.01.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Darwich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP6BRXRC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01062696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coudret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.046205" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912856" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>