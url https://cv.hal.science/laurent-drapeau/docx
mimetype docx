--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1360,286 +1360,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Sensing of Water Resources in Semi-Arid Mediterranean Areas: the joint international laboratory TREMA</w:t>
+                <w:t xml:space="preserve">Integrating Sensor Data Using Sensor Observation Service: Towards a Methodology for the O-Life Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Jarlan</w:t>
+                <w:t xml:space="preserve">Hicham Hajj-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Khabba</w:t>
+                <w:t xml:space="preserve">Nicolas Olivier Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Er-Raki</w:t>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Le Page</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Hanich</w:t>
+                <w:t xml:space="preserve">Olivier Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 194 (11), pp.99-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871884v1</w:t>
+                <w:t xml:space="preserve">lirmm-01381092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Sensor Data Using Sensor Observation Service: Towards a Methodology for the O-Life Observatory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote Sensing of Water Resources in Semi-Arid Mediterranean Areas: the joint international laboratory TREMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jarlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Hajj-Hassan</w:t>
+                <w:t xml:space="preserve">S. Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Olivier Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Drapeau</w:t>
+                <w:t xml:space="preserve">Michel Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lobry</w:t>
+                <w:t xml:space="preserve">L. Hanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (19-20), pp.4879 - 4917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431161.2015.1093198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01381092v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irrigation scheduling of a classical gravity network based on the Covariance Matrix Adaptation - Evolutionary Strategy algorithm</w:t>
               </w:r>
@@ -1651,77 +1651,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belaqziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mangiarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Khabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 102, pp.64-72. </w:t>
@@ -1944,51 +1944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (4), pp.046205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2172,103 +2172,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimapping Design of Complex Sensor Data in Environmental Observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Hajj-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIMS: Web Intelligence, Mining and Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t>
@@ -2306,103 +2306,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building the O-Life Franco-Lebanese Environmental Observatory Using Sensor Web Enablement Framework : Challenges and First Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Hajj-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Khater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SENSORCOMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Venise, Italy</w:t>
@@ -2600,51 +2600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. van Der Lingen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fontana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kup&#233;lian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Chakroun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2023.1152244" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Shaban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Telesca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amacha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghandour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-06295-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abou Chakra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Somma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b2-2020-119-2020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abou Chakra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Somma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19183890" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Fayad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-573-2017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Darwish" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Portoghese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vurro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Khadra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/BJAST/2015/13777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1093198" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381092v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hajj-Hassan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01063086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belaqziz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.01.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Darwich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP6BRXRC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01062696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coudret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.046205" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912856" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. van Der Lingen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fontana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kup&#233;lian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Chakroun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2023.1152244" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Shaban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Telesca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amacha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghandour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-06295-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abou Chakra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Somma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b2-2020-119-2020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abou Chakra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Somma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19183890" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Fayad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-573-2017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Darwish" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Portoghese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vurro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Khadra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/BJAST/2015/13777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381092v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hajj-Hassan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1093198" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01063086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belaqziz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.01.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Darwich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP6BRXRC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01062696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coudret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.046205" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912856" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>