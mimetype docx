--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69463C5A"/>
+    <w:nsid w:val="E46C47DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>