--- v1 (2026-05-03)
+++ v2 (2026-06-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> laurent Dupont </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-dupont29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1355-7871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new microwave-assisted synthesis route to produce doped ZnO nanocrystals in non-polar media for the design of IR emissivity modulation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin-Pasturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 509, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.160966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of multi-layer electrochromic polymer display for remotely tunable green-cyan contact lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Menez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0201708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable piezoresistive textile yarn strain transducer for low deformation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hankai Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 363, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2023.114755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophoretic displays for IR emissivity modulation and temperature control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TC04147B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CW Operation of a Tunable 1550-nm VCSEL Integrating Liquid-Crystal Microcells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (7), pp.391-394. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2020.2975076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmittance enhancement of nematic liquid crystal dichroic dye doped mixtures by addition of chiral dopants: a polarimetric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Raimondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 680 (1), pp.20-30. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15421406.2019.1624359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal-based tunable photodetector operating in the telecom C-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (20), pp.25952-25961. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.025952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Crystal alignment by a nanoimprinted grating for wafer-scale fabrication of tunable devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (15), pp.1388-1391. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2018.2849641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nanocomposites based sensor array for breath ammonia analysis. Portable e-nose approach to non-invasive diagnosis of chronic kidney disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 274, pp.616 - 626. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2018.07.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersions of Goethite Nanorods in Aprotic Polar Solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Coursault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), pp.1191 -. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma10101191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting soft organic optical resonant structure towards large range electro-optic tunable devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaylan Suman Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqiang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 220, pp.161 - 165. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2016.04.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-second response time in near isotropic phase liquid crystal at room-temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaylan Suman Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Sathaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 218, pp.342 - 345. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2016.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Integration in Electro-Optic Devices of Highly Efficient and Robust Red-NIR Phosphorescent Nematic Hybrid Liquid Crystals Containing [Mo6I8(OCOCnF2n+1)6]2− (n = 1, 2, 3) Nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumann K Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (31), pp.4966-4975. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201501876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroswitchable red-NIR luminescence of ionic clustomesogen containing nematic liquid crystalline devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaylan Suman Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (15310), pp.5152-5161. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5TC00632E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside Back Cover: Photoluminescence: Design and Integration in Electro-Optic Devices of Highly Efficient and Robust Red-NIR Phosphorescent Nematic Hybrid Liquid Crystals Containing [Mo6I8(OCOCnF2n+1)6]2- (n = 1, 2, 3) Nanoclusters (Adv. Funct. Mater. 31/2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumann K. Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (31), pp.5075. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201570212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle-Tuned Filters From Cholesteric Liquid-Crystal Intended for Visible Wavelength- Division Multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Sathaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoenescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Medeiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (5), pp.423-425. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2013.2294808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of earthworm populations at a regional scale: inferences from mitochondrial and microsatellite molecular markers in Aporrectodea icterica (Savigny 1826)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Torres-Leguizamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.e101597. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0101597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twisted ferroelectric liquid crystals dynamic behaviour modification under electric field: A Mueller matrix polarimetry approach using birefringence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Babilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Numes-Henrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Sathaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115, pp.034906-1-034906-10. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4862162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization splitter made of a polymer waveguide coupler with localized anisotropic segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (5), pp.468-471. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2013.2238666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer waveguides featuring isotropic and anisotropic sections: Application to the fabrication of polarization splitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Sathaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 290, pp.80-86. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the concentration in polymer on the dynamic behavior of Polymer Stabilized Ferroelectric Liquid Crystal using Snap-shot Mueller Matrix Polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Babilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (55), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2013-13055-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the dynamic behaviour of twisted ferroelectric liquid crystal samples using snap-shot Mueller matrix polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Babilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (12), pp.125101. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/12/125101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric tunable Fabry-Perot cavity using switchable polymer stabilized cholesteric liquid crystal optical Bragg mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Sathaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (3), pp.034001-1-034001-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective constructions with micro-bricks. Application to the fabrication of liquid crystal micro-cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (12), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/22/12/125009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between static and dynamic polarimetric properties and the texture of surface-stabilised ferroelectric liquid crystal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Babilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (5), pp.619-628. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02678292.2012.668953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the dynamics of surface stabilized ferroelectric liquid crystal under electric field by full optical snapshot matrix Mueller polarimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Babilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (12), pp.123601. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.51.12.123601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable semiconductor vertical-cavity surface-emitting laser with an intracavity liquid crystal layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Shuaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (16), pp.161105. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3569591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the heel crack mechanism in Al connections for power electronics modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Celnikier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (5), pp 965-974. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal active glasses for 3D cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Display Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (10), pp.522-530. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JDT.2010.2044743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved switching analysis of a ferroelectric liquid crystal by snapshot Mueller matrix polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (7), pp.1019-1021. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.001019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An endless reset-free polarization control method using two wave plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Weifeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Yixin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeo Yong-Kee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (6), pp.865-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal micro-cells : collective fabrication of individual micro-cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (6), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/20/6/065019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMD Effects in Fiber Optic Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber and Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (6), pp.559-578. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01468030802272476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and ergonomic welding masks by fast liquid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 494, pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar-homeotropic transition in PS-FLC induced by an electric field during photopolymerization in the nematic phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals Science and Technology. Section A. Molecular Crystals and Liquid Crystals [1992-2002]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.59 - 68. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15421400701432206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feedback algorithm for polarization control using two rotatable wave plates with variable birefringence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Rong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 259 (2), pp.603 - 611. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2005.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving algorithms for an endless polarization controller using two wave-plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Rong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Defosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 267 (2), pp.335 - 340. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2006.06.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-polymer-dispersed liquid crystal as phase modulator for a tunable vertical-cavity surface-emitting laser at 1.55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (33), pp.8484-8490. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.45.008484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-wavelength Vertical-Cavity Surface-Emitting Laser using an electro-optic index modulator with 10-nm tuning range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89 (1), pp.11102. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2219144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endless polarization control using two rotatable wave plates with variable birefringence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Rong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Vivalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 252 (1-3), pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2005.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer dispersed liquid crystal structure for variable optical attenuator application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hary Lalaina Ramanitra Andrianavalona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (6), pp.1445 - 1453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage fréquentiel par un dispositif à réseau intracavité inscrit sur cristaux liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bitauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zaquine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Maruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 119, pp.129 - 130. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2004119022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôleur de polarisation rapide à cristaux liquides pour la compensation de PMD du premier ordre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (9-10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast liquid crystal end-less polarisation controller for first order PMD compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vol.58 (9-10), pp.1364-1377. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03001735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endless smectic A* liquid crystal polarization controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sansoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 209 (1-3), pp.101 - 106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-band wavelength tuneable vertical-cavity laser using a nano polymer dispersed liquid crystal material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 215, pp.353 - 359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endless smectic A* liquid crystal polarization controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sansoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 209 (1-3), pp.101 - 106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric liquid crystal optical waveguide switches using double refraction effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (2), pp.115 - 117. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/68.910506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple transceiver made of two VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loig Plouzennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R.T. Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principle of a polarisation controller using fibre confined homeotropic electroclinic liquid crystal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Penninckx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 176, pp.113 - 119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric twisted liquid crystal structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">special issue of Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 213, pp.439 - 446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization insensitive ferroelectric liquid crystal Mach-Zehnder directional coupler switch using single-mode fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 142, pp.208 - 210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex amplitude modulation using liquid crystal spatial light modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 36, pp.1730 - 1741. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.36.001730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey level optically addressed SLM using twisted ferroelectric liquid crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 181, pp.1099 - 1108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical diffractive method for characterizing SSFLC field induced director patterns in the SmC* phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Doucen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pellat-Finet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 178, pp.167 - 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligment and switching properties of antiferroelectric liquid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 173, pp.23 - 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational calculations on chevron structure in ferroelectric liquid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals Science and Technology. Section A. Molecular Crystals and Liquid Crystals [1992-2002]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 275, pp.155 - 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smectic A and C* liquid crystal light valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Y. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (7), pp.1381-1399. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear electroclinic coupling in ferroelectric liquid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glogarová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marcerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (7), pp.831-844. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1991112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00247559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of possible disclination mechanisms of switching in thin ferroelectric liquid crystal samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lejček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Marcerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 50 (3), pp.361-373. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:01989005003036100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00210921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Smectic a Smectic C*phase transition in high polarization ferroelectric liquid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marcerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 84 (1), pp.317 - 325. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150198808016230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing textile thread transducers for airflow measurement and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hankai Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroactive Polymer Actuators, Sensors, and Devices (EAPAD) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Vancouver, Canada. pp.34, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3050440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvothermal synthesis of Al, Ga or In doped zinc oxide plasmonic nanoparticles designed for IR active electrophoretic displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Meeting on Electrochromism (IME-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar alignment of liquid crystal molecules along self-assembled GaAs quantum dashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th International Micro and Nano Engineering Conference MNE2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile thread piezoresistive transducer for airflow characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Bouhanguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Textiles 2024: International Conference on the Challenges, Opportunities, Innovations and Applications in Electronic Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al, Ga or In-Doped Zinc Oxide Plasmonic Nanoparticles prepared by solvothermal synthesis for IR & optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse µ-ondes de nanoparticules plasmoniques d'oxyde de zinc dopés Al, Ga ou In, par voie solvothermale pour des applications IR et optoélectroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive stretchable textile transducer based on Lycra1880/PEGDA/PEDOT:PSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hankai Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Khaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dallas (Texas), United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS52175.2022.9967155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal oxide plasmonic nanocrystals for infrared modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Crystal based Tunable Photonic Devices for Emission or Detection around 1.55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Meet &amp; Expo on Laser, Optics and Photonics (OPTICSMEET 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">33 nm wavelength tuning of a 1550 nm VCSEL in CW operation based on the liquid crystal micro-cells technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Laser Conference (ISLC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Postdam, Germany. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISLC51662.2021.9615666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">23.5 nm wavelength tuning of a 1550 nm VCSEL in CW operation based on the liquid crystal micro-cells technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser Workshop (ESLW 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Eindhoven (virtual), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufflez, c’est dépisté : systèmes multi-capteurs pour le diagnostic et le suivi personnalisé de patients par analyse d’haleine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT Healthcare 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT, Oct 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CW operation of a 1.55 µm VCSEL tunable over 20 nm integrating liquid crystals microcells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on VCSELs (VCSEL Day 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functionalized carbon nanotube based electronic nose for the detection of nerve agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018: 25th IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.705-708, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP-based devices integrating liquid crystals microcells for a tunable laser emission or a wavelength selective photodetection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, Japan. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2019.8819007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal based tunable PIN-photodiodes for detection around 1.55-µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics - Nanoscience+Engineering 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States. pp.107290H, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2322138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From drifting polyaniline sensor to accurate sensor array for breath analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2018.8589801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electronic Nose Prototype for the On-Field Detection of Nerve Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre S Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORS 2018 : IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2018.8589517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low cost, handheld E-nose for renal diseases early diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre S Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 40th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functionalized carbon nanotube based electronic nose for the detection of nerve agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, FRANCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical filter based on Fabry-Perot structure using a suspension of goethite nanoparticles as electro-optic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chaneac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, San fransisco, United States. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2301290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wireless contact lens eye tracking system (example of a smart sensors development platform)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nourrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSO2017: 5th international conference sensors, energy harvesting, wireless network and smart objects workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of tunable liquid crystal microcells on 1.55μm photodetector arrays using nanoimprint technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Micro- and Nano-engineering (MNE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre optique Fabry-Perot avec pour matériau électooptique une suspension de nanoparticules de Goethite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOI 2015 : 14ème colloque international francophone sur les Méthodes et Techniques Optiques pour l’Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Plomeur Bodou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Birefringence and Electric Dichroism of Goethite Colloidal Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Coursault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Liquid Crystal Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition metal clusters containing luminescent hybrid liquid crystal in the design of electroswitchable devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Liquid Crystal Conference (ILCC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre optique pour interrogateur de capteurs à réseau de Bragg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOI 2013 : 13ème colloque international francophone du club CMOI/SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre optique pour interrogateur de capteurs à réseau de Bragg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOI 2013 : 13ème colloque international francophone du club CMOI/SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of electro-optic effect of aqueous suspensions of Beidellite clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELOPTO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gand, Belgium. pp.105-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Crystal Filters for Visible WDM Channels over Polymer Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Sathaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminatec 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, São Bernardo Do Campo., Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Failure Detection for WDM Carrying IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Pesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orlando, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive restoration of optical links based on the classification of events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Pesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2011 : 15th International Conference on Optical Networking Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive restoration of optical links based on the classification of events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Pesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 201: 15th International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bologne, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a 34 nm monolithic continuously tunable VCSEL at 1.55 µm combined with liquid crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Shuaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2011 - 23rd International Conference on Indium Phosphide and Related Materials (IPRM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 34 nm monolithic continuously tunable VCSEL at 1.55 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Shuaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser Workshop 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal for 3-D active glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoenescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Sathaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Numes-Henrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCP 2010: 3rd International workshop on liquid crystals for photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Elche, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation dynamique de la stabilité de polarisation des VCSELs a fils quantiques pour la réalisation de sources telecom accordables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PONANT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization controlled quantum dashes VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Integrated Optics (ECIO 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal micro-cells for tunable VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication (JNTE 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Palaiseau, France. pp.P26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ferroelectric liquid crystal cells by snapshot Mueller matrix polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCP 2010 : 3rd international workshop on liquid crystals for photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Elche, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation dynamique de la stabilité de polarisation des VCSELs à fils quantiques pour les applications télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2010 : 29e journées nationales d'optique guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de micro résonateurs intégrés en polymère et de fonctions associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Sathaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PONANT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable VCSEL with intracavity liquid crystal layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Shuaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Scientific EOS Annual Meeting (EOSAM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal micro-cells: collective fabrication of individual micro-cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOSAM 2010 : 3rd Scientific EOS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new application of ferroelectric liquid crystals: fast electrooptic helmet visors for pulsed welding applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECLC 2007 : 9th European Conference on Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbon, Portugal. pp.66-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis on the correlation between OSNR penalty and DOP in PMD compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Rong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Kee Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2008 : 11th IEEE international conference on Communication Systems, 19-21 november, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Singapour, Singapore. pp.1222 - 1225, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCS.2008.4737377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs quantum wires on InP substrate for VCSEL applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Nakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indium Phosphide &amp; Related Materials IPRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Versailles, France. pp.1, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2008.4703028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental performance comparison of duobinary formats for 40 Gb/s long-haul transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC/NFOEC 2008 : Conference on Optical Fiber communication/National Fiber Optic Engineers, 24-28 February</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, San Diego, United States. pp.1 - 3, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OFC.2008.4528086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'un VCSEL à pompage électrique, accordable en longueurd'onde pour la bande C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Nakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Optique Guidée JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of a tunable InP-based VCSEL using a electro-optic index modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Loualiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indium Phosphide and Related Materials Conference 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Pinceton, United States. p64 - 67, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2006.1634112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.55-µm optically pumped tunable VCSEL based on a nano-polymer dispersive liquid crystal phase modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61850W, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.662232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-structuration des matériaux cristaux liquides composites par photo-polymérisation : application à la réalisation de fonctions optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOTON 2004 (1er séminaire du Groupement d'Intérêt Scientifique dédié aux Fonctions Optiques pour les TélécommunicatiONs), 25-26 novembre, Plestin-Les-Grèves, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Plestin-Les-Grèves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable optical filtering with an intracavity Bragg grating associated to a standard grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zaquine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Maruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/QEC 2004 :Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuateur variable fibré à base de cristal liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hary Lalaina Ramanitra Andrianavalona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Dijon, France. pp.122 - 124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCSEL accordable à base de nano cristal liquide dispersé dans un polymère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dehease</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, St Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal confined single mode fibre based devices : technology and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLC'99 Darmstadt, Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Darmstadt, Allemagne. pp.1133 - 1140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam deflector using double-refraction in FLC waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLC'99 Darmstadt, Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Darmstadt, Allemagne. pp.1125 - 1132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCD IR scene generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Optronics &amp; Defence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of liquid crystal tunable filters for WDM implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Defosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTO 95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Paris, France. pp.163 - 168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large tilt smectic C* liquid crystal for polarizorless phase modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optics of Liquid Crystal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Le Touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical diffractive method for characterizing SSFLC field induced director patterns in the smectic C* phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Doucen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pellat-Finet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International FLC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Cambridge, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of bistability in SSFLC devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt de cristal liquide ferroélectrique sur une rétine VLSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Killinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Etudes sur les Techniques d'Affichage et de Visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1993, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted solvothermal synthesis of Al, Ga or In doped zinc oxide plasmonic nanoparticles dedicated to IR and optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Summer Schools on N&amp;N, OE &amp; Nanomedicine (ISSON22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating-up synthesis of Al, Ga or In-Doped Zinc Oxide Plasmonic Nanoparticles in a non-polar media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallic Nano-objects International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafer-scale fabrication of Liquid-Crystal micro-cells for integration in 1.55 µm tunable photonic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on VCSELs (VCSEL Day 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption-Scattering Based High Pitch Cholesteric Liquid Crystal (HP-CLC): 3D Active Shutter and General Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaylan Suman Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Sathaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroDisplay 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre optique Fabry-Perot accordable utilisant une suspension de nanoparticules de Goethite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFCL 2015 : 17e Colloque sur les systèmes anisotropes auto-organisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Autrans, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lentille hétérochrome à changement de couleur commandé à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nourrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2022194922A1. DI-TBN-21-001. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de contrôle de la réflectivité infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021205280. DI-TBN-19-006. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d'obturation électro-optique à double état de transmission optimisé sur l'ensemble de la bande spectrale du visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Abbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2017167922. DI-TBN-16-001. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule réfléchissante à réflectivité modulable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Manna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2016066931. DI-TBN-14-009. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule cristal liquide cholestérique à réflectivité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Manna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2016075386. DI-TBN-14-008. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériau destiné à la réalisation d'un dispositif d'obturation électro-optique à trois états de transmission, dispositif et utilisations correspondants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Sathaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Manna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2016139150. DI-TBN-14-011. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d'obturation électro-optique à double mode d'atténuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Sathaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Manna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2015177356. DI-TBN-14-003. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif à transmission de lumière variable à base de cristal liquide dichroïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2014187890. DI-TBN-13-003. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for simultaneously displaying multiple multimedia streams, including multiple viewing spectacles and a displaying medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoenescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2014/118374. 16724. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cristaux liquides et leurs applications aux technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique / photonique. Université de Bretagne Sud, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02880843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId407"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> laurent Dupont </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-dupont29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1355-7871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new microwave-assisted synthesis route to produce doped ZnO nanocrystals in non-polar media for the design of IR emissivity modulation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin-Pasturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 509, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.160966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of multi-layer electrochromic polymer display for remotely tunable green-cyan contact lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Menez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0201708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable piezoresistive textile yarn strain transducer for low deformation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hankai Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladan Koncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 363, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2023.114755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophoretic displays for IR emissivity modulation and temperature control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TC04147B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CW Operation of a Tunable 1550-nm VCSEL Integrating Liquid-Crystal Microcells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (7), pp.391-394. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2020.2975076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmittance enhancement of nematic liquid crystal dichroic dye doped mixtures by addition of chiral dopants: a polarimetric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Raimondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 680 (1), pp.20-30. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15421406.2019.1624359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal-based tunable photodetector operating in the telecom C-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (20), pp.25952-25961. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.025952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Crystal alignment by a nanoimprinted grating for wafer-scale fabrication of tunable devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (15), pp.1388-1391. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2018.2849641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nanocomposites based sensor array for breath ammonia analysis. Portable e-nose approach to non-invasive diagnosis of chronic kidney disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 274, pp.616 - 626. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2018.07.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersions of Goethite Nanorods in Aprotic Polar Solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Coursault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), pp.1191 -. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma10101191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting soft organic optical resonant structure towards large range electro-optic tunable devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaylan Suman Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqiang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 220, pp.161 - 165. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2016.04.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-second response time in near isotropic phase liquid crystal at room-temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaylan Suman Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Sathaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 218, pp.342 - 345. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2016.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Integration in Electro-Optic Devices of Highly Efficient and Robust Red-NIR Phosphorescent Nematic Hybrid Liquid Crystals Containing [Mo6I8(OCOCnF2n+1)6]2− (n = 1, 2, 3) Nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumann K Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (31), pp.4966-4975. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201501876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroswitchable red-NIR luminescence of ionic clustomesogen containing nematic liquid crystalline devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaylan Suman Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (15310), pp.5152-5161. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5TC00632E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside Back Cover: Photoluminescence: Design and Integration in Electro-Optic Devices of Highly Efficient and Robust Red-NIR Phosphorescent Nematic Hybrid Liquid Crystals Containing [Mo6I8(OCOCnF2n+1)6]2- (n = 1, 2, 3) Nanoclusters (Adv. Funct. Mater. 31/2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumann K. Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (31), pp.5075. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201570212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of earthworm populations at a regional scale: inferences from mitochondrial and microsatellite molecular markers in Aporrectodea icterica (Savigny 1826)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Torres-Leguizamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.e101597. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0101597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle-Tuned Filters From Cholesteric Liquid-Crystal Intended for Visible Wavelength- Division Multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Sathaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoenescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Medeiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (5), pp.423-425. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2013.2294808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twisted ferroelectric liquid crystals dynamic behaviour modification under electric field: A Mueller matrix polarimetry approach using birefringence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Babilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Numes-Henrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Sathaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115, pp.034906-1-034906-10. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4862162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization splitter made of a polymer waveguide coupler with localized anisotropic segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (5), pp.468-471. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2013.2238666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer waveguides featuring isotropic and anisotropic sections: Application to the fabrication of polarization splitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Sathaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 290, pp.80-86. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the concentration in polymer on the dynamic behavior of Polymer Stabilized Ferroelectric Liquid Crystal using Snap-shot Mueller Matrix Polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Babilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (55), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2013-13055-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the dynamic behaviour of twisted ferroelectric liquid crystal samples using snap-shot Mueller matrix polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Babilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (12), pp.125101. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/12/125101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric tunable Fabry-Perot cavity using switchable polymer stabilized cholesteric liquid crystal optical Bragg mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Sathaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (3), pp.034001-1-034001-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective constructions with micro-bricks. Application to the fabrication of liquid crystal micro-cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (12), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/22/12/125009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between static and dynamic polarimetric properties and the texture of surface-stabilised ferroelectric liquid crystal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Babilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (5), pp.619-628. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02678292.2012.668953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the dynamics of surface stabilized ferroelectric liquid crystal under electric field by full optical snapshot matrix Mueller polarimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Babilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (12), pp.123601. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.51.12.123601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable semiconductor vertical-cavity surface-emitting laser with an intracavity liquid crystal layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Shuaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (16), pp.161105. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3569591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the heel crack mechanism in Al connections for power electronics modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Celnikier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (5), pp 965-974. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal active glasses for 3D cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Display Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (10), pp.522-530. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JDT.2010.2044743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved switching analysis of a ferroelectric liquid crystal by snapshot Mueller matrix polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (7), pp.1019-1021. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.001019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An endless reset-free polarization control method using two wave plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Weifeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Yixin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeo Yong-Kee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (6), pp.865-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal micro-cells : collective fabrication of individual micro-cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (6), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/20/6/065019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMD Effects in Fiber Optic Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber and Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (6), pp.559-578. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01468030802272476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and ergonomic welding masks by fast liquid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 494, pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar-homeotropic transition in PS-FLC induced by an electric field during photopolymerization in the nematic phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals Science and Technology. Section A. Molecular Crystals and Liquid Crystals [1992-2002]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.59 - 68. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15421400701432206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feedback algorithm for polarization control using two rotatable wave plates with variable birefringence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Rong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 259 (2), pp.603 - 611. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2005.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving algorithms for an endless polarization controller using two wave-plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Rong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Defosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 267 (2), pp.335 - 340. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2006.06.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-polymer-dispersed liquid crystal as phase modulator for a tunable vertical-cavity surface-emitting laser at 1.55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (33), pp.8484-8490. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.45.008484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-wavelength Vertical-Cavity Surface-Emitting Laser using an electro-optic index modulator with 10-nm tuning range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89 (1), pp.11102. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2219144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endless polarization control using two rotatable wave plates with variable birefringence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Rong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Vivalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 252 (1-3), pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2005.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer dispersed liquid crystal structure for variable optical attenuator application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hary Lalaina Ramanitra Andrianavalona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (6), pp.1445 - 1453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage fréquentiel par un dispositif à réseau intracavité inscrit sur cristaux liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bitauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zaquine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Maruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 119, pp.129 - 130. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2004119022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôleur de polarisation rapide à cristaux liquides pour la compensation de PMD du premier ordre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (9-10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast liquid crystal end-less polarisation controller for first order PMD compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vol.58 (9-10), pp.1364-1377. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03001735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endless smectic A* liquid crystal polarization controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sansoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 209 (1-3), pp.101 - 106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-band wavelength tuneable vertical-cavity laser using a nano polymer dispersed liquid crystal material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 215, pp.353 - 359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endless smectic A* liquid crystal polarization controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sansoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 209 (1-3), pp.101 - 106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric liquid crystal optical waveguide switches using double refraction effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (2), pp.115 - 117. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/68.910506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principle of a polarisation controller using fibre confined homeotropic electroclinic liquid crystal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Penninckx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 176, pp.113 - 119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple transceiver made of two VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loig Plouzennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R.T. Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric twisted liquid crystal structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">special issue of Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 213, pp.439 - 446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization insensitive ferroelectric liquid crystal Mach-Zehnder directional coupler switch using single-mode fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 142, pp.208 - 210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex amplitude modulation using liquid crystal spatial light modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 36, pp.1730 - 1741. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.36.001730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey level optically addressed SLM using twisted ferroelectric liquid crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 181, pp.1099 - 1108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical diffractive method for characterizing SSFLC field induced director patterns in the SmC* phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Doucen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pellat-Finet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 178, pp.167 - 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligment and switching properties of antiferroelectric liquid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 173, pp.23 - 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational calculations on chevron structure in ferroelectric liquid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals Science and Technology. Section A. Molecular Crystals and Liquid Crystals [1992-2002]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 275, pp.155 - 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smectic A and C* liquid crystal light valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Y. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (7), pp.1381-1399. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear electroclinic coupling in ferroelectric liquid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glogarová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marcerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (7), pp.831-844. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1991112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00247559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of possible disclination mechanisms of switching in thin ferroelectric liquid crystal samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lejček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Marcerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 50 (3), pp.361-373. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:01989005003036100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00210921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Smectic a Smectic C*phase transition in high polarization ferroelectric liquid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marcerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 84 (1), pp.317 - 325. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150198808016230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing textile thread transducers for airflow measurement and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hankai Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroactive Polymer Actuators, Sensors, and Devices (EAPAD) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Vancouver, Canada. pp.34, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3050440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvothermal synthesis of Al, Ga or In doped zinc oxide plasmonic nanoparticles designed for IR active electrophoretic displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Meeting on Electrochromism (IME-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar alignment of liquid crystal molecules along self-assembled GaAs quantum dashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th International Micro and Nano Engineering Conference MNE2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile thread piezoresistive transducer for airflow characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Bouhanguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Textiles 2024: International Conference on the Challenges, Opportunities, Innovations and Applications in Electronic Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al, Ga or In-Doped Zinc Oxide Plasmonic Nanoparticles prepared by solvothermal synthesis for IR & optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse µ-ondes de nanoparticules plasmoniques d'oxyde de zinc dopés Al, Ga ou In, par voie solvothermale pour des applications IR et optoélectroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive stretchable textile transducer based on Lycra1880/PEGDA/PEDOT:PSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hankai Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Khaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dallas (Texas), United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS52175.2022.9967155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal oxide plasmonic nanocrystals for infrared modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Crystal based Tunable Photonic Devices for Emission or Detection around 1.55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Meet &amp; Expo on Laser, Optics and Photonics (OPTICSMEET 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">33 nm wavelength tuning of a 1550 nm VCSEL in CW operation based on the liquid crystal micro-cells technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Laser Conference (ISLC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Postdam, Germany. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISLC51662.2021.9615666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">23.5 nm wavelength tuning of a 1550 nm VCSEL in CW operation based on the liquid crystal micro-cells technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser Workshop (ESLW 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Eindhoven (virtual), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CW operation of a 1.55 µm VCSEL tunable over 20 nm integrating liquid crystals microcells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on VCSELs (VCSEL Day 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufflez, c’est dépisté : systèmes multi-capteurs pour le diagnostic et le suivi personnalisé de patients par analyse d’haleine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT Healthcare 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT, Oct 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functionalized carbon nanotube based electronic nose for the detection of nerve agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018: 25th IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.705-708, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP-based devices integrating liquid crystals microcells for a tunable laser emission or a wavelength selective photodetection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, Japan. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2019.8819007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From drifting polyaniline sensor to accurate sensor array for breath analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2018.8589801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electronic Nose Prototype for the On-Field Detection of Nerve Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre S Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORS 2018 : IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2018.8589517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal based tunable PIN-photodiodes for detection around 1.55-µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics - Nanoscience+Engineering 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States. pp.107290H, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2322138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low cost, handheld E-nose for renal diseases early diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre S Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 40th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functionalized carbon nanotube based electronic nose for the detection of nerve agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, FRANCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical filter based on Fabry-Perot structure using a suspension of goethite nanoparticles as electro-optic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chaneac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, San fransisco, United States. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2301290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of tunable liquid crystal microcells on 1.55μm photodetector arrays using nanoimprint technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Micro- and Nano-engineering (MNE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wireless contact lens eye tracking system (example of a smart sensors development platform)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nourrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSO2017: 5th international conference sensors, energy harvesting, wireless network and smart objects workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre optique Fabry-Perot avec pour matériau électooptique une suspension de nanoparticules de Goethite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOI 2015 : 14ème colloque international francophone sur les Méthodes et Techniques Optiques pour l’Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Plomeur Bodou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Birefringence and Electric Dichroism of Goethite Colloidal Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Coursault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Liquid Crystal Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition metal clusters containing luminescent hybrid liquid crystal in the design of electroswitchable devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Liquid Crystal Conference (ILCC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre optique pour interrogateur de capteurs à réseau de Bragg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOI 2013 : 13ème colloque international francophone du club CMOI/SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre optique pour interrogateur de capteurs à réseau de Bragg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOI 2013 : 13ème colloque international francophone du club CMOI/SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Crystal Filters for Visible WDM Channels over Polymer Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Sathaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminatec 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, São Bernardo Do Campo., Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of electro-optic effect of aqueous suspensions of Beidellite clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELOPTO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gand, Belgium. pp.105-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Failure Detection for WDM Carrying IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Pesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orlando, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive restoration of optical links based on the classification of events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Pesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2011 : 15th International Conference on Optical Networking Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive restoration of optical links based on the classification of events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Pesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 201: 15th International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bologne, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a 34 nm monolithic continuously tunable VCSEL at 1.55 µm combined with liquid crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Shuaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2011 - 23rd International Conference on Indium Phosphide and Related Materials (IPRM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 34 nm monolithic continuously tunable VCSEL at 1.55 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Shuaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser Workshop 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal for 3-D active glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoenescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Sathaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Numes-Henrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCP 2010: 3rd International workshop on liquid crystals for photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Elche, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation dynamique de la stabilité de polarisation des VCSELs a fils quantiques pour la réalisation de sources telecom accordables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PONANT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization controlled quantum dashes VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Integrated Optics (ECIO 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal micro-cells for tunable VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication (JNTE 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Palaiseau, France. pp.P26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ferroelectric liquid crystal cells by snapshot Mueller matrix polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCP 2010 : 3rd international workshop on liquid crystals for photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Elche, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation dynamique de la stabilité de polarisation des VCSELs à fils quantiques pour les applications télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2010 : 29e journées nationales d'optique guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de micro résonateurs intégrés en polymère et de fonctions associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Sathaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PONANT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable VCSEL with intracavity liquid crystal layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Shuaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Scientific EOS Annual Meeting (EOSAM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal micro-cells: collective fabrication of individual micro-cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOSAM 2010 : 3rd Scientific EOS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental performance comparison of duobinary formats for 40 Gb/s long-haul transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC/NFOEC 2008 : Conference on Optical Fiber communication/National Fiber Optic Engineers, 24-28 February</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, San Diego, United States. pp.1 - 3, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OFC.2008.4528086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'un VCSEL à pompage électrique, accordable en longueurd'onde pour la bande C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Nakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Optique Guidée JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new application of ferroelectric liquid crystals: fast electrooptic helmet visors for pulsed welding applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECLC 2007 : 9th European Conference on Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbon, Portugal. pp.66-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs quantum wires on InP substrate for VCSEL applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Nakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indium Phosphide &amp; Related Materials IPRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Versailles, France. pp.1, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2008.4703028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis on the correlation between OSNR penalty and DOP in PMD compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Rong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Kee Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2008 : 11th IEEE international conference on Communication Systems, 19-21 november, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Singapour, Singapore. pp.1222 - 1225, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCS.2008.4737377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of a tunable InP-based VCSEL using a electro-optic index modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Loualiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indium Phosphide and Related Materials Conference 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Pinceton, United States. p64 - 67, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2006.1634112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.55-µm optically pumped tunable VCSEL based on a nano-polymer dispersive liquid crystal phase modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61850W, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.662232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-structuration des matériaux cristaux liquides composites par photo-polymérisation : application à la réalisation de fonctions optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOTON 2004 (1er séminaire du Groupement d'Intérêt Scientifique dédié aux Fonctions Optiques pour les TélécommunicatiONs), 25-26 novembre, Plestin-Les-Grèves, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Plestin-Les-Grèves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable optical filtering with an intracavity Bragg grating associated to a standard grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zaquine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Maruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/QEC 2004 :Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCSEL accordable à base de nano cristal liquide dispersé dans un polymère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dehease</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, St Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuateur variable fibré à base de cristal liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hary Lalaina Ramanitra Andrianavalona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Dijon, France. pp.122 - 124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal confined single mode fibre based devices : technology and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLC'99 Darmstadt, Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Darmstadt, Allemagne. pp.1133 - 1140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam deflector using double-refraction in FLC waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLC'99 Darmstadt, Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Darmstadt, Allemagne. pp.1125 - 1132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCD IR scene generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Optronics &amp; Defence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of liquid crystal tunable filters for WDM implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Defosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTO 95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Paris, France. pp.163 - 168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large tilt smectic C* liquid crystal for polarizorless phase modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optics of Liquid Crystal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Le Touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical diffractive method for characterizing SSFLC field induced director patterns in the smectic C* phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Doucen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pellat-Finet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International FLC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Cambridge, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of bistability in SSFLC devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt de cristal liquide ferroélectrique sur une rétine VLSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Killinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Etudes sur les Techniques d'Affichage et de Visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1993, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted solvothermal synthesis of Al, Ga or In doped zinc oxide plasmonic nanoparticles dedicated to IR and optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Summer Schools on N&amp;N, OE &amp; Nanomedicine (ISSON22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating-up synthesis of Al, Ga or In-Doped Zinc Oxide Plasmonic Nanoparticles in a non-polar media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallic Nano-objects International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafer-scale fabrication of Liquid-Crystal micro-cells for integration in 1.55 µm tunable photonic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on VCSELs (VCSEL Day 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption-Scattering Based High Pitch Cholesteric Liquid Crystal (HP-CLC): 3D Active Shutter and General Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaylan Suman Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Sathaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroDisplay 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre optique Fabry-Perot accordable utilisant une suspension de nanoparticules de Goethite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFCL 2015 : 17e Colloque sur les systèmes anisotropes auto-organisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Autrans, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lentille hétérochrome à changement de couleur commandé à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nourrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2022194922A1. DI-TBN-21-001. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de contrôle de la réflectivité infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021205280. DI-TBN-19-006. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d'obturation électro-optique à double état de transmission optimisé sur l'ensemble de la bande spectrale du visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Abbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2017167922. DI-TBN-16-001. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule cristal liquide cholestérique à réflectivité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Manna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2016075386. DI-TBN-14-008. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule réfléchissante à réflectivité modulable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Manna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2016066931. DI-TBN-14-009. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériau destiné à la réalisation d'un dispositif d'obturation électro-optique à trois états de transmission, dispositif et utilisations correspondants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Sathaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Manna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2016139150. DI-TBN-14-011. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d'obturation électro-optique à double mode d'atténuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Sathaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Manna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2015177356. DI-TBN-14-003. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif à transmission de lumière variable à base de cristal liquide dichroïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2014187890. DI-TBN-13-003. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for simultaneously displaying multiple multimedia streams, including multiple viewing spectacles and a displaying medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoenescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2014/118374. 16724. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cristaux liquides et leurs applications aux technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique / photonique. Université de Bretagne Sud, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02880843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId407"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E46C47DA"/>
+    <w:nsid w:val="07E0E3F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-dupont29" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1355-7871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086737v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Da Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin-Pasturel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Legall" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.160966" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04622089v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Menez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Murat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sallenave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vidal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201708" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04253877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hankai Wu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Koncar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114755" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC04147B" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boisnard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2975076" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Raimondeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubreuil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Grand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2019.1624359" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benattou Sadani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.025952" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01839878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2849641" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Maout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.178" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXNF48ZG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632337v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10101191" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaylan Suman Manna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.04.077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Sathaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.02.034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H30K9JZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K Manna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201501876" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC00632E" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K. Manna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201570212" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VZH26CC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955096v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoenescu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Medeiros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2294808" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01369584v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mathieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deca&#235;ns" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101597" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Babilotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Numes-Henrique" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubreuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862162" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castany" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gadonna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2238666" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Maalouf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.10.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPC2D542-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13055-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4F3HMCL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800505v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lejeune" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/12/125101" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/22/12/125009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LXKDZ4CH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00822974v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babilotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Jeune" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2012.668953" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952984v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.51.12.123601" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600703v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shuaib" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569591" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879969v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Celnikier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benabou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coquery" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.01.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVKVWKPR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565722v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Srivastava" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JDT.2010.2044743" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00473906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Weifeng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yixin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeo Yong-Kee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/6/065019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0F9W0JHP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poirier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802272476" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431525v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137671v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caillaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400701432206" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935935v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Rong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.09.032" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQSH4C4B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935934v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Defosse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gautier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.06.057" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67JLDQZP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490837v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.008484" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2219144" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vivalda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.03.024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H74SJ828-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125814v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hary Lalaina Ramanitra Andrianavalona" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanclou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125806v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bitauld" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Martins" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maruani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119022" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39856F18A1B07F11E36537F2948CBF43A788A1A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935933v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sansoni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147617v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001735" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J84QPWG0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129193v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129636v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Verbrugge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129192v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133887v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.910506" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loig Plouzennec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian White" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.T. Tan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139235v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Gall" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Penninckx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148171v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guena" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Gall" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148204v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149703v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.36.001730" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158078v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Bourhis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angel&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158070v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Doucen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellat-Finet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159100v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destrade" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159118v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249006v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Wu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cambon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993207" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2F6DB6282255091628CB2602FEF3B2F4A3E4ED1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247559v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glogarov&#225;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcerou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1991112" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/053A2D61045473B7695F17474B8C36595D86C613/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210921v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lej&#269;ek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Marcerou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01989005003036100" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4246D3D99B5C98BAFDAC210E3D8CA15F1E17E68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283175v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marcerou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150198808016230" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098309v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peralta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050440" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830729v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04939064v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Villanti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Doucet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plissard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04946774v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411796v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411760v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04253896v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS52175.2022.9967155" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410671v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413152v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413099v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLC51662.2021.9615666" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060079v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249571v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290358v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560540v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Laquintinie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Feller" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617932" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290527v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2019.8819007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879173v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2322138" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01945108v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2018.8589801" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01945047v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S Laquintinie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sachan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Castro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2018.8589517" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915321v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Wojkiewicz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512847" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071670v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Laquintinie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759080v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaneac" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2301290" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845127v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferranti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nourrit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600644v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224522v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206594v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068282v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amela-Cortes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917424v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gosselin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraval" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917423v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737229v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Antonini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935932v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Medeiros" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ribeiro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Barbero" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725047v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Pesic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meuric" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Le Rouzic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281004v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725623v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609330v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662811v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540851v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589384v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485721v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565929v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540858v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565930v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502913v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565932v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565931v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431531v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Kee Yeo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Wang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Chen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2008.4737377" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485271v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Nakkar" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4703028" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120768v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gosset" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;zard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OFC.2008.4528086" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485286v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489384v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2006.1634112" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488203v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662232" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127602v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massenot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chevallier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283195v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bitauld" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129679v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129777v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dehease" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141849v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141122v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341506v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341503v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Moing" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341498v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159401v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160854v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280689v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Killinger" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412658v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412717v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290652v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202827v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224851v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794257v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daniel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03780718v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03772575v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03781817v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Manna" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03771758v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03787892v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03771722v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03770562v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373049v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lucarz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02880843v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-dupont29" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1355-7871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086737v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Da Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin-Pasturel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Legall" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.160966" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04622089v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Menez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Murat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sallenave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vidal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201708" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04253877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hankai Wu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Koncar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114755" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC04147B" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boisnard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2975076" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Raimondeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubreuil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Grand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2019.1624359" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benattou Sadani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.025952" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01839878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2849641" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Maout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.178" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXNF48ZG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632337v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10101191" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaylan Suman Manna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.04.077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Sathaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.02.034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H30K9JZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K Manna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201501876" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC00632E" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K. Manna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201570212" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VZH26CC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01369584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mathieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deca&#235;ns" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101597" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoenescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Medeiros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2294808" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Babilotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Numes-Henrique" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubreuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862162" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castany" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gadonna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2238666" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Maalouf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.10.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPC2D542-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13055-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4F3HMCL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800505v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lejeune" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/12/125101" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/22/12/125009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LXKDZ4CH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00822974v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babilotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Jeune" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2012.668953" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952984v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.51.12.123601" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600703v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shuaib" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569591" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879969v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Celnikier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benabou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coquery" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.01.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVKVWKPR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565722v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Srivastava" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JDT.2010.2044743" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00473906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Weifeng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yixin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeo Yong-Kee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/6/065019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0F9W0JHP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poirier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802272476" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431525v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137671v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caillaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400701432206" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935935v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Rong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.09.032" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQSH4C4B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935934v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Defosse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gautier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.06.057" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67JLDQZP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490837v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.008484" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2219144" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vivalda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.03.024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H74SJ828-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125814v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hary Lalaina Ramanitra Andrianavalona" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanclou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125806v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bitauld" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Martins" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maruani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119022" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39856F18A1B07F11E36537F2948CBF43A788A1A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935933v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sansoni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147617v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001735" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J84QPWG0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129193v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129636v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Verbrugge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129192v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133887v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.910506" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139235v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Gall" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Penninckx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139272v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loig Plouzennec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian White" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.T. Tan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148171v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guena" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Gall" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148204v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149703v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.36.001730" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158078v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Bourhis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angel&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158070v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Doucen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellat-Finet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159100v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destrade" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159118v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249006v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Wu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cambon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993207" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2F6DB6282255091628CB2602FEF3B2F4A3E4ED1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247559v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glogarov&#225;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcerou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1991112" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/053A2D61045473B7695F17474B8C36595D86C613/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210921v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lej&#269;ek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Marcerou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01989005003036100" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4246D3D99B5C98BAFDAC210E3D8CA15F1E17E68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283175v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marcerou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150198808016230" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098309v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peralta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050440" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830729v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04939064v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Villanti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Doucet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plissard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04946774v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411796v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411760v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04253896v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS52175.2022.9967155" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410671v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413152v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413099v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLC51662.2021.9615666" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060079v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290358v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249571v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560540v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Laquintinie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Feller" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617932" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290527v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2019.8819007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01945108v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2018.8589801" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01945047v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S Laquintinie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sachan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Castro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2018.8589517" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879173v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2322138" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915321v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Wojkiewicz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512847" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071670v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Laquintinie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759080v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaneac" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2301290" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600644v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845127v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferranti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nourrit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224522v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206594v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068282v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amela-Cortes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917424v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gosselin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraval" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917423v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935932v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Medeiros" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ribeiro" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Barbero" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737229v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Antonini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725047v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Pesic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meuric" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Le Rouzic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281004v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725623v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609330v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662811v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540851v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589384v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485721v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565929v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540858v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565930v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502913v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565932v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565931v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120768v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gosset" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;zard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OFC.2008.4528086" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485286v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Nakkar" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431531v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485271v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4703028" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119027v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Kee Yeo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Wang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Chen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2008.4737377" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489384v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2006.1634112" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488203v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662232" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127602v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massenot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chevallier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283195v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bitauld" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129777v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dehease" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129679v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141849v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141122v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341506v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341503v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Moing" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341498v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159401v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160854v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280689v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Killinger" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412658v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412717v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290652v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202827v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224851v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794257v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daniel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03780718v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03772575v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03771758v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Manna" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03781817v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03787892v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03771722v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03770562v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373049v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lucarz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02880843v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>