--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -442,261 +442,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of PRDM9-independent recombination hotspots in placental mammals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Théo Tricou</w:t>
+                <w:t xml:space="preserve">Random genetic drift sets an upper limit on mRNA splicing accuracy in metazoans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bénitière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2401973121⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.RP93629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.93629.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604269v1</w:t>
+                <w:t xml:space="preserve">hal-04258621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random genetic drift sets an upper limit on mRNA splicing accuracy in metazoans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
+                <w:t xml:space="preserve">High prevalence of PRDM9-independent recombination hotspots in placental mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djivan Prentout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Laverré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Tricou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13, pp.RP93629. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (23), pp.e2401973121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.93629.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2401973121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258621v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the gap between the evolutionary dynamics and the molecular mechanisms of meiosis : a model based exploration of the PRDM9 intra-genomic Red Queen</w:t>
               </w:r>
@@ -2605,516 +2605,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo binding of PRDM9 reveals interactions with noncanonical genomic sites</w:t>
+                <w:t xml:space="preserve">The Red Queen model of recombination hot-spot evolution: a theoretical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Grey</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibault Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.217240.116⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505240v1</w:t>
+                <w:t xml:space="preserve">hal-01891448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Red Queen model of recombination hot-spot evolution: a theoretical investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo binding of PRDM9 reveals interactions with noncanonical genomic sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie a J Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Latrille</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I Gut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.580-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.217240.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891448v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination, meiotic expression and human codon usage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Less effective selection leads to larger genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lefébure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pouyet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Konecny-Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.27344.001⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, pp.1016-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.212589.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943796v1</w:t>
+                <w:t xml:space="preserve">hal-01544879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less effective selection leads to larger genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Lefébure</w:t>
+                <w:t xml:space="preserve">Recombination, meiotic expression and human codon usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Morvan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27, pp.1016-1028. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.e27344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.212589.116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.27344.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544879v2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fitness cost of mis-splicing is the main determinant of alternative splicing patterns</w:t>
               </w:r>
@@ -3716,295 +3716,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of GC-biased gene conversion in the human genome</w:t>
+                <w:t xml:space="preserve">GC-Content evolution in bacterial genomes: The biased gene conversion hypothesis expands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Glemin</w:t>
+                <w:t xml:space="preserve">Florent Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter F. Arndt</w:t>
+                <w:t xml:space="preserve">Séverine Périan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messer W. Philip</w:t>
+                <w:t xml:space="preserve">Thomas Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrov M. Dmitri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+                <w:t xml:space="preserve">Xavier Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (8), pp.1215 - 1228. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.185488.114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900676v1</w:t>
+                <w:t xml:space="preserve">hal-01198362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GC-Content evolution in bacterial genomes: The biased gene conversion hypothesis expands</w:t>
+                <w:t xml:space="preserve">Quantification of GC-biased gene conversion in the human genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lassalle</w:t>
+                <w:t xml:space="preserve">Sylvain Glemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Périan</w:t>
+                <w:t xml:space="preserve">Peter F. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bataillon</w:t>
+                <w:t xml:space="preserve">Messer W. Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Nesme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Duret</w:t>
+                <w:t xml:space="preserve">Petrov M. Dmitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (2), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (8), pp.1215 - 1228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.185488.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198362v1</w:t>
+                <w:t xml:space="preserve">hal-01900676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of multiplexed RADseq libraries using low-cost adaptors</w:t>
               </w:r>
@@ -4209,425 +4209,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatiotemporal program of DNA replication is associated with specific combinations of chromatin marks in human cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative population genomics in animals uncovers the determinants of genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Picard</w:t>
+                <w:t xml:space="preserve">P Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Cadoret</w:t>
+                <w:t xml:space="preserve">M Ballenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Audit</w:t>
+                <w:t xml:space="preserve">Arnaud Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Arneodo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+                <w:t xml:space="preserve">V Cahais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004282⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 515 (7526), pp.261-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995097v1</w:t>
+                <w:t xml:space="preserve">hal-01313724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Red Queen Model of Recombination Hotspots Evolution in the Light of Archaic and Modern Human Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Lesecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Lesecque</w:t>
+                <w:t xml:space="preserve">S. S. Glemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. S. Glemin</w:t>
+                <w:t xml:space="preserve">N. Lartillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10, pp.e1004790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative population genomics in animals uncovers the determinants of genetic diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+                <w:t xml:space="preserve">The spatiotemporal program of DNA replication is associated with specific combinations of chromatin marks in human cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Gayral</w:t>
+                <w:t xml:space="preserve">Jean-Charles Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ballenghien</w:t>
+                <w:t xml:space="preserve">Benjamin Audit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bernard</w:t>
+                <w:t xml:space="preserve">Alain Arneodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Cahais</w:t>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 515 (7526), pp.261-263. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (5), pp.e1004282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature13685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313724v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the RNU2 macrosatellite mutation rate by BRCA1 mutation tracing</w:t>
               </w:r>
@@ -4976,51 +4976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GC-Biased Gene Conversion in Yeast Is Specifically Associated with Crossovers: Molecular Mechanisms and Evolutionary Significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lesecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5478,51 +5478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5988,51 +5988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing dangerous nonsense: selection for robustness to transcriptional error in human genes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian P. Cusack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter F. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6324,295 +6324,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effector diversification within compartments of the Leptosphaeria maculans genome affected by Repeat-Induced Point mutations</w:t>
+                <w:t xml:space="preserve">Ftx is a non-coding RNA which affects Xist expression and chromatin structure within the X-inactivation center region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rouxel</w:t>
+                <w:t xml:space="preserve">C. Chureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Grandaubert</w:t>
+                <w:t xml:space="preserve">S. Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jk. Hane</w:t>
+                <w:t xml:space="preserve">A. Romito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hoede</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angela P. van de Wouw</w:t>
+                <w:t xml:space="preserve">A. Galvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms1189⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.705-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddq516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841751v1</w:t>
+                <w:t xml:space="preserve">hal-02299263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ftx is a non-coding RNA which affects Xist expression and chromatin structure within the X-inactivation center region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effector diversification within compartments of the Leptosphaeria maculans genome affected by Repeat-Induced Point mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grandaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chureau</w:t>
+                <w:t xml:space="preserve">Jk. Hane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chantalat</w:t>
+                <w:t xml:space="preserve">Claire Hoede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Romito</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duret</w:t>
+                <w:t xml:space="preserve">Angela P. van de Wouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddq516⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299263v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting positive selection within genomes: the problem of biased gene conversion</w:t>
               </w:r>
@@ -7296,338 +7296,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Databases of Homologous Gene Families for Comparative Genomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutation Patterns in the Human Genome:More Variable Than Expected</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7(2) e1000028, pp.803-806</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00400099v1</w:t>
+                <w:t xml:space="preserve">hal-00428326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation Patterns in the Human Genome:More Variable Than Expected</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monoallelic expression and tissue specificity are associated with high crossover rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Necşulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D. Hurst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7(2) e1000028, pp.803-806</w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25(12), pp.519-522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428326v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoallelic expression and tissue specificity are associated with high crossover rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Databases of Homologous Gene Families for Comparative Genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Muriel Arigon Chifolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Necşulea</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Sophie Sertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (Suppl.6) :S3, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-10-S6-S3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539368v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00400099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GC-biased gene conversion promotes the fixation of deleterious amino acid changes in primates</w:t>
               </w:r>
@@ -7747,51 +7747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Prioleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8113,485 +8113,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Recombination on Nucleotide Substitutions in the Human Genome</w:t>
+                <w:t xml:space="preserve">Analysis of sequence variability in the macronuclear DNA of Paramecium tetraurelia: a somatic view of the germline.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.F. Arndt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Jubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Goût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (4), pp.585-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.074534.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428172v1</w:t>
+                <w:t xml:space="preserve">hal-00282468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of sequence variability in the macronuclear DNA of Paramecium tetraurelia: a somatic view of the germline.</w:t>
+                <w:t xml:space="preserve">The Impact of Recombination on Nucleotide Substitutions in the Human Genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Arndt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.1-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282468v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive positive selection on duplicated and nonduplicated vertebrate protein coding genes</w:t>
+                <w:t xml:space="preserve">ISG20L2, a novel vertebrate nucleolar exoribonuclease involved in Ribosome biogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Studer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Penel</w:t>
+                <w:t xml:space="preserve">Yohann Couté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Kindbeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dieckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M700510-MCP200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428199v1</w:t>
+                <w:t xml:space="preserve">hal-00196384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISG20L2, a novel vertebrate nucleolar exoribonuclease involved in Ribosome biogenesis.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pervasive positive selection on duplicated and nonduplicated vertebrate protein coding genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Dieckmann</w:t>
+                <w:t xml:space="preserve">A. Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robinson-Rechavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18, pp.1393-1402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196384v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biased Gene Conversion and its Impact on Human Genome Evolution</w:t>
               </w:r>
@@ -8793,51 +8793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide studies highlight indirect links between human replication origins and gene regulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Meisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8990,251 +8990,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation or biased gene conversion? Extending the null hypothesis of molecular evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+                <w:t xml:space="preserve">Unexpected observations after mapping LongSAGE tags to the human genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00424420v1</w:t>
+                <w:t xml:space="preserve">hal-00434613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected observations after mapping LongSAGE tags to the human genome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+                <w:t xml:space="preserve">Adaptation or biased gene conversion? Extending the null hypothesis of molecular evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (6), pp.273-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2007.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434613v1</w:t>
+                <w:t xml:space="preserve">halsde-00424420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of human Mex-3 proteins, a novel family of evolutionarily conserved RNA-binding proteins differentially localized to processing bodies.</w:t>
               </w:r>
@@ -9380,77 +9380,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Keime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8, pp.154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9678,51 +9678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No Evidence for Tissue-Specific Adaptation of Synonymous Codon Usage in Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9812,51 +9812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62, pp.745-752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9933,51 +9933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 444 (7116), pp.171-8. </w:t>
@@ -10028,51 +10028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;lt;i&amp;gt;Xist&amp;lt;/i&amp;gt; RNA Gene Evolved in Eutherians by Pseudogenization of a Protein-Coding Gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10136,51 +10136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary origin and maintenance of coexpressed gene clusters in mammals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10328,666 +10328,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00340990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trésors cachés du génome humain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tree pattern matching in phylogenetic trees: automatic search for orthologs or paralogs in homologous gene sequence databases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rechenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (11), pp.2596-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bti325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427745v1</w:t>
+                <w:t xml:space="preserve">hal-00427861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree pattern matching in phylogenetic trees: automatic search for orthologs or paralogs in homologous gene sequence databases.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufayard</w:t>
+                <w:t xml:space="preserve">Relationship between gene expression and GC-content in mammals: statistical significance and biological relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14, pp.421-427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bti325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00427861v1</w:t>
+                <w:t xml:space="preserve">hal-00427850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between gene expression and GC-content in mammals: statistical significance and biological relevance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+                <w:t xml:space="preserve">Natural history of the ERVWE1 endogenous retroviral locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beliaeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 14, pp.421-427</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427850v1</w:t>
+                <w:t xml:space="preserve">hal-00427715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural history of the ERVWE1 endogenous retroviral locus</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les trésors cachés du génome humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2, pp.1-7</w:t>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, --, pp.16-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427715v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatics with a French accent</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natural history of the ERVWE 1 endogenous retroviral locus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Beliaeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2:57, pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4692-2-57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427767v1</w:t>
+                <w:t xml:space="preserve">hal-00021661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural history of the ERVWE 1 endogenous retroviral locus.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioinformatics with a French accent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D. Hurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.349.1-349.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-4692-2-57⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00021661v1</w:t>
+                <w:t xml:space="preserve">hal-00427767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homology-dependent methylation in primate repetitive DNA.</w:t>
               </w:r>
@@ -11116,51 +11116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33 (Database issue), pp.D59-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11717,90 +11717,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The endogenous retroviral locus ERVWE1 is a bona fide gene involved in hominoid placental physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cheynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101, pp.1731-1736</w:t>
@@ -11937,51 +11937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence that functional transcription units cover at least half of the human genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12045,77 +12045,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Keime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Damiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5, pp.143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12231,77 +12231,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Selection on the Domesticated ERVWE1 env Retroviral Element Involved in Placentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12356,77 +12356,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identitag, a relational database for SAGE tag identification and interspecies comparison of SAGE libraries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Damiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12477,103 +12477,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identitag a relational database for SAGE tag identification and interspecies comparison of SAGE libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Damiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13370,51 +13370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral effect of recombination on base composition in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14108,77 +14108,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanishing GC-Rich Isochores in Mammalian Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14216,51 +14216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative sequence analysis of the X-inactivation center region in mouse human and bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14354,51 +14354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected Relationship Between the Silent Substitution Rate and the GC Content: Implications for the Evolution of Isochores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14613,51 +14613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ponger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 11, pp.1854-1860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14695,51 +14695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does recombination improve selection on codon usage? Lessons from nematode and fly complete genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14928,51 +14928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The elevated GC content at exonic third sites is not evidence against neutralist models of isochore evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D. Hurst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 18, pp.757-762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15148,51 +15148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15306,247 +15306,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal distribution and coding capacity of the human endogenous retrovirus HERV-W family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transposons but not retrotransposons are located preferentially in regions of high recombination rate in Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Voisset</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Biémont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 16, pp.731-740</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 156, pp.1661-1669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427112v1</w:t>
+                <w:t xml:space="preserve">hal-00427072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposons but not retrotransposons are located preferentially in regions of high recombination rate in Caenorhabditis elegans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromosomal distribution and coding capacity of the human endogenous retrovirus HERV-W family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Voisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Biémont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Mandrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 156, pp.1661-1669</w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16, pp.731-740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427072v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tRNA gene number and codon usage in the C. elegans genome are co-adapted for optimal translation of highly expressed genes</w:t>
               </w:r>
@@ -15959,51 +15959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 10, pp.672-678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16041,51 +16041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of substitution rates in mammalian genes: expression pattern affects selection intensity but not mutation rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 17, pp.68-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16162,51 +16162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Trepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mandrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 81, pp.2949-2958</w:t>
@@ -16311,329 +16311,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization and placental expression of HERV-W a new human endogenous retrovirus family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of dauer larva development in Caenorhabditis elegans by daf-18, a homologue of the tumour suppressor PTEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Blond</w:t>
+                <w:t xml:space="preserve">Patricia Kuwabara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Beseme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Bedin</w:t>
+                <w:t xml:space="preserve">Olga Sinilnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (6), pp.329-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0960-9822(99)80143-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428437v1</w:t>
+                <w:t xml:space="preserve">hal-02998593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of dauer larva development in Caenorhabditis elegans by daf-18, a homologue of the tumour suppressor PTEN</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular characterization and placental expression of HERV-W a new human endogenous retrovirus family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Thierry-Mieg</w:t>
+                <w:t xml:space="preserve">J.L. Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beseme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 73, pp.1175-1185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998593v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression pattern and surprisingly gene length shape codon usage in Caenorhabditis Drosophila and Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 96, pp.4482-4487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17450,238 +17450,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LALNVIEW: a graphical viewer for pairwise sequence alignments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic position of the order Lagomorpha (rabbits hares and allies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Graur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Perrière</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Applications in the Biosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 379, pp.333-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/379333a0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435026v1</w:t>
+                <w:t xml:space="preserve">hal-00435019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic position of the order Lagomorpha (rabbits hares and allies)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LALNVIEW: a graphical viewer for pairwise sequence alignments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manolo Gouy</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gasteiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Applications in the Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 12, pp.507-510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/379333a0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00435019v1</w:t>
+                <w:t xml:space="preserve">hal-00435026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of a cDNA encoding a chicken actin-like protein</w:t>
               </w:r>
@@ -17809,51 +17809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of vertebrate sequences reveals that long genes are scarce in GC-rich isochores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17904,51 +17904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOVERGEN: a database of homologous vertebrate genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18963,51 +18963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04737716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian B&#233;niti&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.279837.124" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880059v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raynaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Imai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002950" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04609512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae064" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604269v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djivan Prentout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laverr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tricou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401973121" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04258621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.93629.3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272303v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Genestier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011274" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gombault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.14852" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamantis Sellis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnaiz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Pett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001309" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Popovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13323" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444457v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Marques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Arguel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa C. Z. Machado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12881" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03017182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cariou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charlat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13178" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sawka-G&#261;dek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Potekhin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepankar Pratap Singh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Grevtseva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa258" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03051267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Saclier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.56830" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Reiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007965" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bol&#237;var" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ellegren" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Mugal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1613-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massip" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brossas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;&#160;miguel Fern&#225;ndez-Justel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz182" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rousselle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Figuet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951580v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy184" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx308" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Diagouraga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kadlec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Massy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505240v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leblanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.217240.116" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Latrille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0463" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943796v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pouyet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;mon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27344.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Popa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Parmley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1344-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140486v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13186" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cariou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0791-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01370129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw131" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018994v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessereau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buisson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M. Sinilnikova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22278" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2T9D4HT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900676v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Glemin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Arndt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messer W. Philip" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrov M. Dmitri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.185488.114" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198362v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lassalle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;rian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004941" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225202v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Terraz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9828-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Kvikstad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst185" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995097v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cadoret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arneodo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004282" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369480v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lesecque" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Glemin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lartillot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouchiroud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004790" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313724v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gayral" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballenghien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cahais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13685" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045532v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lesecque" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barjhoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku639" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446482v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oudrhiri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2530" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140476v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281861v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lesecque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst056" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140475v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.512" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Montgomery" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Goode" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kvikstad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Albers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. D. Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.148718.112" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750148v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;llosi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.141978.112" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965711v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kahn" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts098" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759182v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baudry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malinsky" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002984" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282748v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Pessia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mousset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rezvoy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evs052" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610795v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Cooper" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stentson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21407" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00711772v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. Cusack" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002276" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698365v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miele" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-116" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03030487v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chureau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chantalat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romito" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Galvani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq516" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299263v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chureau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chantalat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romito" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galvani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539495v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratnakumar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gl&#233;min" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berglund" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galtier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305011v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beisson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;termier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Br&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duharcourt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539398v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Br&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617225v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Go&#251;t" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-547" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539474v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gout" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000944" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428399v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00400099v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sertier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S6-S3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428326v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539368v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nec&#351;ulea" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Hurst" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428324v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353551v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Prioleau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn303" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539330v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428327v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428358v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp026" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428172v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Arndt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282468v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.074534.107" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428199v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Studer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson-Rechavi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196384v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kindbeiter" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Belin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dieckmann" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M700510-MCP200" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428241v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945555v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06495" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332341v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Meisch" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahideh Hassan-Zadeh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luyten" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0805208105" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428242v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424420v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2007.03.011" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF691M23-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434613v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keime" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167447v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courchet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Scoazec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm016" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193777v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-154" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427950v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428044v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Weinstock" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Robinson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Gibbs" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Worley" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Evans" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428013v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427980v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelifi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427928v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samain" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weissenbach" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avner" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428012v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340990v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Eyre-Walker" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.04.030" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW2HL6KL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427745v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427861v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rechenmann" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti325" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427850v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427715v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnaud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beliaeff" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouton" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oriol" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427767v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021661v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonnaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beliaeff" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouton" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Oriol" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4692-2-57" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427789v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0408986102" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427774v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki084" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427773v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kersey" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bower" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morris" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horne" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petryszak" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki039" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427707v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bazin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023218v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacq" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cornillot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2004.07.013" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425119v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Michon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Morl&#233;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bozon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Zech" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201197" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427686v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prudhomme" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cheynet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427539v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belle" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eyre-Walker" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427647v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193784v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Damiola" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-143" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427624v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427546v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124096v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Damiola" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gandrillon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427517v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427599v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427641v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reymond" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beslon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314551v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161402v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morle" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bozon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zech J. C." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427496v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Assossou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rouault" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brisson" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00479-8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194461v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Rizzon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;galat" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427447v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427363v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bi&#232;che" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laurendeau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Giovangrandi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313743v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perriere" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg530" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144031v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marais" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Segalat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427476v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998536v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assossou" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#227;&#167;oise Besson" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Persat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brisson" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427269v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427257v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prissette" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427292v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427267v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427268v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427189v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ponger" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427184v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427170v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427168v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427169v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427171v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frendo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Jimenez" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallesi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427173v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427183v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427112v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisset" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mandrand" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427072v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427076v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998585v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Birot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bartholin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Santalucia" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tigaud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(00)00244-4" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84A768136B6B29DF2A16D67CD7C0F5C9F5F1145E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427099v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.10.3.379" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427077v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427085v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goncalves" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427068v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427092v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ott" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chemin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trepo" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427048v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdeddaim" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428437v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Blond" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beseme" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998593v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kuwabara" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sinilnikova" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Thierry-Mieg" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(99)80143-2" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428427v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428467v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Wheelan" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boguski" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Makalowski" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428485v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guex" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Peitsch" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bairoch" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428502v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spicher" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Guicherit" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aslanian" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Sanjines" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434988v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesenechal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Cano" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Mortara" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434984v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graur" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.1996.0391" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR2DC9KF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998613v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Callanan" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bouhas" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hayette" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2400599" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434977v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bucher" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435026v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gasteiger" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435019v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/379333a0" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-QV1R23NS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698055v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Michaille" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(94)00865-P" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JJ8X37HG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698070v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698069v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.12.2360" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698183v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rimokh" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bastard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klein" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. French" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998651v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samarut" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessa" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(93)90284-A" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9GR29Q9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998663v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paranhos" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ffrench" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1992.tb05213.x" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799641v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benas" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burnouf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539271v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bierne" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutheil" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428428v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46903-0_3" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04737716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian B&#233;niti&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.279837.124" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880059v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raynaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Imai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002950" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04609512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae064" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04258621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.93629.3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djivan Prentout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laverr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tricou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401973121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272303v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Genestier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011274" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gombault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.14852" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamantis Sellis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnaiz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Pett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001309" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Popovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13323" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444457v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Marques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Arguel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa C. Z. Machado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12881" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03017182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cariou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charlat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13178" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sawka-G&#261;dek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Potekhin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepankar Pratap Singh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Grevtseva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa258" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03051267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Saclier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.56830" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Reiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007965" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bol&#237;var" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ellegren" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Mugal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1613-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massip" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brossas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;&#160;miguel Fern&#225;ndez-Justel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz182" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rousselle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Figuet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951580v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy184" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx308" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Diagouraga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kadlec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Massy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Latrille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0463" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505240v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leblanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.217240.116" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943796v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pouyet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;mon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27344.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Popa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Parmley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1344-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140486v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13186" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cariou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0791-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01370129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw131" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018994v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessereau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buisson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M. Sinilnikova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22278" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2T9D4HT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lassalle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;rian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004941" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Glemin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Arndt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messer W. Philip" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrov M. Dmitri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.185488.114" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225202v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Terraz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9828-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Kvikstad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst185" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313724v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gayral" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballenghien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cahais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13685" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lesecque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Glemin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lartillot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouchiroud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004790" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995097v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cadoret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arneodo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004282" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045532v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lesecque" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barjhoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku639" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446482v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oudrhiri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2530" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140476v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281861v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lesecque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst056" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140475v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.512" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Montgomery" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Goode" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kvikstad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Albers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. D. Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.148718.112" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750148v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;llosi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.141978.112" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965711v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kahn" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts098" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759182v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baudry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malinsky" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002984" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282748v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Pessia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mousset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rezvoy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evs052" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610795v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Cooper" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stentson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21407" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00711772v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. Cusack" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002276" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698365v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miele" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-116" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03030487v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chureau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chantalat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romito" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Galvani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq516" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299263v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chureau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chantalat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romito" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galvani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539495v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratnakumar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gl&#233;min" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berglund" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galtier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305011v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beisson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;termier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Br&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duharcourt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539398v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Br&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617225v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Go&#251;t" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-547" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539474v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gout" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000944" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428399v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428326v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539368v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nec&#351;ulea" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Hurst" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00400099v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sertier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S6-S3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428324v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353551v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Prioleau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn303" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539330v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428327v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428358v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp026" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282468v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.074534.107" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428172v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Arndt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196384v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kindbeiter" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Belin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dieckmann" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M700510-MCP200" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428199v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Studer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson-Rechavi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428241v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945555v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06495" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332341v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Meisch" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahideh Hassan-Zadeh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luyten" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0805208105" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428242v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434613v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keime" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424420v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2007.03.011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF691M23-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167447v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courchet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Scoazec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm016" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193777v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-154" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427950v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428044v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Weinstock" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Robinson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Gibbs" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Worley" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Evans" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428013v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427980v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelifi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427928v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samain" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weissenbach" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avner" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428012v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340990v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Eyre-Walker" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.04.030" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW2HL6KL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427861v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rechenmann" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti325" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427850v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427715v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beliaeff" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouton" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oriol" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427745v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021661v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonnaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beliaeff" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouton" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Oriol" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4692-2-57" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427767v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427789v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0408986102" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427774v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki084" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427773v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kersey" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bower" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morris" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horne" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petryszak" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki039" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427707v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bazin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023218v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacq" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cornillot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2004.07.013" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425119v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Michon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Morl&#233;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bozon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Zech" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201197" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427686v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prudhomme" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cheynet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427539v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belle" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eyre-Walker" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427647v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193784v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Damiola" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-143" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427624v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427546v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124096v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Damiola" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gandrillon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427517v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427599v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427641v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reymond" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beslon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314551v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161402v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morle" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bozon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zech J. C." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427496v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Assossou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rouault" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brisson" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00479-8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194461v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Rizzon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;galat" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427447v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427363v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bi&#232;che" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laurendeau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Giovangrandi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313743v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perriere" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg530" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144031v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marais" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Segalat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427476v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998536v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assossou" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#227;&#167;oise Besson" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Persat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brisson" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427269v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427257v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prissette" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427292v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427267v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427268v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427189v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ponger" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427184v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427170v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427168v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427169v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427171v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frendo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Jimenez" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallesi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427173v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427183v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427072v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427112v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisset" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mandrand" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427076v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998585v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Birot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bartholin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Santalucia" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tigaud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(00)00244-4" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84A768136B6B29DF2A16D67CD7C0F5C9F5F1145E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427099v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.10.3.379" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427077v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427085v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goncalves" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427068v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427092v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ott" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chemin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trepo" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427048v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdeddaim" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998593v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kuwabara" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sinilnikova" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Thierry-Mieg" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(99)80143-2" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428437v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Blond" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beseme" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428427v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428467v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Wheelan" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boguski" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Makalowski" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428485v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guex" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Peitsch" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bairoch" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428502v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spicher" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Guicherit" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aslanian" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Sanjines" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434988v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesenechal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Cano" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Mortara" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434984v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graur" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.1996.0391" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR2DC9KF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998613v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Callanan" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bouhas" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hayette" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2400599" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434977v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bucher" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435019v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/379333a0" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-QV1R23NS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435026v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gasteiger" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698055v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Michaille" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(94)00865-P" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JJ8X37HG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698070v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698069v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.12.2360" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698183v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rimokh" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bastard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klein" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. French" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998651v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samarut" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessa" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(93)90284-A" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9GR29Q9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998663v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paranhos" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ffrench" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1992.tb05213.x" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799641v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benas" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burnouf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539271v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bierne" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutheil" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428428v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46903-0_3" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>