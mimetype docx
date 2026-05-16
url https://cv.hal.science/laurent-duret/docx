--- v1 (2026-04-16)
+++ v2 (2026-05-16)
@@ -66,5558 +66,5562 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (159)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (160)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in the fitness impact of translationally optimal codons among animals</w:t>
+                <w:t xml:space="preserve">The tiny germline chromosomes of Paramecium aurelia have an exceptionally high recombination rate and are capped by a new class of Helitrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bénitière</w:t>
+                <w:t xml:space="preserve">Olivier Arnaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Lefébure</w:t>
+                <w:t xml:space="preserve">Frédéric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Duret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caridad Miró-Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.279837.124⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 24 (1), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-026-02584-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737716v1</w:t>
+                <w:t xml:space="preserve">hal-05601062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRDM9 drives the location and rapid evolution of recombination hotspots in salmonids fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie A. J. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Imai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (1), pp.e3002950. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GTDrift: a resource for exploring the interplay between genetic drift, genomic and transcriptomic characteristics in eukaryotes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Variation in the fitness impact of translationally optimal codons among animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bénitière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lefébure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (3), pp.446-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.279837.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqae064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04609512v1</w:t>
+                <w:t xml:space="preserve">hal-04737716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random genetic drift sets an upper limit on mRNA splicing accuracy in metazoans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High prevalence of PRDM9-independent recombination hotspots in placental mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djivan Prentout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Laverré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Tricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.93629.3⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (23), pp.e2401973121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2401973121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258621v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of PRDM9-independent recombination hotspots in placental mammals</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Random genetic drift sets an upper limit on mRNA splicing accuracy in metazoans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bénitière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2401973121⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.RP93629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.93629.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604269v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between the evolutionary dynamics and the molecular mechanisms of meiosis : a model based exploration of the PRDM9 intra-genomic Red Queen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">GTDrift: a resource for exploring the interplay between genetic drift, genomic and transcriptomic characteristics in eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bénitière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lartillot</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011274⟩</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.lqae064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqae064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272303v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population designations in biomedical research: limitations and perspectives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bridging the gap between the evolutionary dynamics and the molecular mechanisms of meiosis : a model based exploration of the PRDM9 intra-genomic Red Queen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Genestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tan.14852⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (5), pp.e1011274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829218v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive colonization of protein-coding exons by selfish genetic elements in Paramecium germline genomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population designations in biomedical research: limitations and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guérin</w:t>
+                <w:t xml:space="preserve">Caroline Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Arnaiz</w:t>
+                <w:t xml:space="preserve">Guillaume Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walker Pett</w:t>
+                <w:t xml:space="preserve">Laure Ségurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+                <w:t xml:space="preserve">François Gueyffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (7), pp.e3001309. </w:t>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101 (1), pp.3-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tan.14852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366429v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DILS: Demographic inferences with linked selection by using ABC</w:t>
+                <w:t xml:space="preserve">Massive colonization of protein-coding exons by selfish genetic elements in Paramecium germline genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+                <w:t xml:space="preserve">Diamantis Sellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iva Popovic</w:t>
+                <w:t xml:space="preserve">Walker Pett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mazoyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane Delmotte</w:t>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13323⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (7), pp.e3001309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156998v1</w:t>
+                <w:t xml:space="preserve">hal-03366429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomics supports clonal reproduction and multiple independent gains and losses of parasitic abilities in the most devastating nematode pest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DILS: Demographic inferences with linked selection by using ABC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Popovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Koutsovoulos</w:t>
+                <w:t xml:space="preserve">Clément Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eder Marques</w:t>
+                <w:t xml:space="preserve">Bruno Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jeanne Arguel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andressa C. Z. Machado</w:t>
+                <w:t xml:space="preserve">Stephane Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12881⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444457v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How consistent is RAD‐seq divergence with DNA‐barcode based clustering in insects?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary plasticity of mating-type determination mechanisms in Paramecium aurelia sibling species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Sawka-Gądek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cariou</w:t>
+                <w:t xml:space="preserve">Alexey Potekhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Henri</w:t>
+                <w:t xml:space="preserve">Deepankar Pratap Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Martinez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inessa Grevtseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13178⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, evaa258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evaa258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017182v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary plasticity of mating-type determination mechanisms in Paramecium aurelia sibling species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How consistent is RAD‐seq divergence with DNA‐barcode based clustering in insects?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Sawka-Gądek</w:t>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Potekhin</w:t>
+                <w:t xml:space="preserve">Sonia Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepankar Pratap Singh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Charlat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evaa258⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (5), pp.1294-1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102341v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedrock radioactivity influences the rate and spectrum of mutation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population genomics supports clonal reproduction and multiple independent gains and losses of parasitic abilities in the most devastating nematode pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Koutsovoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaëlle Saclier</w:t>
+                <w:t xml:space="preserve">Eder Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chardon</w:t>
+                <w:t xml:space="preserve">Marie Jeanne Arguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Malard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Eme</w:t>
+                <w:t xml:space="preserve">Andressa C. Z. Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.56830⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.442-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051267v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global survey of mobile DNA horizontal transfer in arthropods reveals Lepidoptera as a prime hotspot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bedrock radioactivity influences the rate and spectrum of mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaëlle Saclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Reiss</w:t>
+                <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Mialdea</w:t>
+                <w:t xml:space="preserve">Lara Konecny-Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Miele</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
+                <w:t xml:space="preserve">David Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007965⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.e56830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.56830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140494v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GC-biased gene conversion conceals the prediction of the nearly neutral theory in avian genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of replication origins in vertebrate genomes: rapid turnover despite selective constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Massip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Bolívar</w:t>
+                <w:t xml:space="preserve">Caroline Brossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guéguen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duret</w:t>
+                <w:t xml:space="preserve">José miguel Fernández-Justel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Ellegren</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-018-1613-z⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (10), pp.5114-5125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329971v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of replication origins in vertebrate genomes: rapid turnover despite selective constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global survey of mobile DNA horizontal transfer in arthropods reveals Lepidoptera as a prime hotspot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Massip</w:t>
+                <w:t xml:space="preserve">Gladys Mialdea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Laurent</w:t>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Brossas</w:t>
+                <w:t xml:space="preserve">Damien M. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José miguel Fernández-Justel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Gomez</w:t>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz182⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.e1007965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349718v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codon Usage Bias in Animals: Disentangling the Effects of Natural Selection, Effective Population Size, and GC-Biased Gene Conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GC-biased gene conversion conceals the prediction of the nearly neutral theory in avian genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Bolívar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+                <w:t xml:space="preserve">Laurent Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Roux</w:t>
+                <w:t xml:space="preserve">Hans Ellegren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Rousselle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carina Mugal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msy015⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-018-1613-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806906v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life History Traits Impact the Nuclear Rate of Substitution but Not the Mitochondrial Rate in Isopods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaëlle Saclier</w:t>
+                <w:t xml:space="preserve">PRDM9 Methyltransferase Activity Is Essential for Meiotic DNA Double-Strand Break Formation at Its Binding Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubou Diagouraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine François</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guéguen</w:t>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Kadlec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msy184⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (5), pp.853 - 865.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951580v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased Estimate of Synonymous and Nonsynonymous Substitution Rates with Nonstationary Base Composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Life History Traits Impact the Nuclear Rate of Substitution but Not the Mitochondrial Rate in Isopods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaëlle Saclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Konecny-Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 35 (3), pp.734-742. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msx308⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 35 (12), pp.2900-2912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msy184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349724v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRDM9 Methyltransferase Activity Is Essential for Meiotic DNA Double-Strand Break Formation at Its Binding Sites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unbiased Estimate of Synonymous and Nonsynonymous Substitution Rates with Nonstationary Base Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.01.033⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (3), pp.734-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msx308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730632v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Red Queen model of recombination hot-spot evolution: a theoretical investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Codon Usage Bias in Animals: Disentangling the Effects of Natural Selection, Effective Population Size, and GC-Biased Gene Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Latrille</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marjolaine Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0463⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (5), pp.1092 - 1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msy015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891448v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo binding of PRDM9 reveals interactions with noncanonical genomic sites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Red Queen model of recombination hot-spot evolution: a theoretical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Buard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibault Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.217240.116⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505240v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less effective selection leads to larger genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Lefébure</w:t>
+                <w:t xml:space="preserve">In vivo binding of PRDM9 reveals interactions with noncanonical genomic sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie a J Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Morvan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lara Konecny-Dupré</w:t>
+                <w:t xml:space="preserve">J Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Gut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 27, pp.1016-1028. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.212589.116⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.580-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.217240.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544879v2</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination, meiotic expression and human codon usage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Duret</w:t>
+                <w:t xml:space="preserve">Less effective selection leads to larger genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sémon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Konecny-Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, pp.e27344. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, pp.1016-1028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.27344.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.212589.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943796v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fitness cost of mis-splicing is the main determinant of alternative splicing patterns</w:t>
+                <w:t xml:space="preserve">Recombination, meiotic expression and human codon usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Saudemont</w:t>
+                <w:t xml:space="preserve">F. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Popa</w:t>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Parmley</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-017-1344-6⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.e27344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.27344.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321589v1</w:t>
+                <w:t xml:space="preserve">hal-01943796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The global impact of Wolbachia on mitochondrial diversity and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (12), pp.2204-2210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jeb.13186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How and how much does RAD-seq bias genetic diversity estimates?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The fitness cost of mis-splicing is the main determinant of alternative splicing patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cariou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Duret</w:t>
+                <w:t xml:space="preserve">Joanna Parmley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Charlat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-016-0791-0⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-017-1344-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016409v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Evidence That Nitrogen Limitation Influences the Elemental Composition of Isopod Transcriptomes and Proteomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How and how much does RAD-seq bias genetic diversity estimates?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine François</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charlat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msw131⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-016-0791-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370129v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of a non deleterious gene conversion event in the BRCA1 gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Tessereau</w:t>
+                <w:t xml:space="preserve">No Evidence That Nitrogen Limitation Influences the Elemental Composition of Isopod Transcriptomes and Proteomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Leone</w:t>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Buisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. M. Sinilnikova</w:t>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gcc.22278⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (10), pp.2605-2620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msw131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02018994v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GC-Content evolution in bacterial genomes: The biased gene conversion hypothesis expands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Duret</w:t>
+                <w:t xml:space="preserve">Optimization of multiplexed RADseq libraries using low-cost adaptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Terraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil El Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004941⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (2), pp.139-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-015-9828-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198362v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of GC-biased gene conversion in the human genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+                <w:t xml:space="preserve">GC-Content evolution in bacterial genomes: The biased gene conversion hypothesis expands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Périan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.185488.114⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900676v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of multiplexed RADseq libraries using low-cost adaptors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adil El Filali</w:t>
+                <w:t xml:space="preserve">Quantification of GC-biased gene conversion in the human genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Glemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter F. Arndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messer W. Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petrov M. Dmitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-015-9828-3⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (8), pp.1215 - 1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.185488.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225202v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong heterogeneity in mutation rate causes misleading hallmarks of natural selection on indel mutations in the human genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence of a non deleterious gene conversion event in the BRCA1 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tessereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. M. Kvikstad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">M. Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. M. Sinilnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/mst185⟩</w:t>
+              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.646-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gcc.22278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046828v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative population genomics in animals uncovers the determinants of genetic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ballenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Cahais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 515 (7526), pp.261-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature13685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Red Queen Model of Recombination Hotspots Evolution in the Light of Archaic and Modern Human Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Lesecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S. Glemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lartillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10, pp.e1004790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatiotemporal program of DNA replication is associated with specific combinations of chromatin marks in human cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Audit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Arneodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (5), pp.e1004282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the RNU2 macrosatellite mutation rate by BRCA1 mutation tracing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong heterogeneity in mutation rate causes misleading hallmarks of natural selection on indel mutations in the human genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Barjhoux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. M. Kvikstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42 (14), pp.9121-30. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31, pp.23-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gku639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/mst185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045532v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XACT, a long noncoding transcript coating the active X chromosome in human pluripotent cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the RNU2 macrosatellite mutation rate by BRCA1 mutation tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tessereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vallot</w:t>
+                <w:t xml:space="preserve">Yann Lesecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Huret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Lesecque</w:t>
+                <w:t xml:space="preserve">N. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Resch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Oudrhiri</w:t>
+                <w:t xml:space="preserve">L. Barjhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.2530⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (14), pp.9121-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446482v1</w:t>
+                <w:t xml:space="preserve">hal-02045532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloge de l'ADN poubelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charlat</w:t>
+                <w:t xml:space="preserve">GC-Biased Gene Conversion in Yeast Is Specifically Associated with Crossovers: Molecular Mechanisms and Evolutionary Significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lesecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.1409--19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/mst056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140476v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GC-Biased Gene Conversion in Yeast Is Specifically Associated with Crossovers: Molecular Mechanisms and Evolutionary Significance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Duret</w:t>
+                <w:t xml:space="preserve">Is RAD-seq suitable for phylogenetic inference? An in silico assessment and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30, pp.1409--19. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (4), pp.846-852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/mst056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281861v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is RAD-seq suitable for phylogenetic inference? An in silico assessment and optimization</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">XACT, a long noncoding transcript coating the active X chromosome in human pluripotent cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lesecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Resch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Oudrhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.512⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45, pp.239--41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.2530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140475v1</w:t>
+                <w:t xml:space="preserve">hal-02446482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin, evolution, and functional impact of short insertion-deletion variants identified in 179 human genomes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eloge de l'ADN poubelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charlat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81, pp.10--17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282687v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-scale coestimation of species and gene trees.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The origin, evolution, and functional impact of short insertion-deletion variants identified in 179 human genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. B. Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L. Goode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Boussau</w:t>
+                <w:t xml:space="preserve">E. Kvikstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gergely J Szöllosi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Duret</w:t>
+                <w:t xml:space="preserve">C. A. Albers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manolo Gouy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Tannier</w:t>
+                <w:t xml:space="preserve">Z. D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 23 (2), pp.323-330. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.141978.112⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 23, pp.749--61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.148718.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750148v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality sequence clustering guided by network topology and multiple alignment likelihood.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Miele</w:t>
+                <w:t xml:space="preserve">Genome-scale coestimation of species and gene trees.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boussau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Penel</w:t>
+                <w:t xml:space="preserve">Gergely J Szöllosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Daubin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Picard</w:t>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Kahn</w:t>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (8), pp.1078-85. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (2), pp.323-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.141978.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965711v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paramecium Germline Genome Provides a Niche for Intragenic Parasitic DNA: Evolutionary Dynamics of Internal Eliminated Sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5701,2655 +5705,2642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Widespread GC-biased Gene Conversion in Eukaryotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-quality sequence clustering guided by network topology and multiple alignment likelihood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Pessia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Popa</w:t>
+                <w:t xml:space="preserve">Simon Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Mousset</w:t>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rezvoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duret</w:t>
+                <w:t xml:space="preserve">Daniel Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4, pp.787-794. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (8), pp.1078-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evs052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282748v1</w:t>
+                <w:t xml:space="preserve">hal-00965711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiotic recombination favors the spreading of deleterious mutations in human populations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Evidence for Widespread GC-biased Gene Conversion in Eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Pessia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Stentson</w:t>
+                <w:t xml:space="preserve">Sylvain Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rezvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.21407⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.787-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evs052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00610795v1</w:t>
+                <w:t xml:space="preserve">hal-02282748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing dangerous nonsense: selection for robustness to transcriptional error in human genes.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ftx is a non-coding RNA which affects Xist expression and chromatin structure within the X-inactivation center region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Chureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chantalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002276⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.705-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddq516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00711772v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fast sequence clustering from similarity networks with SiLiX</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effector diversification within compartments of the Leptosphaeria maculans genome affected by Repeat-Induced Point mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grandaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jk. Hane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hoede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela P. van de Wouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-116⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698365v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ftx is a non-coding RNA which affects Xist expression and chromatin structure within the X-inactivation center region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duret</w:t>
+                <w:t xml:space="preserve">Meiotic recombination favors the spreading of deleterious mutations in human populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David N. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stentson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddq516⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.198-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.21407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030487v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ftx is a non-coding RNA which affects Xist expression and chromatin structure within the X-inactivation center region</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preventing dangerous nonsense: selection for robustness to transcriptional error in human genes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian P. Cusack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter F. Arndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddq516⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (10), pp.e1002276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299263v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00711772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effector diversification within compartments of the Leptosphaeria maculans genome affected by Repeat-Induced Point mutations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-fast sequence clustering from similarity networks with SiLiX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela P. van de Wouw</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2, pp.202. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12(116), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms1189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841751v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting positive selection within genomes: the problem of biased gene conversion</w:t>
+                <w:t xml:space="preserve">Ftx is a non-coding RNA which affects Xist expression and chromatin structure within the X-inactivation center region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ratnakumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Mousset</w:t>
+                <w:t xml:space="preserve">Corinne Chureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Glémin</w:t>
+                <w:t xml:space="preserve">Sophie Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Berglund</w:t>
+                <w:t xml:space="preserve">Antonio Romito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Galtier</w:t>
+                <w:t xml:space="preserve">Angélique Galvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2010.0007⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.705-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddq516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539495v1</w:t>
+                <w:t xml:space="preserve">hal-03030487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramecium tetraurelia: The Renaissance of an Early Unicellular Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The relationship among gene expression, the evolution of gene dosage, and the rate of protein evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Model Organisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (5), pp.e1000944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305011v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Paramecium tetraurelia:&amp;lt;/i&amp;gt; The Renaissance of an Early Unicellular Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Bré</w:t>
+                <w:t xml:space="preserve">Detecting positive selection within genomes: the problem of biased gene conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ratnakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cohen</w:t>
+                <w:t xml:space="preserve">S. Glémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duharcourt</w:t>
+                <w:t xml:space="preserve">J. Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Model Organisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 365 (1552), pp.2571-2580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2010.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539398v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression in a paleopolyploid: a transcriptome resource for the ciliate Paramecium tetraurelia.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paramecium tetraurelia: The Renaissance of an Early Unicellular Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Goût</w:t>
+                <w:t xml:space="preserve">J. Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Bétermier</w:t>
+                <w:t xml:space="preserve">M. Bétermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Bouhouche</w:t>
+                <w:t xml:space="preserve">M-H. Bré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cohen</w:t>
+                <w:t xml:space="preserve">J. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duharcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Emerging Model Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.1-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00617225v1</w:t>
+                <w:t xml:space="preserve">hal-02305011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship among gene expression, the evolution of gene dosage, and the rate of protein evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Paramecium tetraurelia:&amp;lt;/i&amp;gt; The Renaissance of an Early Unicellular Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bétermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gout</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.-H. Bré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duharcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Emerging Model Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010(1), pp.1-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539474v2</w:t>
+                <w:t xml:space="preserve">hal-00539398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biased Gene Conversion and the Evolution of Mammalian Genomic Landscapes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gene expression in a paleopolyploid: a transcriptome resource for the ciliate Paramecium tetraurelia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Goût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bétermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Bouhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Genomics and Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428399v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00617225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation Patterns in the Human Genome:More Variable Than Expected</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">L’évolution des chromosomes sexuels humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7(2) e1000028, pp.803-806</w:t>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 304, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428326v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoallelic expression and tissue specificity are associated with high crossover rates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L.D. Hurst</w:t>
+                <w:t xml:space="preserve">Differential retention of metabolic genes following whole-genome duplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (5), pp.1067-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msp026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539368v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Databases of Homologous Gene Families for Comparative Genomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on “Human-Specific Gain of Function in a Developmental Enhancer”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 323(5915), pp.714-715</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-10-S6-S3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00400099v1</w:t>
+                <w:t xml:space="preserve">hal-00428327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GC-biased gene conversion promotes the fixation of deleterious amino acid changes in primates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Monoallelic expression and tissue specificity are associated with high crossover rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Necşulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D. Hurst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 25(1), pp.1-5</w:t>
+              <w:t xml:space="preserve">, 2009, 25(12), pp.519-522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428324v1</w:t>
+                <w:t xml:space="preserve">hal-00539368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between DNA replication and human genome organization.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Mutation Patterns in the Human Genome:More Variable Than Expected</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7(2) e1000028, pp.803-806</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353551v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des chromosomes sexuels humains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Databases of Homologous Gene Families for Comparative Genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Muriel Arigon Chifolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Marais</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Sophie Sertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (Suppl.6) :S3, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-10-S6-S3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539330v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00400099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Human-Specific Gain of Function in a Developmental Enhancer”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Biased Gene Conversion and the Evolution of Mammalian Genomic Landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 323(5915), pp.714-715</w:t>
+              <w:t xml:space="preserve">Annual Review of Genomics and Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.285-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428327v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential retention of metabolic genes following whole-genome duplication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Kahn</w:t>
+                <w:t xml:space="preserve">GC-biased gene conversion promotes the fixation of deleterious amino acid changes in primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25(1), pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msp026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00428358v2</w:t>
+                <w:t xml:space="preserve">hal-00428324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of sequence variability in the macronuclear DNA of Paramecium tetraurelia: a somatic view of the germline.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">The relationship between DNA replication and human genome organization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Prioleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.074534.107⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (4), pp.729-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msn303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282468v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Recombination on Nucleotide Substitutions in the Human Genome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Neutral Theory: The Null Hypothesis of Molecular Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.F. Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4, pp.1-19</w:t>
+              <w:t xml:space="preserve">Nature Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (1), pp.803-806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428172v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISG20L2, a novel vertebrate nucleolar exoribonuclease involved in Ribosome biogenesis.</w:t>
               </w:r>
@@ -8387,51 +8378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dieckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7, epub ahead of print. </w:t>
@@ -8482,64 +8473,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive positive selection on duplicated and nonduplicated vertebrate protein coding genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robinson-Rechavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8571,8630 +8562,8652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biased Gene Conversion and its Impact on Human Genome Evolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Analysis of sequence variability in the macronuclear DNA of Paramecium tetraurelia: a somatic view of the germline.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Goût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (4), pp.585-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.074534.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428241v1</w:t>
+                <w:t xml:space="preserve">hal-00282468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational control of intron splicing in eukaryotes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Impact of Recombination on Nucleotide Substitutions in the Human Genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Arndt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature06495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-00945555v1</w:t>
+                <w:t xml:space="preserve">hal-00428172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide studies highlight indirect links between human replication origins and gene regulation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biased Gene Conversion and its Impact on Human Genome Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, --, pp.273-277</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00332341v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral Theory: The Null Hypothesis of Molecular Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome-wide studies highlight indirect links between human replication origins and gene regulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Meisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahideh Hassan-Zadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luyten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (41), pp.15837-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0805208105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428242v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00332341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected observations after mapping LongSAGE tags to the human genome</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Translational control of intron splicing in eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Bouhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 451 (7176), pp.359-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature06495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434613v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00945555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation or biased gene conversion? Extending the null hypothesis of molecular evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Duret</w:t>
+                <w:t xml:space="preserve">Unexpected observations after mapping LongSAGE tags to the human genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Keime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tig.2007.03.011⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-8-154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00424420v1</w:t>
+                <w:t xml:space="preserve">hal-00193777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of human Mex-3 proteins, a novel family of evolutionarily conserved RNA-binding proteins differentially localized to processing bodies.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Buchet-Poyau</w:t>
+                <w:t xml:space="preserve">Unexpected observations after mapping LongSAGE tags to the human genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Courchet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167447v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected observations after mapping LongSAGE tags to the human genome.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+                <w:t xml:space="preserve">Adaptation or biased gene conversion? Extending the null hypothesis of molecular evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-8-154⟩</w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (6), pp.273-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2007.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193777v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00424420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GC Content of Primates and Rodents Genomes Is Not at Equilibrium : a Reply to Antezana</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification and characterization of human Mex-3 proteins, a novel family of evolutionarily conserved RNA-binding proteins differentially localized to processing bodies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buchet-Poyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Courchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Séraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Scoazec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (4), pp.1289-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427950v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into social insects from the genome of the honeybee &amp;lt;i&amp;gt;Apis mellifera&amp;lt;/i&amp;gt;</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K.C. Worley</w:t>
+                <w:t xml:space="preserve">A new perspective on isochore evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Evans</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adam Eyre-Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 385, pp.71-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2006.04.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428044v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00340990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Evidence for Tissue-Specific Adaptation of Synonymous Codon Usage in Humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Evolutionary origin and maintenance of coexpressed gene clusters in mammals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 23, pp.523-529</w:t>
+              <w:t xml:space="preserve">, 2006, 23, pp.1715-1723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428013v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GC Content Evolution of the Human and Mouse Genomes : Insights from the Study of Processed Pseudogenes in Regions of Different Recombination Rates.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Global trends of whole-genome duplications revealed by the ciliate Paramecium tetraurelia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 444 (7116), pp.171-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427980v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global trends of whole-genome duplications revealed by the ciliate Paramecium tetraurelia.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">The &amp;lt;i&amp;gt;Xist&amp;lt;/i&amp;gt; RNA Gene Evolved in Eutherians by Pseudogenization of a Protein-Coding Gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Weissenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Avner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 312, pp.1653-1655</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00132091v1</w:t>
+                <w:t xml:space="preserve">hal-00427928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;lt;i&amp;gt;Xist&amp;lt;/i&amp;gt; RNA Gene Evolved in Eutherians by Pseudogenization of a Protein-Coding Gene</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into social insects from the genome of the honeybee &amp;lt;i&amp;gt;Apis mellifera&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Avner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G.M. Weinstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E. Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.C. Worley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 312, pp.1653-1655</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 443, pp.931-949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427928v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary origin and maintenance of coexpressed gene clusters in mammals.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">The GC Content of Primates and Rodents Genomes Is Not at Equilibrium : a Reply to Antezana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 23, pp.1715-1723</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, --, pp.803-806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428012v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new perspective on isochore evolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+                <w:t xml:space="preserve">No Evidence for Tissue-Specific Adaptation of Synonymous Codon Usage in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23, pp.523-529</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00340990v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree pattern matching in phylogenetic trees: automatic search for orthologs or paralogs in homologous gene sequence databases.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">GC Content Evolution of the Human and Mouse Genomes : Insights from the Study of Processed Pseudogenes in Regions of Different Recombination Rates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62, pp.745-752</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bti325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00427861v1</w:t>
+                <w:t xml:space="preserve">hal-00427980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between gene expression and GC-content in mammals: statistical significance and biological relevance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Polymorphix: a sequence polymorphism database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 14, pp.421-427</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33, pp.481-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427850v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural history of the ERVWE1 endogenous retroviral locus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Relationship between gene expression and GC-content in mammals: statistical significance and biological relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2, pp.1-7</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14, pp.421-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427715v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trésors cachés du génome humain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Natural history of the ERVWE1 endogenous retroviral locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beliaeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, --, pp.16-21</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427745v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural history of the ERVWE 1 endogenous retroviral locus.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouton</w:t>
+                <w:t xml:space="preserve">Tree pattern matching in phylogenetic trees: automatic search for orthologs or paralogs in homologous gene sequence databases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Oriol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duret</w:t>
+                <w:t xml:space="preserve">F. Rechenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2:57, pp.1 - 7. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (11), pp.2596-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-4692-2-57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bti325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021661v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatics with a French accent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Les trésors cachés du génome humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 6, pp.349.1-349.3</w:t>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, --, pp.16-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427767v1</w:t>
+                <w:t xml:space="preserve">hal-00427745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homology-dependent methylation in primate repetitive DNA.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural history of the ERVWE 1 endogenous retroviral locus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Navratil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Beliaeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0408986102⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2:57, pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4692-2-57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427789v1</w:t>
+                <w:t xml:space="preserve">hal-00021661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOPPSIGEN: a database of human and mouse processed pseudogenes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Bioinformatics with a French accent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D. Hurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.349.1-349.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427774v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integr8 and Genome Reviews: integrated views of complete genomes and proteomes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Bower</w:t>
+                <w:t xml:space="preserve">Homology-dependent methylation in primate repetitive DNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Morris</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gki039⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (15), pp.5471-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0408986102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427773v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphix: a sequence polymorphism database</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">HOPPSIGEN: a database of human and mouse processed pseudogenes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Galtier</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33, pp.481-484</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 33 (Database issue), pp.D59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gki084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427707v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid as a bioinformatic tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integr8 and Genome Reviews: integrated views of complete genomes and proteomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kersey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jacq</w:t>
+                <w:t xml:space="preserve">L. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Blanchet</w:t>
+                <w:t xml:space="preserve">A. Horne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Combet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Duret</w:t>
+                <w:t xml:space="preserve">R. Petryszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parco.2004.07.013⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (Database issue), pp.D297-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gki039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023218v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and transcript map of the autosomal dominant colobomatous microphthalmia locus on chromosome 15q12-q15 and refinement to a 4.4 Mb region.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grid as a bioinformatic tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Michon</w:t>
+                <w:t xml:space="preserve">Christophe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurette Morlé</w:t>
+                <w:t xml:space="preserve">C. Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bozon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">E. Cornillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30, pp.1093-1107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425119v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endogenous retroviral locus ERVWE1 is a bona fide gene involved in hominoid placental physiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical and transcript map of the autosomal dominant colobomatous microphthalmia locus on chromosome 15q12-q15 and refinement to a 4.4 Mb region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Morle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Bouton</w:t>
+                <w:t xml:space="preserve">M. Bozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Prudhomme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Oriol</w:t>
+                <w:t xml:space="preserve">Zech J. C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 101, pp.1731-1736</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12, pp.574-578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427686v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Decline of Isochores in Mammals: An Assessment of the GC Content Variation Along the Mammalian Phylogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eyre-Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 58, pp.653-660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence that functional transcription units cover at least half of the human genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 20, pp.229-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identitag, a relational database for SAGE tag identification and interspecies comparison of SAGE libraries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Keime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Damiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5, pp.143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-5-143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination drives the evolution of GC-content in the human genome</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The endogenous retroviral locus ERVWE1 is a bona fide gene involved in hominoid placental physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cheynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 21, pp.984-990</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101, pp.1731-1736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427624v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Selection on the Domesticated ERVWE1 env Retroviral Element Involved in Placentation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Grid as a bioinformatic tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cornillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30, pp.1093-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2004.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427546v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identitag, a relational database for SAGE tag identification and interspecies comparison of SAGE libraries.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Physical and transcript map of the autosomal dominant colobomatous microphthalmia locus on chromosome 15q12-q15 and refinement to a 4.4 Mb region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Morlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Zech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12 (7), pp.574-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.ejhg.5201197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124096v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identitag a relational database for SAGE tag identification and interspecies comparison of SAGE libraries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Recombination drives the evolution of GC-content in the human genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5, pp.1-12</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.984-990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427517v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid as a bioinformatic tool</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Evidence of Selection on the Domesticated ERVWE1 env Retroviral Element Involved in Placentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cheynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 30, pp.1093-1107</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.1895-1901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427599v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROSO : Research on Optimized Oligonucleotide Probes for Microarrays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Identitag, a relational database for SAGE tag identification and interspecies comparison of SAGE libraries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Damiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 20, pp.271-273</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427641v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid as a bioinformatic tool</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Identitag a relational database for SAGE tag identification and interspecies comparison of SAGE libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Damiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 30, pp.1093-1107</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314551v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and transcript map of the autosomal dominant colobomatous microphthalmia locus on chromosome 15q12-q15 and refinement to a 4.4 Mb region.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">ROSO : Research on Optimized Oligonucleotide Probes for Microarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zech J. C.</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 12, pp.574-578</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.271-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161402v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular localization of 14-3-3 proteins in Toxoplasma gondii tachyzoites and evidence for a lipid raft-associated form</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Brisson</w:t>
+                <w:t xml:space="preserve">Grid as a bioinformatic tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cornillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30, pp.1093-1107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427496v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of selection against transposons inferred from the distribution of Tc1, Tc3 and Tc5 insertions in the mut-7 line of the nematode Caenorhabditis elegans.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subcellular localization of 14-3-3 proteins in Toxoplasma gondii tachyzoites and evidence for a lipid raft-associated form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Assossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carène Rizzon</w:t>
+                <w:t xml:space="preserve">Franã§oise Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duret</w:t>
+                <w:t xml:space="preserve">Florence Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ségalat</w:t>
+                <w:t xml:space="preserve">Christine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 224 (2), pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00479-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194461v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral effect of recombination on base composition in Drosophila</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Placenta-Specific INSL4 Expression Is Mediated by a Human Endogenous Retrovirus Element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bièche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Giovangrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 81, pp.79-89</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68, pp.1422-1429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427447v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placenta-Specific INSL4 Expression Is Mediated by a Human Endogenous Retrovirus Element</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Neutral effect of recombination on base composition in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 68, pp.1422-1429</w:t>
+              <w:t xml:space="preserve">Genetical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81, pp.79-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427363v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated databanks access and sequence/structure analysis services at the PBIL.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subcellular localization of 14-3-3 proteins in Toxoplasma gondii tachyzoites and evidence for a lipid raft-associated form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
+                <w:t xml:space="preserve">O. Assossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkg530⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 224, pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00479-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00313743v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of selection against transposons inferred from the distribution of Tcl, Tc3 and Tc5 insertions in the mut-7 line of the nematode Caenorhabditis elegans.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns of selection against transposons inferred from the distribution of Tc1, Tc3 and Tc5 insertions in the mut-7 line of the nematode Caenorhabditis elegans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Segalat</w:t>
+                <w:t xml:space="preserve">Carène Rizzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ségalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 165, pp.1127-1135</w:t>
+              <w:t xml:space="preserve">, 2003, 165 (3), pp.1127-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144031v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of selection against transposons inferred from the distribution of Tc1 Tc3 and Tc5 insertions in the mut-7 line of the nematode Caenorhabditis elegans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Segalat</w:t>
+                <w:t xml:space="preserve">Integrated databanks access and sequence/structure analysis services at the PBIL.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31 (13), pp.3393-3399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkg530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427476v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00313743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular localization of 14-3-3 proteins in Toxoplasma gondii tachyzoites and evidence for a lipid raft-associated form</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Brisson</w:t>
+                <w:t xml:space="preserve">Patterns of selection against transposons inferred from the distribution of Tcl, Tc3 and Tc5 insertions in the mut-7 line of the nematode Caenorhabditis elegans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rizzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Segalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 165, pp.1127-1135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998536v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanishing GC-Rich Isochores in Mammalian Genomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Patterns of selection against transposons inferred from the distribution of Tc1 Tc3 and Tc5 insertions in the mut-7 line of the nematode Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rizzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Segalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 162, pp.1837-1848</w:t>
+              <w:t xml:space="preserve">, 2003, 165, pp.1127-1135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427269v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative sequence analysis of the X-inactivation center region in mouse human and bovine</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expected Relationship Between the Silent Substitution Rate and the GC Content: Implications for the Evolution of Isochores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Cattolico</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Piganeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 12, pp.894-908</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 54, pp.129-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427257v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expected Relationship Between the Silent Substitution Rate and the GC Content: Implications for the Evolution of Isochores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId488" w:history="1">
+                <w:t xml:space="preserve">Vanishing GC-Rich Isochores in Mammalian Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Gautier</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 54, pp.129-133</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 162, pp.1837-1848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427292v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of synonymous codon usage in metazoans</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative sequence analysis of the X-inactivation center region in mouse human and bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prissette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cattolico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 12, pp.640-649</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12, pp.894-908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427267v1</w:t>
+                <w:t xml:space="preserve">hal-00427257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting genomic features under weak selective pressure: the example of codon usage in animals and plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Evolution of synonymous codon usage in metazoans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 18, pp.S91-S91</w:t>
+              <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12, pp.640-649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427268v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of CpG islands: expression in early embryo and isochore structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Detecting genomic features under weak selective pressure: the example of codon usage in animals and plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 11, pp.1854-1860</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18, pp.S91-S91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427189v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does recombination improve selection on codon usage? Lessons from nematode and fly complete genomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">GC-content evolution in mammalian genomes: the biased gene conversion hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piganeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 98, pp.5688-5692</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 159, pp.907-911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427184v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation Fonctionnement et Evolution des Génomes de Métazoaires : Mais où est donc passée la sélection naturelle ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Plant Physiol.A Medicago truncatula homoglutathione synthetase is derived from glutathione synthetase by gene duplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gallesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, --, pp.287-289</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 126, pp.1706-1715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427170v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do genes have introns? Recombination might add a new piece to the puzzle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Synonymous codon usage accuracy of translation and gene length in Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 17, pp.172-175</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 52, pp.275-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427168v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The elevated GC content at exonic third sites is not evidence against neutralist models of isochore evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Why do genes have introns? Recombination might add a new piece to the puzzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.D. Hurst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 18, pp.757-762</w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17, pp.172-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427169v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Physiol.A Medicago truncatula homoglutathione synthetase is derived from glutathione synthetase by gene duplication</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Organisation Fonctionnement et Evolution des Génomes de Métazoaires : Mais où est donc passée la sélection naturelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 126, pp.1706-1715</w:t>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, --, pp.287-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427171v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GC-content evolution in mammalian genomes: the biased gene conversion hypothesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Does recombination improve selection on codon usage? Lessons from nematode and fly complete genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 159, pp.907-911</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 98, pp.5688-5692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427173v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synonymous codon usage accuracy of translation and gene length in Caenorhabditis elegans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Determinants of CpG islands: expression in early embryo and isochore structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ponger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 52, pp.275-280</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11, pp.1854-1860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427183v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposons but not retrotransposons are located preferentially in regions of high recombination rate in Caenorhabditis elegans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">The elevated GC content at exonic third sites is not evidence against neutralist models of isochore evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Biémont</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D. Hurst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 156, pp.1661-1669</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 18, pp.757-762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427072v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal distribution and coding capacity of the human endogenous retrovirus HERV-W family</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Multiple alignments for structural functional or phylogenetic analyses of homologous sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdeddaim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 16, pp.731-740</w:t>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, --, pp.51-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427112v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tRNA gene number and codon usage in the C. elegans genome are co-adapted for optimal translation of highly expressed genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">HOBACGEN: database system for comparative genomics in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10, pp.379-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.10.3.379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427076v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and molecular analysis of BANP</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The covariation between TpA deficiency CpG deficiency and G+C content of human isochores is due to a mathematical artifact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 17, pp.1620-1625</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02998585v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOBACGEN: database system for comparative genomics in bacteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">tRNA gene number and codon usage in the C. elegans genome are co-adapted for optimal translation of highly expressed genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16, pp.287-289</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427099v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The covariation between TpA deficiency CpG deficiency and G+C content of human isochores is due to a mathematical artifact</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification and molecular analysis of BANP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bartholin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Santalucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 253 (2), pp.189-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-1119(00)00244-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427077v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and structure of human genes that generate retropseudogenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Transposons but not retrotransposons are located preferentially in regions of high recombination rate in Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 10, pp.672-678</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 156, pp.1661-1669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427085v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of substitution rates in mammalian genes: expression pattern affects selection intensity but not mutation rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Chromosomal distribution and coding capacity of the human endogenous retrovirus HERV-W family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Voisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mandrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 17, pp.68-74</w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16, pp.731-740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427068v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a TT virus ORF1 recombinant protein to detect anti-TT virus antibodies in human sera</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Nature and structure of human genes that generate retropseudogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 81, pp.2949-2958</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10, pp.672-678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427092v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple alignments for structural functional or phylogenetic analyses of homologous sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Determinants of substitution rates in mammalian genes: expression pattern affects selection intensity but not mutation rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Abdeddaim</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, --, pp.51-76</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 17, pp.68-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427048v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of dauer larva development in Caenorhabditis elegans by daf-18, a homologue of the tumour suppressor PTEN</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of a TT virus ORF1 recombinant protein to detect anti-TT virus antibodies in human sera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Sinilnikova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duret</w:t>
+                <w:t xml:space="preserve">C. Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Thierry-Mieg</w:t>
+                <w:t xml:space="preserve">I. Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mandrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 81, pp.2949-2958</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998593v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization and placental expression of HERV-W a new human endogenous retrovirus family</w:t>
+                <w:t xml:space="preserve">Human and nematode orthologs--lessons from the analysis of 1800 human genes and the proteome of Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Blond</w:t>
+                <w:t xml:space="preserve">S.J. Wheelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Beseme</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">M.S. Boguski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Makalowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 73, pp.1175-1185</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 238, pp.163-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428437v1</w:t>
+                <w:t xml:space="preserve">hal-00428467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression pattern and surprisingly gene length shape codon usage in Caenorhabditis Drosophila and Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 96, pp.4482-4487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human and nematode orthologs--lessons from the analysis of 1800 human genes and the proteome of Caenorhabditis elegans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular characterization and placental expression of HERV-W a new human endogenous retrovirus family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Boguski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">J.L. Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beseme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 238, pp.163-170</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 73, pp.1175-1185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428467v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insulin-like proteins with atypical disulfide bond pattern characterized in Caenorhabditis elegans by comparative sequence analysis and homology modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Duret</w:t>
+                <w:t xml:space="preserve">Regulation of dauer larva development in Caenorhabditis elegans by daf-18, a homologue of the tumour suppressor PTEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Guex</w:t>
+                <w:t xml:space="preserve">Patricia Kuwabara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Peitsch</w:t>
+                <w:t xml:space="preserve">Olga Sinilnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bairoch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danielle Thierry-Mieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (6), pp.329-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0960-9822(99)80143-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428485v1</w:t>
+                <w:t xml:space="preserve">hal-02998593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly conserved RNA sequences that are sensors of environmental stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Spicher</w:t>
+                <w:t xml:space="preserve">New insulin-like proteins with atypical disulfide bond pattern characterized in Caenorhabditis elegans by comparative sequence analysis and homology modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.M. Guicherit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Duret</w:t>
+                <w:t xml:space="preserve">N. Guex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aslanian</w:t>
+                <w:t xml:space="preserve">M.C. Peitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.M. Sanjines</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Bairoch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 18, pp.7371-7382</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8, pp.348-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428502v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and characterization of a gene encoding a novel immunodominant antigen of Trypanosoma cruzi</w:t>
+                <w:t xml:space="preserve">Highly conserved RNA sequences that are sensors of environmental stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lesenechal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">A. Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.M. Guicherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A. Mortara</w:t>
+                <w:t xml:space="preserve">A. Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jolivet</w:t>
+                <w:t xml:space="preserve">E.M. Sanjines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 87, pp.193-204</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18, pp.7371-7382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434988v1</w:t>
+                <w:t xml:space="preserve">hal-00428502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary affinities of the order Perissodactyla and the phylogenetic status of the superordinal taxa Ungulata and Altungulata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7 (2), pp.195-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17234,639 +17247,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning of the mouse BTG3 gene and definition of a new gene family (the BTG family) involved in the negative control of the cell cycle</w:t>
+                <w:t xml:space="preserve">Cloning and characterization of a gene encoding a novel immunodominant antigen of Trypanosoma cruzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Guéhenneux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">M. Lesenechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mb Callanan</w:t>
+                <w:t xml:space="preserve">M.I. Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Bouhas</w:t>
+                <w:t xml:space="preserve">R.A. Mortara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Hayette</w:t>
+                <w:t xml:space="preserve">M. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 87, pp.193-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998613v1</w:t>
+                <w:t xml:space="preserve">hal-00434988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for regulatory elements in human noncoding sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Cloning of the mouse BTG3 gene and definition of a new gene family (the BTG family) involved in the negative control of the cell cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Guéhenneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bucher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mb Callanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bouhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11 (3), pp.370-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.leu.2400599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434977v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic position of the order Lagomorpha (rabbits hares and allies)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Searching for regulatory elements in human noncoding sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manolo Gouy</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.399-406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00435019v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LALNVIEW: a graphical viewer for pairwise sequence alignments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic position of the order Lagomorpha (rabbits hares and allies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Graur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Perrière</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Applications in the Biosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 379, pp.333-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/379333a0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435026v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of a cDNA encoding a chicken actin-like protein</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">LALNVIEW: a graphical viewer for pairwise sequence alignments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gasteiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Applications in the Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 12, pp.507-510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0378-1119(94)00865-P⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00698055v1</w:t>
+                <w:t xml:space="preserve">hal-00435026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of vertebrate sequences reveals that long genes are scarce in GC-rich isochores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 40, pp.308-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17885,530 +17894,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOVERGEN: a database of homologous vertebrate genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Isolation and characterization of a cDNA encoding a chicken actin-like protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Michaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/22.12.2360⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 154 (2), pp.205-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0378-1119(94)00865-P⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698069v1</w:t>
+                <w:t xml:space="preserve">hal-00698055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearrangement of CCND1 (BCL1/PRAD1) 3' untranslated region in mantle-cell lymphomas and t(11q13)-associated leukemias</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HOVERGEN: a database of homologous vertebrate genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 22 (12), pp.2360-2365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/22.12.2360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698183v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence analysis reveals that the BTG1 anti-proliferative gene is conserved throughout evolution in its coding and 3' non-coding regions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Rouault</w:t>
+                <w:t xml:space="preserve">Rearrangement of CCND1 (BCL1/PRAD1) 3' untranslated region in mantle-cell lymphomas and t(11q13)-associated leukemias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rimokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Samarut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Duret</w:t>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tessa</w:t>
+                <w:t xml:space="preserve">C. Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. French</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 83, pp.3689-3696</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02998651v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sequence analysis reveals that the BTG1 anti-proliferative gene is conserved throughout evolution in its coding and 3' non-coding regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 129 (2), pp.303-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0378-1119(93)90284-A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">BTG1, a member of a new family of antiproliferative genes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rimokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Paranhos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ffrench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 11 (4), pp.1663-1670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/j.1460-2075.1992.tb05213.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18418,405 +18556,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des systèmes biologiques, bioinformatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Benas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de conjoncture 2010 du Comité national de la recherche scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, chapitre 43, 845-858, 2011, 978-2-271-07263-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution Moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Frédéric Thomas; Thierry Lefèvre; Michel Raymond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologie évolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.114-173, 2010, 978-2-8041-0161-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOVERGEN: comparative analysis of homologous vertebrate genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Letovsky S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics: databases and systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.21-35, 1999, 978-0-7923-8573-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/0-306-46903-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId617"/>
+      <w:footerReference w:type="default" r:id="rId622"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18963,51 +19101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04737716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian B&#233;niti&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.279837.124" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880059v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raynaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Imai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002950" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04609512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae064" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04258621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.93629.3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djivan Prentout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laverr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tricou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401973121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272303v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Genestier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011274" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gombault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.14852" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamantis Sellis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnaiz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Pett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001309" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Popovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13323" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444457v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Marques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Arguel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa C. Z. Machado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12881" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03017182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cariou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charlat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13178" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sawka-G&#261;dek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Potekhin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepankar Pratap Singh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Grevtseva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa258" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03051267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Saclier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.56830" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Reiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007965" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bol&#237;var" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ellegren" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Mugal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1613-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massip" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brossas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;&#160;miguel Fern&#225;ndez-Justel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz182" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rousselle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Figuet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951580v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy184" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx308" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Diagouraga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kadlec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Massy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Latrille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0463" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505240v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leblanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.217240.116" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943796v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pouyet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;mon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27344.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Popa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Parmley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1344-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140486v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13186" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cariou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0791-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01370129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw131" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018994v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessereau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buisson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M. Sinilnikova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22278" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2T9D4HT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lassalle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;rian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004941" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Glemin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Arndt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messer W. Philip" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrov M. Dmitri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.185488.114" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225202v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Terraz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9828-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Kvikstad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst185" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313724v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gayral" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballenghien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cahais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13685" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lesecque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Glemin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lartillot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouchiroud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004790" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995097v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cadoret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arneodo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004282" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045532v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lesecque" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barjhoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku639" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446482v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oudrhiri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2530" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140476v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281861v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lesecque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst056" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140475v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.512" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Montgomery" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Goode" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kvikstad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Albers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. D. Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.148718.112" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750148v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;llosi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.141978.112" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965711v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kahn" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts098" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759182v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baudry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malinsky" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002984" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282748v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Pessia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mousset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rezvoy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evs052" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610795v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Cooper" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stentson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21407" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00711772v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. Cusack" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002276" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698365v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miele" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-116" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03030487v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chureau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chantalat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romito" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Galvani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq516" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299263v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chureau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chantalat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romito" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galvani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539495v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratnakumar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gl&#233;min" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berglund" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galtier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305011v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beisson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;termier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Br&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duharcourt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539398v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Br&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617225v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Go&#251;t" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-547" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539474v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gout" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000944" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428399v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428326v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539368v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nec&#351;ulea" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Hurst" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00400099v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sertier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S6-S3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428324v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353551v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Prioleau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn303" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539330v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428327v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428358v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp026" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282468v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.074534.107" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428172v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Arndt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196384v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kindbeiter" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Belin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dieckmann" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M700510-MCP200" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428199v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Studer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson-Rechavi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428241v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945555v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06495" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332341v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Meisch" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahideh Hassan-Zadeh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luyten" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0805208105" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428242v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434613v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keime" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424420v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2007.03.011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF691M23-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167447v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courchet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Scoazec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm016" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193777v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-154" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427950v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428044v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Weinstock" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Robinson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Gibbs" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Worley" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Evans" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428013v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427980v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelifi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427928v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samain" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weissenbach" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avner" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428012v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340990v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Eyre-Walker" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.04.030" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW2HL6KL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427861v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rechenmann" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti325" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427850v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427715v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beliaeff" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouton" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oriol" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427745v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021661v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonnaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beliaeff" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouton" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Oriol" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4692-2-57" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427767v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427789v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0408986102" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427774v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki084" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427773v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kersey" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bower" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morris" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horne" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petryszak" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki039" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427707v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bazin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023218v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacq" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cornillot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2004.07.013" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425119v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Michon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Morl&#233;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bozon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Zech" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201197" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427686v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prudhomme" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cheynet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427539v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belle" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eyre-Walker" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427647v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193784v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Damiola" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-143" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427624v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427546v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124096v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Damiola" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gandrillon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427517v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427599v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427641v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reymond" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beslon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314551v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161402v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morle" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bozon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zech J. C." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427496v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Assossou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rouault" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brisson" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00479-8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194461v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Rizzon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;galat" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427447v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427363v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bi&#232;che" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laurendeau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Giovangrandi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313743v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perriere" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg530" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144031v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marais" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Segalat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427476v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998536v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assossou" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#227;&#167;oise Besson" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Persat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brisson" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427269v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427257v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prissette" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427292v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427267v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427268v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427189v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ponger" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427184v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427170v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427168v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427169v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427171v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frendo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Jimenez" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallesi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427173v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427183v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427072v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427112v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisset" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mandrand" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427076v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998585v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Birot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bartholin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Santalucia" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tigaud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(00)00244-4" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84A768136B6B29DF2A16D67CD7C0F5C9F5F1145E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427099v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.10.3.379" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427077v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427085v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goncalves" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427068v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427092v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ott" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chemin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trepo" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427048v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdeddaim" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998593v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kuwabara" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sinilnikova" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Thierry-Mieg" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(99)80143-2" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428437v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Blond" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beseme" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428427v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428467v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Wheelan" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boguski" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Makalowski" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428485v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guex" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Peitsch" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bairoch" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428502v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spicher" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Guicherit" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aslanian" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Sanjines" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434988v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesenechal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Cano" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Mortara" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434984v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graur" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.1996.0391" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR2DC9KF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998613v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Callanan" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bouhas" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hayette" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2400599" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434977v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bucher" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435019v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/379333a0" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-QV1R23NS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435026v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gasteiger" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698055v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Michaille" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(94)00865-P" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JJ8X37HG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698070v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698069v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.12.2360" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698183v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rimokh" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bastard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klein" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. French" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998651v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samarut" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessa" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(93)90284-A" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9GR29Q9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998663v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paranhos" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ffrench" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1992.tb05213.x" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799641v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benas" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burnouf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539271v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bierne" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutheil" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428428v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46903-0_3" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnaiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caridad Mir&#243;-Pina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellerin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-026-02584-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raynaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Imai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002950" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04737716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian B&#233;niti&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.279837.124" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djivan Prentout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laverr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tricou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401973121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04258621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.93629.3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04609512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272303v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Genestier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011274" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gombault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.14852" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamantis Sellis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Pett" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001309" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Popovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13323" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sawka-G&#261;dek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Potekhin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepankar Pratap Singh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Grevtseva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa258" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03017182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cariou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charlat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13178" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Marques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Arguel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa C. Z. Machado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12881" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03051267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Saclier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.56830" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massip" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brossas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;&#160;miguel Fern&#225;ndez-Justel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz182" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Reiss" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007965" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bol&#237;var" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ellegren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Mugal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1613-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Diagouraga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kadlec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Massy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.033" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy184" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx308" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rousselle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Figuet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Latrille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0463" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505240v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leblanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.217240.116" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943796v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pouyet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;mon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27344.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13186" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321589v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Popa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Parmley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1344-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016409v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cariou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0791-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01370129v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw131" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225202v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Terraz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9828-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198362v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lassalle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;rian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004941" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900676v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Glemin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Arndt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messer W. Philip" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrov M. Dmitri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.185488.114" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018994v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessereau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M. Sinilnikova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22278" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2T9D4HT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gayral" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballenghien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cahais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13685" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lesecque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Glemin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lartillot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouchiroud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004790" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995097v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cadoret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arneodo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004282" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046828v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Kvikstad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst185" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045532v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lesecque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barjhoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku639" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281861v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lesecque" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst056" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140475v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.512" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446482v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oudrhiri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2530" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140476v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282687v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Montgomery" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Goode" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kvikstad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Albers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. D. Zhang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.148718.112" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750148v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;llosi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.141978.112" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759182v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baudry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malinsky" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002984" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965711v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kahn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts098" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282748v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Pessia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mousset" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rezvoy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evs052" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299263v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chureau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chantalat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romito" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galvani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq516" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610795v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Cooper" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stentson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21407" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00711772v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. Cusack" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002276" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698365v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miele" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-116" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03030487v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chureau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chantalat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romito" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Galvani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539474v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gout" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000944" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539495v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratnakumar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gl&#233;min" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berglund" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galtier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0007" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305011v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beisson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;termier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Br&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duharcourt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539398v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Br&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617225v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Go&#251;t" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-547" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539330v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428358v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp026" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428327v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539368v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nec&#351;ulea" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Hurst" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428326v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00400099v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sertier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S6-S3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428399v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428324v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353551v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Prioleau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn303" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428242v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196384v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kindbeiter" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Belin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dieckmann" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M700510-MCP200" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428199v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Studer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson-Rechavi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282468v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.074534.107" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428172v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Arndt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428241v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332341v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Meisch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahideh Hassan-Zadeh" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luyten" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0805208105" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945555v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06495" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193777v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-154" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434613v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keime" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424420v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2007.03.011" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF691M23-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167447v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courchet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Scoazec" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm016" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340990v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Eyre-Walker" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.04.030" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW2HL6KL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428012v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427928v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samain" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weissenbach" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428044v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Weinstock" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Robinson" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Gibbs" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Worley" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Evans" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427950v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428013v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427980v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelifi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427707v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bazin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427850v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427715v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beliaeff" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oriol" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427861v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rechenmann" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti325" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427745v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021661v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonnaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beliaeff" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouton" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Oriol" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4692-2-57" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427767v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427789v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0408986102" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427774v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki084" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427773v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kersey" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bower" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morris" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horne" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petryszak" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki039" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314551v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacq" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cornillot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161402v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morle" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bozon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zech J. C." TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427539v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eyre-Walker" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427647v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193784v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Damiola" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-143" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427686v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prudhomme" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cheynet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023218v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2004.07.013" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425119v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Michon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Morl&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bozon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Zech" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201197" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427624v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427546v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124096v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Damiola" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gandrillon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427517v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427641v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reymond" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beslon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427599v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998536v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assossou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#227;&#167;oise Besson" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Persat" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brisson" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00479-8" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427363v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bi&#232;che" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laurendeau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Giovangrandi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427447v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427496v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Assossou" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rouault" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brisson" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194461v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Rizzon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;galat" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313743v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perriere" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg530" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144031v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marais" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Segalat" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427476v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427292v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427269v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427257v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prissette" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427267v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427268v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427173v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427171v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frendo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Jimenez" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallesi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427183v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427168v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427170v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427184v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427189v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ponger" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427169v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427048v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdeddaim" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427099v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.10.3.379" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427077v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427076v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998585v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Birot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bartholin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Santalucia" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tigaud" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(00)00244-4" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84A768136B6B29DF2A16D67CD7C0F5C9F5F1145E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427072v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427112v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisset" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mandrand" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427085v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goncalves" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427068v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427092v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ott" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chemin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trepo" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428467v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Wheelan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boguski" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Makalowski" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428427v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428437v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Blond" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beseme" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998593v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kuwabara" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sinilnikova" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Thierry-Mieg" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(99)80143-2" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428485v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guex" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Peitsch" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bairoch" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428502v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spicher" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Guicherit" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aslanian" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Sanjines" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434984v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graur" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.1996.0391" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR2DC9KF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434988v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesenechal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Cano" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Mortara" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998613v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Callanan" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bouhas" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hayette" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2400599" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434977v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bucher" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435019v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/379333a0" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-QV1R23NS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435026v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gasteiger" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698070v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698055v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Michaille" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(94)00865-P" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JJ8X37HG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698069v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.12.2360" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698183v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rimokh" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bastard" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klein" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. French" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998651v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samarut" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessa" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(93)90284-A" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9GR29Q9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998663v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paranhos" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ffrench" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1992.tb05213.x" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799641v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benas" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burnouf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539271v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bierne" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutheil" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428428v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46903-0_3" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>