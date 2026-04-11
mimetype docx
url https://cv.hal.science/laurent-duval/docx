--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -4077,51 +4077,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinable-precision in mesh compression for upscaling and upgridding in reservoir simulation with HexaShrink</w:t>
+                <w:t xml:space="preserve">Lossless progressive compression of meshes for upscaling and upgridding in reservoir simulation with HexaShrink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
@@ -4152,97 +4152,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RING Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research for Integrative Numerical Geology, École Nationale Supérieure de Géologie de Nancy, GeoRessources, Sep 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">EAGE [European Association of Geoscientists &amp; Engineers]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138861v1</w:t>
+                <w:t xml:space="preserve">hal-02190567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossless progressive compression of meshes for upscaling and upgridding in reservoir simulation with HexaShrink</w:t>
+                <w:t xml:space="preserve">Refinable-precision in mesh compression for upscaling and upgridding in reservoir simulation with HexaShrink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
@@ -4273,73 +4273,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE [European Association of Geoscientists &amp; Engineers]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">RING Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research for Integrative Numerical Geology, École Nationale Supérieure de Géologie de Nancy, GeoRessources, Sep 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190567v1</w:t>
+                <w:t xml:space="preserve">hal-03138861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOGMep: Variational Bayes and higher-order graphical models applied to joint image recovery and segmentation</w:t>
               </w:r>
@@ -7095,51 +7095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5E68C52"/>
+    <w:nsid w:val="A2351E6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7326,51 +7326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7732-4666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134633342" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/duval_l_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7576-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239495v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Preux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.70030" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924136v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3251891/mm1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972442v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marmin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107835" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3025731" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02805426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07281-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01857997v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peyrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-9816-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couprie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/114769" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01326188v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled-El Feki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549716684026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#233;non" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Tebib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.01.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0754-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01328398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen Pham" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2362861" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2331614" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Ning" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Selesnick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2014.09.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.04.025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zaccardi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecompte," TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pagot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03226993" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauthier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2023947" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Vendeuvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruiz-Guerrero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertoncini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thi&#233;baut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2007004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617268v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2007.909104" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Ruiz-Guerrero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.05.106" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duplan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2004.05.071" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691304000676" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Gharbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Villa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04707472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP58920.2024.10734838" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Jagtap" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bidard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D. Malliaros" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167897v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Alsouki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Wahl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El-Haddad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336884v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkadir &#199;elikkanat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275427v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Leroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413383" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179373v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02190567v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01862840v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Y. Zheng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296988" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01900954v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553174" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01620826v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Gaid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schneider" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532528" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077964v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351220" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp14096225" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825809v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gragnaniello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278528v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Broto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182628v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacoue-Negre Marion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirayre Aur&#233;lie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Huong Pham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326436v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841581v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04930492v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03957532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Haddad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wahl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01528856v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Zheng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7732-4666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134633342" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/duval_l_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7576-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239495v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Preux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.70030" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924136v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3251891/mm1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972442v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marmin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107835" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3025731" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02805426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07281-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01857997v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peyrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-9816-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couprie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/114769" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01326188v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled-El Feki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549716684026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#233;non" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Tebib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.01.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0754-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01328398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen Pham" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2362861" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2331614" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Ning" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Selesnick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2014.09.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.04.025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zaccardi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecompte," TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pagot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03226993" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauthier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2023947" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Vendeuvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruiz-Guerrero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertoncini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thi&#233;baut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2007004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617268v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2007.909104" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Ruiz-Guerrero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.05.106" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duplan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2004.05.071" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691304000676" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Gharbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Villa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04707472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP58920.2024.10734838" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Jagtap" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bidard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D. Malliaros" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167897v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Alsouki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Wahl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El-Haddad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336884v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkadir &#199;elikkanat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275427v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Leroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413383" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179373v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02190567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138861v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01862840v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Y. Zheng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296988" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01900954v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553174" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01620826v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Gaid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schneider" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532528" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077964v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351220" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp14096225" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825809v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gragnaniello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278528v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Broto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182628v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacoue-Negre Marion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirayre Aur&#233;lie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Huong Pham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326436v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841581v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04930492v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03957532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Haddad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wahl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01528856v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Zheng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>