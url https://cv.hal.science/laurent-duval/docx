--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -2177,343 +2177,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Two-Dimensional Gas Chromatography for Detailed Characterisation of Petroleum Products</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bertoncini</w:t>
+                <w:t xml:space="preserve">Noise Covariance Properties in Dual-Tree Wavelet Decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst:2007004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (12), pp.4680 - 4700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2007.909104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617264v1</w:t>
+                <w:t xml:space="preserve">hal-00617268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Covariance Properties in Dual-Tree Wavelet Decompositions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+                <w:t xml:space="preserve">Comprehensive Two-Dimensional Gas Chromatography for Detailed Characterisation of Petroleum Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colombe Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruiz-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 53 (12), pp.4680 - 4700. </w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (1), pp.43-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2007.909104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst:2007004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617268v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of middle-distillates by comprehensive two-dimensional gas chromatography (GC×GC): A powerful alternative for performing various standard analysis of middle-distillates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colombe Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Ruiz-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2nd International Symposium on Comprehensive Multidimensional Gas Chromatography, 2nd International Symposium on Comprehensive Multidimensional Gas Chromatography, 1086 (1-2), pp.21-28. </w:t>
@@ -2551,103 +2551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of conventional gas chromatography (1D-GC) and comprehensive two- dimensional gas chromatography (GCxGC) for the detailed analysis of petrochemical samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colombe Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1056, pp.155-162. </w:t>
@@ -3636,252 +3636,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU-based Implementations of MM Algorithms. Application to Spectroscopy Signal Restoration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+                <w:t xml:space="preserve">Weight identification through global optimization in a new hysteretic neural network model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2021 - 46th International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto (online), Canada. pp.5315-5319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275427v2</w:t>
+                <w:t xml:space="preserve">hal-03227078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight identification through global optimization in a new hysteretic neural network model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Castella</w:t>
+                <w:t xml:space="preserve">GPU-based Implementations of MM Algorithms. Application to Spectroscopy Signal Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2021 - 46th International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413383⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03227078v1</w:t>
+                <w:t xml:space="preserve">hal-03275427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forme lissée de rapports de normes lp/lq (SPOQ) pour la reconstruction des signaux avec pénalisation parcimonieuse.</w:t>
               </w:r>
@@ -4077,51 +4077,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossless progressive compression of meshes for upscaling and upgridding in reservoir simulation with HexaShrink</w:t>
+                <w:t xml:space="preserve">Refinable-precision in mesh compression for upscaling and upgridding in reservoir simulation with HexaShrink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
@@ -4152,97 +4152,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE [European Association of Geoscientists &amp; Engineers]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">RING Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research for Integrative Numerical Geology, École Nationale Supérieure de Géologie de Nancy, GeoRessources, Sep 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190567v1</w:t>
+                <w:t xml:space="preserve">hal-03138861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinable-precision in mesh compression for upscaling and upgridding in reservoir simulation with HexaShrink</w:t>
+                <w:t xml:space="preserve">Lossless progressive compression of meshes for upscaling and upgridding in reservoir simulation with HexaShrink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
@@ -4273,73 +4273,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RING Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research for Integrative Numerical Geology, École Nationale Supérieure de Géologie de Nancy, GeoRessources, Sep 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">EAGE [European Association of Geoscientists &amp; Engineers]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138861v1</w:t>
+                <w:t xml:space="preserve">hal-02190567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOGMep: Variational Bayes and higher-order graphical models applied to joint image recovery and segmentation</w:t>
               </w:r>
@@ -5349,51 +5349,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage de multiples sismiques par ondelettes et optimisation convexe</w:t>
+                <w:t xml:space="preserve">Seismic multiple removal with a Primal-Dual proximal algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Quyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
@@ -5411,97 +5411,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Gretsi 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. 5 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914637v1</w:t>
+                <w:t xml:space="preserve">hal-00825809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic multiple removal with a Primal-Dual proximal algorithm</w:t>
+                <w:t xml:space="preserve">Filtrage de multiples sismiques par ondelettes et optimisation convexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Quyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
@@ -5519,73 +5519,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. 5 pp</w:t>
+              <w:t xml:space="preserve">Colloque Gretsi 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825809v1</w:t>
+                <w:t xml:space="preserve">hal-00914637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A convex variational approach for multiple removal in seismic data</w:t>
               </w:r>
@@ -7095,51 +7095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2351E6B"/>
+    <w:nsid w:val="6AD6414A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7326,51 +7326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7732-4666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134633342" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/duval_l_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7576-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239495v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Preux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.70030" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924136v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3251891/mm1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972442v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marmin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107835" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3025731" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02805426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07281-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01857997v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peyrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-9816-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couprie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/114769" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01326188v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled-El Feki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549716684026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#233;non" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Tebib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.01.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0754-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01328398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen Pham" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2362861" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2331614" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Ning" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Selesnick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2014.09.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.04.025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zaccardi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecompte," TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pagot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03226993" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauthier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2023947" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Vendeuvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruiz-Guerrero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertoncini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thi&#233;baut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2007004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617268v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2007.909104" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Ruiz-Guerrero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.05.106" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duplan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2004.05.071" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691304000676" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Gharbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Villa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04707472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP58920.2024.10734838" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Jagtap" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bidard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D. Malliaros" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167897v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Alsouki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Wahl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El-Haddad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336884v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkadir &#199;elikkanat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275427v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Leroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413383" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179373v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02190567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138861v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01862840v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Y. Zheng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296988" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01900954v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553174" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01620826v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Gaid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schneider" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532528" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077964v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351220" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp14096225" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825809v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gragnaniello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278528v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Broto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182628v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacoue-Negre Marion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirayre Aur&#233;lie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Huong Pham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326436v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841581v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04930492v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03957532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Haddad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wahl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01528856v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Zheng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7732-4666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134633342" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/duval_l_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7576-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239495v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Preux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.70030" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924136v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3251891/mm1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972442v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marmin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107835" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3025731" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02805426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07281-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01857997v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peyrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-9816-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couprie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/114769" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01326188v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled-El Feki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549716684026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#233;non" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Tebib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.01.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0754-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01328398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen Pham" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2362861" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2331614" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Ning" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Selesnick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2014.09.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.04.025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zaccardi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecompte," TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pagot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03226993" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauthier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2023947" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2007.909104" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Vendeuvre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruiz-Guerrero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertoncini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thi&#233;baut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2007004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Ruiz-Guerrero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.05.106" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duplan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2004.05.071" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691304000676" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Gharbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Villa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04707472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP58920.2024.10734838" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Jagtap" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bidard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D. Malliaros" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167897v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Alsouki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Wahl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El-Haddad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336884v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkadir &#199;elikkanat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Leroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413383" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275427v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179373v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02190567v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01862840v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Y. Zheng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296988" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01900954v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553174" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01620826v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Gaid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schneider" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532528" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077964v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351220" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp14096225" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825809v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914637v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gragnaniello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278528v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Broto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182628v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacoue-Negre Marion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirayre Aur&#233;lie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Huong Pham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326436v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841581v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04930492v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03957532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Haddad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wahl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01528856v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Zheng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>