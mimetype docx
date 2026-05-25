--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">duval_l_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://scholar.google.com/citations?user=ixkiakMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/A-7576-2008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -242,2549 +263,2549 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LUNDIsim : model meshes for flow simulation and scientific data compression benchmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Bouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (4), pp.e70030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/gdj3.70030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239495v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PENDANTSS: PEnalized Norm-ratios Disentangling Additive Noise, Trend and Sparse Spikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, pp.215-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LSP.2023.3251891/mm1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse signal reconstruction for nonlinear models via piecewise rational optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 179, pp.107835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972442v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPOQ lp-Over-lq Regularization for Sparse Signal Recovery applied to Mass Spectrometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Glucose-lactose mixture feeds in industry-like conditions: a gene regulatory network analysis on the hyperproducing Trichoderma reesei strain Rut-C30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pirayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Firmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3025731⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-07281-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454518v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose-lactose mixture feeds in industry-like conditions: a gene regulatory network analysis on the hyperproducing Trichoderma reesei strain Rut-C30</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">SPOQ lp-Over-lq Regularization for Sparse Signal Recovery applied to Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Cherni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-07281-8⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68, pp.6070--6084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3025731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805426v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HexaShrink, an exact scalable framework for hexahedral meshes with attributes and discontinuities: multiresolution rendering and storage of geoscience models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Chizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (4), pp.723-743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10596-019-9816-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857997v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRANE Clust: Cluster-Assisted Gene Regulatory Network Inference Refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pirayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (3), pp.850-860. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/114769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHOPtrey: contextual online polynomial extrapolation for enhanced multi-core co-simulation of complex systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">BARCHAN: Blob Alignment for Robust CHromatographic ANalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Faure</w:t>
+                <w:t xml:space="preserve">Maxime Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Simon</w:t>
+                <w:t xml:space="preserve">Sophie Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mongi Ben Gaïd</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélinda Tebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 93 (3), pp.185-200. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1484 (10), pp.65-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0037549716684026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01326188v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BARCHAN: Blob Alignment for Robust CHromatographic ANalysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">CHOPtrey: contextual online polynomial extrapolation for enhanced multi-core co-simulation of complex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Ben Khaled-El Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hénon</w:t>
+                <w:t xml:space="preserve">Cyril Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélinda Tebib</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongi Ben Gaïd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.01.003⟩</w:t>
+              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (3), pp.185-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0037549716684026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392910v1</w:t>
+                <w:t xml:space="preserve">lirmm-01326188v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRANE Cut: Biologically-Related A priori Network Enhancement with Graph cuts for Gene Regulatory Network Inference</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Euclid in a Taxicab: Sparse Blind Deconvolution with Smoothed ℓ 1 /ℓ 2 Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Repetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Quyen Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-015-0754-2⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (5), pp.539-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2014.2362861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330611v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid in a Taxicab: Sparse Blind Deconvolution with Smoothed ℓ 1 /ℓ 2 Regularization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">BRANE Cut: Biologically-Related A priori Network Enhancement with Graph cuts for Gene Regulatory Network Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pirayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2014.2362861⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-015-0754-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328398v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Primal-Dual Proximal Algorithm for Sparse Template-Based Adaptive Filtering: Application to Seismic Multiple Removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Quyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (16), pp.4256-4269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSP.2014.2331614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatogram baseline estimation and denoising using sparsity (BEADS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoran Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Selesnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 139, pp.156-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemolab.2014.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A panorama on multiscale geometric representations, intertwining spatial, directional and frequency selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91 (12), pp.2699-2730. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-ignition in Highly Charged Spark Ignition Engines - Visualisation and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Zaccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lecompte,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MTZ Worldwide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF03226993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Synthesis Oversampled Complex Filter Banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (10), pp.3827 - 3843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSP.2009.2023947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Covariance Properties in Dual-Tree Wavelet Decompositions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comprehensive Two-Dimensional Gas Chromatography for Detailed Characterisation of Petroleum Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colombe Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruiz-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (1), pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst:2007004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2007.909104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00617268v1</w:t>
+                <w:t xml:space="preserve">hal-00617264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Two-Dimensional Gas Chromatography for Detailed Characterisation of Petroleum Products</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Noise Covariance Properties in Dual-Tree Wavelet Decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (12), pp.4680 - 4700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2007.909104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst:2007004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00617264v1</w:t>
+                <w:t xml:space="preserve">hal-00617268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of middle-distillates by comprehensive two-dimensional gas chromatography (GC×GC): A powerful alternative for performing various standard analysis of middle-distillates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colombe Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Ruiz-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2nd International Symposium on Comprehensive Multidimensional Gas Chromatography, 2nd International Symposium on Comprehensive Multidimensional Gas Chromatography, 1086 (1-2), pp.21-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2005.05.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of conventional gas chromatography (1D-GC) and comprehensive two- dimensional gas chromatography (GCxGC) for the detailed analysis of petrochemical samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colombe Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1056, pp.155-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2004.05.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapped transforms and hidden Markov models for seismic data filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wavelets, Multiresolution, and Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2 (4), pp.455-476. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219691304000676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2794,3375 +2815,3375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative d'algorithmes de restauration en architecture dépliée pour des signaux chromatographiques parcimonieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI’25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de Recherche et d'Etudes de Traitement du Signal et des Images, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unrolled deep networks for sparse signal restoration in analytical chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLSP 2024 - 34th IEEE International Workshop on Machine Learning for Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2024, Londres, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MLSP58920.2024.10734838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démélange, déconvolution et débruitage conjoints d’un modèle convolutif parcimonieux avec dérive instrumentale, par pénalisation de rapports de normes ou quasi-normes lissées (PENDANTSS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRANet: Graph-based Integration of Multi-omics Data with Biological a priori for Regulatory Network Inference</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">GPU-based Implementations of MM Algorithms. Application to Spectroscopy Signal Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Computational Intelligence Methods for Bioinformatics and Biostatistics (CIBB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online, Italy</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425420v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Dual Sparse Partial Least Squares (DS-PLS) regression; Application to NMR/NIR petroleum data sets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Weight identification through global optimization in a new hysteretic neural network model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rami El-Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-CHIMIOMETRIE 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2021 - 46th International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto (online), Canada. pp.5315-5319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167897v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized method for Sparse Partial Least Squares (Dual-SPLS): theory and applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BRANet: Graph-based Integration of Multi-omics Data with Biological a priori for Regulatory Network Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Wahl</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Surabhi Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pirayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami El-Haddad</w:t>
+                <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">jds2021 : JDS 2021 : 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Computational Intelligence Methods for Bioinformatics and Biostatistics (CIBB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167984v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiomics Data Integration for Gene Regulatory Network Inference with Exponential Family Embeddings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Surabhi Jagtap</w:t>
+                <w:t xml:space="preserve">Interpretable Dual Sparse Partial Least Squares (DS-PLS) regression; Application to NMR/NIR petroleum data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louna Alsouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulkadir Çelikkanat</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Francois Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami El-Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO - 29th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Dublin / Online, Ireland</w:t>
+              <w:t xml:space="preserve">e-CHIMIOMETRIE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336884v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight identification through global optimization in a new hysteretic neural network model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A generalized method for Sparse Partial Least Squares (Dual-SPLS): theory and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louna Alsouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Leroy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
+                <w:t xml:space="preserve">Rami El-Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2021 - 46th International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">jds2021 : JDS 2021 : 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413383⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03227078v1</w:t>
+                <w:t xml:space="preserve">hal-03167984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU-based Implementations of MM Algorithms. Application to Spectroscopy Signal Restoration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multiomics Data Integration for Gene Regulatory Network Inference with Exponential Family Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surabhi Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulkadir Çelikkanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pirayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland</w:t>
+              <w:t xml:space="preserve">EUSIPCO - 29th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin / Online, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275427v2</w:t>
+                <w:t xml:space="preserve">hal-03336884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forme lissée de rapports de normes lp/lq (SPOQ) pour la reconstruction des signaux avec pénalisation parcimonieuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2019 - 27ème Colloque francophonede traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Smoothed Norm Ratio for Sparse Signal Restoration Application to Mass Spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARS 2019 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinable-precision in mesh compression for upscaling and upgridding in reservoir simulation with HexaShrink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Bouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
+                <w:t xml:space="preserve">Christophe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Preux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RING Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research for Integrative Numerical Geology, École Nationale Supérieure de Géologie de Nancy, GeoRessources, Sep 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lossless progressive compression of meshes for upscaling and upgridding in reservoir simulation with HexaShrink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Bouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
+                <w:t xml:space="preserve">Christophe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Preux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAGE [European Association of Geoscientists &amp; Engineers]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOGMep: Variational Bayes and higher-order graphical models applied to joint image recovery and segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pirayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuling Y. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition multi-échelles de maillages 3D hexaédriques dans le domaine des géosciences. Étude des performances en compression sans pertes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque COmpression et REpresentation des Signaux Audiovisuels (CORESA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal reconstruction from sub-sampled and nonlinearly distorted observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2018: 26th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Roma, Italy. pp.1970-1974, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient extrapolation for parallel co-simulation of coupled systems (CHOPtrey)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Décomposition progressive de maillages hexaédriques avec discontinuités : application aux modèles géologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mongi Ben Gaid</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium “Solver Coupling and Co-Simulation”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620826v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition progressive de maillages hexaédriques avec discontinuités : application aux modèles géologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient extrapolation for parallel co-simulation of coupled systems (CHOPtrey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Ben Khaled-El Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Payan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Antonini</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongi Ben Gaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium “Solver Coupling and Co-Simulation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566937v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexashrink: Multiresolution Compression of Large Structured Hexahedral Meshes with Discontinuities in Geosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.1101- 1105, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression de ligne de base et débruitage de chromatogrammes par pénalisation asymétrique de positivité et dérivées parcimonieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pirayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoran Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Selesnick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI : Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse adaptive template matching and filtering for 2D seismic images with dual-tree wavelets and proximal methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Quyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP - International Conference on Image Processing 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Québec City, Canada. pp.2339-2343, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-based polynomial extrapolation and slackened synchronization for fast multi-core simulation using FMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Ben Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODELICA 2014 - 10th International Modelica Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lund, Sweden. pp.225-234, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3384/ecp14096225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic multiple removal with a Primal-Dual proximal algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Filtrage de multiples sismiques par ondelettes et optimisation convexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Quyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. 5 pp</w:t>
+              <w:t xml:space="preserve">Colloque Gretsi 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825809v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage de multiples sismiques par ondelettes et optimisation convexe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Seismic multiple removal with a Primal-Dual proximal algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Quyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Gretsi 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. 5 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914637v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A convex variational approach for multiple removal in seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Gragnaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. 5 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent noise removal in seismic data with dual-tree M-band wavelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE 2007 Wavelets XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, San Diego, United States. pp. 67011W</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic data analysis and filtering with dual-tree M-band wavelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Mathematical and Computational Issues in the Geosciences (SIAM GS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D dual-tree M-band wavelet decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Phildelphia, PA, United States. pp.537-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilbert pairs of M-band orthonormal wavelet bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. European Signal Processing Conference Conference (EUSIPCO'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Vienna, Austria, France. pp.1187-1190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic data filtering with lapped transforms and hidden Markov models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wavelet and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Villars de Lans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6172,245 +6193,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustifying a PLS property prediction workflow on NMR spectra with optimized processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacoue-Negre Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirayre Aurélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday discussions: Challenges in analysis of complex natural mixtures Faraday Discussion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Edinburgh, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de Galerkin en base mixte ondelettes/gaussiennes pour le calcul de structures électroniques en chimie quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Huong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Les Karellis, Savoie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6420,244 +6441,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d’exploitation des hydrocarbures d’une formation souterraine, au moyen d’une analyse multi-résolution optimisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 16/54.906. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement de réflexions multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Quyen Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 12/02.299. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6667,367 +6688,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LUNDIsim : open-data multiresolution model meshes with porosity and permeability properties inspired from SPE10 challenge for geoscience and data science applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Bouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-sPLS: a family of Dual Sparse Partial Least Squares regressions for feature selection and prediction with tunable sparsity; evaluation on simulated and near-infrared (NIR) data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louna Alsouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint restoration/segmentation of multicomponent images with variationalBayes and higher-order graphical models (HOGMep)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuling Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pirayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7095,51 +7116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AD6414A"/>
+    <w:nsid w:val="634232CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7326,51 +7347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7732-4666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134633342" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/duval_l_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7576-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239495v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Preux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.70030" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924136v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3251891/mm1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972442v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marmin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107835" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3025731" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02805426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07281-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01857997v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peyrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-9816-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couprie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/114769" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01326188v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled-El Feki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549716684026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#233;non" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Tebib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.01.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0754-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01328398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen Pham" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2362861" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2331614" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Ning" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Selesnick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2014.09.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.04.025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zaccardi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecompte," TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pagot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03226993" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauthier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2023947" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2007.909104" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Vendeuvre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruiz-Guerrero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertoncini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thi&#233;baut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2007004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Ruiz-Guerrero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.05.106" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duplan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2004.05.071" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691304000676" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Gharbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Villa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04707472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP58920.2024.10734838" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Jagtap" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bidard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D. Malliaros" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167897v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Alsouki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Wahl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El-Haddad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336884v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkadir &#199;elikkanat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Leroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413383" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275427v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179373v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02190567v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01862840v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Y. Zheng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296988" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01900954v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553174" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01620826v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Gaid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schneider" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532528" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077964v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351220" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp14096225" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825809v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914637v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gragnaniello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278528v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Broto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182628v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacoue-Negre Marion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirayre Aur&#233;lie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Huong Pham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326436v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841581v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04930492v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03957532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Haddad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wahl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01528856v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Zheng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7732-4666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134633342" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/duval_l_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.com/citations?user=ixkiakMAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7576-2008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239495v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Preux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bouard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.70030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3251891/mm1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972442v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marmin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107835" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02805426v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07281-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3025731" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01857997v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peyrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-9816-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couprie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/114769" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392910v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#233;non" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Tebib" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.01.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01326188v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled-El Feki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549716684026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01328398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen Pham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2362861" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0754-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2331614" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Ning" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Selesnick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2014.09.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330604v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.04.025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330601v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zaccardi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecompte," TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pagot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03226993" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauthier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2023947" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617264v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Vendeuvre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruiz-Guerrero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertoncini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thi&#233;baut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2007004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2007.909104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330596v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Ruiz-Guerrero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.05.106" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330592v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duplan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2004.05.071" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691304000676" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Gharbi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Villa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04707472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP58920.2024.10734838" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275427v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Leroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413383" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425420v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Jagtap" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bidard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D. Malliaros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167897v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Alsouki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Wahl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El-Haddad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167984v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkadir &#199;elikkanat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138861v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02190567v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01862840v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Y. Zheng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296988" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01900954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957568v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553174" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schneider" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01620826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Gaid" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532528" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077964v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278494v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351220" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968895v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp14096225" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914637v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gragnaniello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733485v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278528v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Broto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621891v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621901v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182628v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacoue-Negre Marion" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirayre Aur&#233;lie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901968v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Huong Pham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326436v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04930492v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03957532v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Haddad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wahl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01528856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Zheng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>