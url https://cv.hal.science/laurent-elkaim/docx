--- v0 (2026-03-22)
+++ v1 (2026-04-29)
@@ -611,1391 +611,1391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03307256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O -Allylated Pudovik and Passerini Adducts as Versatile Scaffolds for Product Diversification</w:t>
+                <w:t xml:space="preserve">Metal-Free Addition of Boronic Acids to Silylnitronates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Dolé Kerim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Katsina</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pakoupati Boyode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent El Kaïm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c01721⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (09), pp.856-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0039-1690845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392316v1</w:t>
+                <w:t xml:space="preserve">hal-04392310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Free Addition of Boronic Acids to Silylnitronates</w:t>
+                <w:t xml:space="preserve">O -Allylated Pudovik and Passerini Adducts as Versatile Scaffolds for Product Diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Dolé Kerim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Katsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cattoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fincias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pakoupati Boyode</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stellios Arseniyadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (09), pp.856-860. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (19), pp.12514-12525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0039-1690845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c01721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392310v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raising the Diversity of Ugi Reactions Through Selective Alkylations and Allylations of Ugi Adducts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Ugi Straightforward Access to Bis-β-lactam Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cheibas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Zidan</w:t>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abeer El-Naggar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ali Khalil Ali</w:t>
+                <w:t xml:space="preserve">Yanyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00020⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (27), pp.4457-4463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201900678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096847v1</w:t>
+                <w:t xml:space="preserve">hal-02280748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Passerini/Tsuji-Trost access to dienamide derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raising the Diversity of Ugi Reactions Through Selective Alkylations and Allylations of Ugi Adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Zidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeer El-Naggar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Dali Youcef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mansour Dolé Kerim</w:t>
+                <w:t xml:space="preserve">Nour Abd El-Sattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Ilitki</w:t>
+                <w:t xml:space="preserve">Ali Khalil Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (2), pp.102-105. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.11.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096732v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5‐ endo‐dig Cyclization of O‐Propargyl Mandelic Acid Amides towards 2,5‐Dihydrofurans</w:t>
+                <w:t xml:space="preserve">A Passerini/Tsuji-Trost access to dienamide derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Ben Gaied</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent El Kaïm</w:t>
+                <w:t xml:space="preserve">Sihem Dali Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Dolé Kerim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Ilitki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901397⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (2), pp.102-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.11.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392322v1</w:t>
+                <w:t xml:space="preserve">hal-02096732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward access to complex isoindolinones from the Ugi reaction of o -nitrobenzoic acid derivatives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">5‐ endo‐dig Cyclization of O‐Propargyl Mandelic Acid Amides towards 2,5‐Dihydrofurans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocio Gàmez-Montaño</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent El Kaim</w:t>
+                <w:t xml:space="preserve">Lilia Ben Gaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fincias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent El Kaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (44), pp.9655-9659. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (47), pp.7656-7665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9OB02065A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392460v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ugi Straightforward Access to Bis-β-lactam Derivatives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Straightforward access to complex isoindolinones from the Ugi reaction of o -nitrobenzoic acid derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Mahanandaiah Kurva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Dolé Kerim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanyan Li</w:t>
+                <w:t xml:space="preserve">Rocio Gàmez-Montaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (27), pp.4457-4463. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (44), pp.9655-9659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201900678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9OB02065A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280748v1</w:t>
+                <w:t xml:space="preserve">hal-04392460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-free Deamidative Ugi Access to Isoindolinones</w:t>
+                <w:t xml:space="preserve">A Passerini/Michael Pathway towards Butyrolactones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Baaziz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lamouri Hammal</w:t>
+                <w:t xml:space="preserve">Shuanglong Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1610189⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (46), pp.6457-6464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999460v1</w:t>
+                <w:t xml:space="preserve">hal-02095101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Benzofurans to Indoles: Palladium-Catalyzed Reductive Ring-Opening and Closure via β-Phenoxide Elimination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+                <w:t xml:space="preserve">Palladium triggered diene formation from nitro allylic compounds: a versatile entry into naphthalene derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Dolé Kerim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuanglong Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysoula Theodorakidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201801225⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (77), pp.10917-10920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc06536e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913160v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Passerini/Michael Pathway towards Butyrolactones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuanglong Jia</w:t>
+                <w:t xml:space="preserve">Metal-free Deamidative Ugi Access to Isoindolinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Baaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Dole Kerim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamouri Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800958⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (14), pp.1842-1846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1610189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095101v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium triggered diene formation from nitro allylic compounds: a versatile entry into naphthalene derivatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shuanglong Jia</w:t>
+                <w:t xml:space="preserve">From Benzofurans to Indoles: Palladium-Catalyzed Reductive Ring-Opening and Closure via β-Phenoxide Elimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Alessandro Perego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Wagschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrysoula Theodorakidou</w:t>
+                <w:t xml:space="preserve">Raymond Grüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Prevost</w:t>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (77), pp.10917-10920. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 361 (1), pp.151-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8cc06536e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201801225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094211v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mannich reaction of trifluoroacetaldehyde hydrazones, a useful entry to trifluoromethyl substituted heterocycles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuanglong Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2055,90 +2055,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-catalysed O -Allylation of α-Hydroxyphosphonates: An Expedient Entry into Phosphono-oxaheterocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Dolé Kerim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cattoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fincias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dos santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stellios Arseniyadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 360 (3), pp.449-454. </w:t>
@@ -2414,90 +2414,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propargylation of Ugi Amide Dianion: An Entry into Pyrrolidinone and Benzoindolizidine Alkaloid Analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Zidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Zidan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abeer El-Naggar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Abd El-Sattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2542,291 +2542,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passerini/Tsuji-Trost Strategy towards Pyrrole Derivatives</w:t>
+                <w:t xml:space="preserve">Nef–Perkow–Mumm Cascade towards Imido Phosphate Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noisette Narboni</w:t>
+                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (29), pp.4242-4246. </w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (19), pp.2637 - 2641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201700653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1590856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094146v1</w:t>
+                <w:t xml:space="preserve">hal-01664663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nef–Perkow–Mumm Cascade towards Imido Phosphate Derivatives</w:t>
+                <w:t xml:space="preserve">Passerini/Tsuji-Trost Strategy towards Pyrrole Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Noisette Narboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (19), pp.2637 - 2641. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (29), pp.4242-4246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1590856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201700653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664663v1</w:t>
+                <w:t xml:space="preserve">hal-02094146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Lactam Synthesis through Diodomethane Addition to Amide Dianions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Zidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2916,51 +2916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbari Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3137,51 +3137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Mercalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nyadanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Cesare Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3239,542 +3239,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passerini/Friedel–Crafts Route towards Indole Derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piperazine as Leaving Group in A3 Adducts: Fast Access to Alkynyl Indoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Dole Kerim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hocine Ilitki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 27 (18), pp.2571 - 2574. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1561497⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 27 (10), pp.1572-1576 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1561396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664674v1</w:t>
+                <w:t xml:space="preserve">hal-01444342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiCl4-Mediated Preparation of Thiophthalide Derivatives via Formal Thio-Passerini Reactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passerini/Friedel–Crafts Route towards Indole Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime R. Vitale</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El El Mamouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Ilitki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01937⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (18), pp.2571 - 2574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1561497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456154v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Tsuji-Trost type C-allylation of hydrazones: a straightforward entry into 4,5-dihydropyrazoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhachemia Elmamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cattoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Cossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stellios Arseniyadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (100), pp.14490-14493 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6cc08171a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piperazine as Leaving Group in A3 Adducts: Fast Access to Alkynyl Indoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mansour Dole Kerim</w:t>
+                <w:t xml:space="preserve">TiCl4-Mediated Preparation of Thiophthalide Derivatives via Formal Thio-Passerini Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudipta Ponra,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nyadanu,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime R. Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (10), pp.1572-1576 </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (16), pp.4060-4063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1561396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444342v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Roles of Isocyanides in Palladium-Catalyzed Imidoylative Couplings: A Mechanistic Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca A. Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3872,51 +3872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Conditions for Passerini-Smiles Reactions and Applications to Benzoxazinone Syntheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Martinand-Lurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,2476 +3987,2476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, antimicrobial and antioxidant activities of imidazotriazoles and new multicomponent reaction toward 5-amino-1-phenyl[1,2,4]triazole derivatives</w:t>
+                <w:t xml:space="preserve">A Nonoxidative Passerini Pathway to α-Ketoamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monia Aouali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fatma Allouche</w:t>
+                <w:t xml:space="preserve">Abdelbari Ben Abdessalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicinal Chemistry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00044-015-1322-z⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (18), pp.2537-2540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1560632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186609v1</w:t>
+                <w:t xml:space="preserve">hal-01245816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Formal [3+2] cycloaddition of Ugi adducts towards pyrrolines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Asma Agrebie</w:t>
+                <w:t xml:space="preserve">Passerini/Tsuji-Trost strategies towards achieving lactams and cyclopentane derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noisette Narboni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 51 (97), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cc90512e⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 51 (29), pp.6411-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CC00584A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276153v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ugi Reaction of Cyanoacetic Acid as a Route to Tetramic Acid Derivatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Correction: Formal [3+2] cycloaddition of Ugi adducts towards pyrrolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbari Ben Abdessalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Agrebie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1560050⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (97), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cc90512e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217812v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passerini/Tsuji-Trost strategies towards achieving lactams and cyclopentane derivatives.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
+                <w:t xml:space="preserve">Synthesis, antimicrobial and antioxidant activities of imidazotriazoles and new multicomponent reaction toward 5-amino-1-phenyl[1,2,4]triazole derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Aouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhekra Mhalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CC00584A⟩</w:t>
+              <w:t xml:space="preserve">Medicinal Chemistry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (6), pp.2732-2741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00044-015-1322-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152233v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonoxidative Passerini Pathway to α-Ketoamides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raoudha Abderrahim</w:t>
+                <w:t xml:space="preserve">The Ugi Reaction of Cyanoacetic Acid as a Route to Tetramic Acid Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Alvarez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Gámez-Montaño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 26 (18), pp.2537-2540. </w:t>
+              <w:t xml:space="preserve">, 2015, 26 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1560632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1560050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245816v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal [3+2] cycloaddition of Ugi adducts towards pyrrolines</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Ugi-Smiles and Passerini-Smiles Couplings: A Story About Phenols in Isocyanide-Based Multicomponent Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 51 (6), pp.1116-1119. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (35), </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CC08282F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201402783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114416v1</w:t>
+                <w:t xml:space="preserve">hal-01217971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzoxazinone synthesis via Passerini-Smiles couplings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Martinand-Lurin</w:t>
+                <w:t xml:space="preserve">Nitrile Synthesis through Catalyzed Cascades Involving Acid-Nitrile Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2014.07.088⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (13), pp.1802-1806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1341227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01075102v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrrolidinone and Piperidinone Isocyanides from Isocyano Esters</w:t>
+                <w:t xml:space="preserve">Kinetic Data on the Synergetic Role of Amines and Water in the Reduction of Phosphine-Ligated Palladium(II) to Palladium(0)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïm Ait Sidhoum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
+                <w:t xml:space="preserve">Christian Amatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Legras</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anny Jutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Meignié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2014 (23), pp.4949-4952. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201402572⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 22 (august), pp.4709-4713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201402519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065722v1</w:t>
+                <w:t xml:space="preserve">hal-01057787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting New Ugi-Smiles Couplings: A Combined Experimental and Theoretical Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Double Smiles rearrangement of Passerini adducts towards benzoxazinones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chéron</w:t>
+                <w:t xml:space="preserve">E. Martinand-Lurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201400336⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (17), pp.2214-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cc49022j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01057795v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nef Reaction of Isocyanides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gian Cesare Tron</w:t>
+                <w:t xml:space="preserve">Formal [3+2] cycloaddition of Ugi adducts towards pyrrolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbari Ben Abdessalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Agrebie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (6), pp.1116-1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CC08282F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1338596⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01015399v1</w:t>
+                <w:t xml:space="preserve">hal-01114416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double Smiles rearrangement of Passerini adducts towards benzoxazinones.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. dos Santos</w:t>
+                <w:t xml:space="preserve">Predicting New Ugi-Smiles Couplings: A Combined Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ramozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Retailleau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cc49022j⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (29), pp.9094-9099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201400336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958815v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive Passerini/Tsuji-Trost Strategy towards beta,gamma-Unsaturated Amides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
+                <w:t xml:space="preserve">The Nef Reaction of Isocyanides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio La Spisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Cesare Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1340187⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (7), pp.829-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1338596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065732v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrile Synthesis through Catalyzed Cascades Involving Acid-Nitrile Exchange</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Pyrrolidinone and Piperidinone Isocyanides from Isocyano Esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Ait Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Legras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (23), pp.4949-4952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201402572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1341227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01044733v1</w:t>
+                <w:t xml:space="preserve">hal-01065722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ugi-Smiles and Passerini-Smiles Couplings: A Story About Phenols in Isocyanide-Based Multicomponent Reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benzoxazinone synthesis via Passerini-Smiles couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martinand-Lurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201402783⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (37), pp.5144-5146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2014.07.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217971v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Data on the Synergetic Role of Amines and Water in the Reduction of Phosphine-Ligated Palladium(II) to Palladium(0)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Amatore</w:t>
+                <w:t xml:space="preserve">Reductive Passerini/Tsuji-Trost Strategy towards beta,gamma-Unsaturated Amides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (13), pp.1901-1903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1340187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201402519⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01057787v1</w:t>
+                <w:t xml:space="preserve">hal-01065732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrrolo[2,3-d]pyrimidine synthesis through activation of N-benzyl groups by distal amides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal-free aerobic oxidation of benzazole derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Wagschal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 11 (40), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3OB41477A⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 11 (20), pp.3282-3287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ob27404g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664695v1</w:t>
+                <w:t xml:space="preserve">hal-00949977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituent Effects in Ugi–Smiles Reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Ramozzi</w:t>
+                <w:t xml:space="preserve">Sc(OTf)3 promoted multicomponent synthesis of fluorescent imidazo[1,2-c]pyrazolo[3,4-d]pyrimidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Agrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakher Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 1: Physical Chemistry in Condensed Phases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (35), pp.4781 - 4784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.06.136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp4052227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01116243v1</w:t>
+                <w:t xml:space="preserve">hal-01664696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Component Metal-Free Arylation of Isocyanides</w:t>
+                <w:t xml:space="preserve">Pyrrolo[2,3-d]pyrimidine synthesis through activation of N-benzyl groups by distal amides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Wagschal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201302659⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (40), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3OB41477A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01664717v1</w:t>
+                <w:t xml:space="preserve">hal-01664695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sc(OTf)3 promoted multicomponent synthesis of fluorescent imidazo[1,2-c]pyrazolo[3,4-d]pyrimidine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fakher Chabchoub</w:t>
+                <w:t xml:space="preserve">Substituent Effects in Ugi–Smiles Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ramozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.06.136⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 1: Physical Chemistry in Condensed Phases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (33), pp.8035-8042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4052227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664696v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-free aerobic oxidation of benzazole derivatives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-Component Metal-Free Arylation of Isocyanides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unnamatla Basavanag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dos santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Gámez-Montaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (28), pp.7194 - 7197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201302659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ob27404g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00949977v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis Acid Mediated Fragmentation of Tetrazoles towards Triazoles</w:t>
               </w:r>
@@ -6597,64 +6597,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Cárdenas-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Islas-Jácome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Alvarez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Gámez-Montaño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (01), pp.49 - 56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6701,77 +6701,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclization Cascade of Hydrazono Ugi Adducts towards Pyrazoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Agrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakher Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (26), pp.5805 - 5808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6811,482 +6811,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging 50 Years of Established Views on Ugi Reaction: A Theoretical Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Four-Component Synthesis of Indazole through Ugi-Azide Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Purumandla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo2021554⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (02), pp.295 - 297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0031-1290075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116252v1</w:t>
+                <w:t xml:space="preserve">hal-01664772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxazole Synthesis from Isocyanides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenging 50 Years of Established Views on Ugi Reaction: A Theoretical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ramozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pravin Patil</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (9), pp.1361-1363. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (3), pp.1361-1366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0031-1290939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo2021554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949986v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed ring opening of aminocyclopropyl Ugi adducts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxazole Synthesis from Isocyanides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Ramozzi</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pravin Patil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3, pp.438-442. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0031-1290312⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 23 (9), pp.1361-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0031-1290939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949987v1</w:t>
+                <w:t xml:space="preserve">hal-00949986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugi-Smiles Coupling of Thiouracil Derivatives towards 2,4-Diamino Pyrimidines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjid Sidhoum</w:t>
+                <w:t xml:space="preserve">Palladium-catalyzed ring opening of aminocyclopropyl Ugi adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ramozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 23 (04), pp.632 - 636. </w:t>
+              <w:t xml:space="preserve">, 2012, 3, pp.438-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0031-1290347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0031-1290312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664771v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugi-Smiles couplings of 4-substituted pyridine derivatives: A fast access to chloroquine analogues</w:t>
               </w:r>
@@ -7370,1794 +7370,1794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-Component Synthesis of Indazole through Ugi-Azide Coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ugi-Smiles Coupling of Thiouracil Derivatives towards 2,4-Diamino Pyrimidines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Purumandla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2012 (02), pp.295 - 297. </w:t>
+              <w:t xml:space="preserve">, 2012, 23 (04), pp.632 - 636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0031-1290075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0031-1290347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664772v1</w:t>
+                <w:t xml:space="preserve">hal-01664771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allyl and Benzyl Dance under Basic Conditions</w:t>
+                <w:t xml:space="preserve">Palladium catalyzed ring opening of furans as a route to α,β-unsaturated aldehydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Purumandla</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Wagschal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1260964⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (6), pp.1887 - 1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0CC04164E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664781v1</w:t>
+                <w:t xml:space="preserve">hal-01664788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences for the Key Role of Hydrogen Bonds in Nucleophilic Aromatic Substitution Reactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphite-mediated synthesis of benzimidazoles: A one-pot four-component approach from nitrophenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Reddy Purumandla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17 (52), pp.14929-14934. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, - (31), pp.6177-6180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201102463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201100939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116254v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multicomponent reaction for the synthesis of pyridines via cycloaddition of azadienes and ketenimines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
+                <w:t xml:space="preserve">Multicomponent synthesis of fused benzimidazolopiperazines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Reddy Purumandla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.04.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (11), pp.4728-4733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo200397m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664785v1</w:t>
+                <w:t xml:space="preserve">hal-00951229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smiles Cascades toward Heterocyclic Scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Schiltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.534-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xanthate Based Radical Cascade Toward Multicomponent Formation of Pyrrolopyrimidines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper-catalyzed aerobic oxidative cyclization of hydrazones to pyrazolidinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patil Pravin</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ronsseray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules16119261⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (17), pp.3117-3121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201100261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664773v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-catalyzed aerobic oxidative cyclization of hydrazones to pyrazolidinones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xanthate Based Radical Cascade Toward Multicomponent Formation of Pyrrolopyrimidines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ronsseray</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patil Pravin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201100261⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (12), pp.9261 - 9273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules16119261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00950011v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent synthesis of fused benzimidazolopiperazines</w:t>
+                <w:t xml:space="preserve">Allyl and Benzyl Dance under Basic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivas Reddy Purumandla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Purumandla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo200397m⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (13), pp.1816 - 1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1260964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951229v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Density Functional Theory Study of the Nef-Isocyanide Reaction: Mechanism, Influence of Parameters and Scope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Evidences for the Key Role of Hydrogen Bonds in Nucleophilic Aromatic Substitution Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp205909d⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (52), pp.14929-14934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201102463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664774v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xanthate based radical cascade toward multicomponent formation of pyrrolopyrimidines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new multicomponent reaction for the synthesis of pyridines via cycloaddition of azadienes and ketenimines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ronsseray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules16119261⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (23), pp.3023 - 3025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951237v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugi post-condensation copper-triggered oxidative cascade towards pyrazoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
+                <w:t xml:space="preserve">A Density Functional Theory Study of the Nef-Isocyanide Reaction: Mechanism, Influence of Parameters and Scope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ronsseray</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.7.153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (35), pp.10106 - 10112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp205909d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951236v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Component Strategy toward 5-Membered Heterocycles from Isocyanide Dibromides.</w:t>
+                <w:t xml:space="preserve">Xanthate based radical cascade toward multicomponent formation of pyrrolopyrimidines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pravin Patil</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patil Pravin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol200003u⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (11), pp.9261-9273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules16119261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664777v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward four-component access to spiroindolines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ugi post-condensation copper-triggered oxidative cascade towards pyrazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ld Miranda</w:t>
+                <w:t xml:space="preserve">Caroline Ronsseray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.1310-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.7.153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695235v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphite-mediated synthesis of benzimidazoles: A one-pot four-component approach from nitrophenols</w:t>
+                <w:t xml:space="preserve">Three-Component Strategy toward 5-Membered Heterocycles from Isocyanide Dibromides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Reddy Purumandla</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pravin Patil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, - (31), pp.6177-6180. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (5), pp.1261 - 1263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201100939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol200003u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951232v1</w:t>
+                <w:t xml:space="preserve">hal-01664777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium catalyzed ring opening of furans as a route to α,β-unsaturated aldehydes</w:t>
+                <w:t xml:space="preserve">Straightforward four-component access to spiroindolines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Wagschal</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menes-Arzate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ld Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 47 (6), pp.1887 - 1889. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, pp.8145-8147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664788v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four-Component Synthesis of Imidazolinium-Fused Heterocycles from Ugi-Smiles Couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Barthelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9211,338 +9211,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Ugi reaction: less conventional interactions between isocyanides and iminium species</w:t>
+                <w:t xml:space="preserve">Isocyanide-Based Two-Step Three-Component Keteneimine Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 65 (11), pp.2153 - 2171. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (8), pp.1825 - 1827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2008.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol9004432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671037v1</w:t>
+                <w:t xml:space="preserve">hal-01671032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isocyanide-Based Multicomponent Reaction ‘without’ Isocyanides</w:t>
+                <w:t xml:space="preserve">Beyond the Ugi reaction: less conventional interactions between isocyanides and iminium species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Schiltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (11), pp.2153 - 2171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2008.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0029-1217184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01671034v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isocyanide-Based Two-Step Three-Component Keteneimine Formation</w:t>
+                <w:t xml:space="preserve">Isocyanide-Based Multicomponent Reaction ‘without’ Isocyanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Schiltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11 (8), pp.1825 - 1827. </w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (09), pp.1401 - 1404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol9004432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1217184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671032v1</w:t>
+                <w:t xml:space="preserve">hal-01671034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-pot synthesis of oxazoles using isocyanide surrogates</w:t>
               </w:r>
@@ -9567,51 +9567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Schiltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (37), pp.5235 - 5237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9683,51 +9683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Wagschal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009 (08), pp.1315 - 1317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9813,51 +9813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Wagschal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (15), pp.1741 - 1743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9897,260 +9897,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional oxazole formation from isocyanides</w:t>
+                <w:t xml:space="preserve">New Benzotriazole and Benzimidazole Scaffolds from Ugi−Smiles Couplings of Isocyanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ronsseray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 26, </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (4), pp.995 - 997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b904699b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol8029438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671031v1</w:t>
+                <w:t xml:space="preserve">hal-01671039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Benzotriazole and Benzimidazole Scaffolds from Ugi−Smiles Couplings of Isocyanides</w:t>
+                <w:t xml:space="preserve">Unconventional oxazole formation from isocyanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Coffinier</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ronsseray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b904699b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol8029438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01671039v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Isocyanide-free” Ugi reactions</w:t>
               </w:r>
@@ -10162,51 +10162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Schiltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10265,51 +10265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isocyanide Addition to Acylphosphonates: A Formal Passerini Reaction of Acyl Chlorides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10854,673 +10854,673 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From simple Ugi adducts to indanes and amidomalonates: new manganese (III) induced radical cascades</w:t>
+                <w:t xml:space="preserve">Smiles rearrangement in Ugi and Passerini type couplings: new multicomponent accesses to O- and N-arylamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gizolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vieu</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Oble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9, Asap</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72, pp.4169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176934v1</w:t>
+                <w:t xml:space="preserve">hal-00176917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New benzothiazole and benzoxazole scaffolds from the Ugi–Smiles couplings of heterocyclic thiols</w:t>
+                <w:t xml:space="preserve">From simple Ugi adducts to indanes and amidomalonates: new manganese (III) induced radical cascades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Oble</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.465</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, Asap</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176918v1</w:t>
+                <w:t xml:space="preserve">hal-00176934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugi-Smiles access to quinoxalines derivatives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New benzothiazole and benzoxazole scaffolds from the Ugi–Smiles couplings of heterocyclic thiols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent El Kaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gizolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oble</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterocycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.667</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176915v1</w:t>
+                <w:t xml:space="preserve">hal-00176918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New indolizines template from the Ugi reaction.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ugi-Smiles access to quinoxalines derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Oble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Gizolme</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.227</w:t>
+              <w:t xml:space="preserve">Heterocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176920v1</w:t>
+                <w:t xml:space="preserve">hal-00176915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Ugi/Pictet–Spengler multicomponent formation of polycyclic diketopiperazines from isocyanides and a-keto acids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New indolizines template from the Ugi reaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gizolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.500</w:t>
+              <w:t xml:space="preserve">, 2007, pp.227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176919v1</w:t>
+                <w:t xml:space="preserve">hal-00176920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Ugi-Smiles-metathesis strategy towards the synthesis of pyrimido azepines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Ugi/Pictet–Spengler multicomponent formation of polycyclic diketopiperazines from isocyanides and a-keto acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gageat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Oble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 72, pp.5835</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176916v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smiles rearrangement in Ugi and Passerini type couplings: new multicomponent accesses to O- and N-arylamides</w:t>
+                <w:t xml:space="preserve">New Ugi-Smiles-metathesis strategy towards the synthesis of pyrimido azepines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gizolme</w:t>
@@ -11542,570 +11542,570 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 72, pp.4169</w:t>
+              <w:t xml:space="preserve">, 2007, 72, pp.5835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176917v1</w:t>
+                <w:t xml:space="preserve">hal-00176916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-Arylative Passerini reaction</w:t>
+                <w:t xml:space="preserve">Direct access to heterocyclic scaffolds by new multicomponent Ugi Smiles coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gizolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Oble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 8, pp.5021</w:t>
+              <w:t xml:space="preserve">, 2006, 8, pp.4019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176923v1</w:t>
+                <w:t xml:space="preserve">hal-00176922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New ortho-quinone methide formation: application to three-component coupling of isocyanides, aldehydes and phenols</w:t>
+                <w:t xml:space="preserve">O-Arylative Passerini reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gizolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Oble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4, pp.3410</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.5021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176924v1</w:t>
+                <w:t xml:space="preserve">hal-00176923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent free preparation of amidophosphonates from isocyanides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New ortho-quinone methide formation: application to three-component coupling of isocyanides, aldehydes and phenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Oble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 47, pp.3945</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.3410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176925v1</w:t>
+                <w:t xml:space="preserve">hal-00176924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugi /xanthate cyclisations as a radical route to lactam scaffolds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis D. Miranda</w:t>
+                <w:t xml:space="preserve">Solvent free preparation of amidophosphonates from isocyanides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hadrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 47, pp.8259</w:t>
+              <w:t xml:space="preserve">, 2006, 47, pp.3945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176921v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct access to heterocyclic scaffolds by new multicomponent Ugi Smiles coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ugi /xanthate cyclisations as a radical route to lactam scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis D. Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Oble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8, pp.4019</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47, pp.8259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176922v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Synthesis of Paulitin: New Insights into the Enyne-Metathesis Mechanism</w:t>
               </w:r>
@@ -12212,77 +12212,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of new phosphates from aldehydes by a DBU-catalysed Phospha-Brook rearrangement in a polar solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12549,51 +12549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From isocyanides to trichloropyruvamides : Application to new preparation of Oxamide derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12899,51 +12899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13303,51 +13303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787087v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhachemia Elmamouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haddou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Ka&#239;m" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cheibas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2005-5220" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fincias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202116249" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307256v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Bousbia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Benkhoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Kaim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.152742" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Dol&#233; Kerim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Katsina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cattoen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellios Arseniyadis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01721" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392310v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakoupati Boyode" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1690845" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02096847v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Zidan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer El-Naggar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Abd El-Sattar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02096732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Dali Youcef" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ilitki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.11.068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ben Gaied" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901397" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahanandaiah Kurva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio G&#224;mez-Monta&#241;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB02065A" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900678" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Baaziz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Dole Kerim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamouri Hammal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610189" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Alessandro Perego" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wagschal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gr&#252;ber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801225" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02095101v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanglong Jia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800958" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02094211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Theodorakidou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prevost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06536e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02095052v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob02840g" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02091718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dos&#8197;santos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201701150" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02096394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ait Sidhoum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.04.058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02095068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Ponra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nyadanu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1591733" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02094200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hassan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00687" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02094146v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Narboni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700653" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie dos Santos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1590856" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664662v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706315" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbari Abdessalem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Abderrahim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588117" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02096435v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Ghorbani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Soleimani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.10.055" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01472845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mercalli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Cesare Tron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC10288C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El El Mamouni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561497" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01456154v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Ponra," TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nyadanu," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R. Vitale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01937" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01623194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattoen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Cossy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08171a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01444342v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561396" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400558v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A. Perego" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602913" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25DMQ4WP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01373389v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinand-Lurin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Robineau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dauban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21091257" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01186609v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Aouali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Mhalla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Allouche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tounsi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-015-1322-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01276153v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbari Ben Abdessalem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Agrebie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc90512e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01217812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Alvarez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o G&#225;mez-Monta&#241;o" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1560050" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01152233v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC00584A" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01245816v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1560632" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01114416v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08282F" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075102v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinand-Lurin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grimaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.07.088" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ3DJMF9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065722v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Legras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402572" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HNXF1CXH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01057795v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ramozzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ch&#233;ron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201400336" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CK1VRHJ5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01015399v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio La Spisa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338596" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958815v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. dos Santos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49022j" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065732v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340187" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01044733v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartigny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jacquot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1341227" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01217971v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402783" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED483B6F68E2E9DD4566B570A6452C4B1F650D5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057787v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Jutand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402519" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XHXGNZ6F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664695v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB41477A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116243v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4052227" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664717v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unnamatla Basavanag" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio G&#225;mez-Monta&#241;o" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201302659" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NT9X3XB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664696v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Agrebi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Chabchoub" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Alves" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.136" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00949977v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie dos Santos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob27404g" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664716v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patil Pravin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300620" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKRM5SS6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664692v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C&#225;rdenas-Galindo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Islas-J&#225;come" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340051" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664698v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300787" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LD6CNX8W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116252v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo2021554" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00949986v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Patil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290939" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00949987v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290312" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664771v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sidhoum" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290347" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00949992v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202974w" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664772v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Purumandla" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290075" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664781v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Reddy Purumandla" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260964" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116254v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102463" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPC61H0H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664785v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ronsseray" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coffinier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.04.007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLTZ8P7G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695039v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Schiltz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664773v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16119261" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00950011v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100261" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KGBN5GQH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951229v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo200397m" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664774v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205909d" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951237v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951236v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.7.153" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol200003u" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695235v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menes-Arzate" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld Miranda" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951232v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100939" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VMZ9MTSS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664788v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC04164E" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577187v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Barthelon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218550" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671037v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.12.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ3NF5N8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671034v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1217184" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671032v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9004432" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671029v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.07.001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QVMQM6W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671035v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1216738" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671038v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oble" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.01.145" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD0D2SRV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671031v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904699b" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87F12B3DA3908398D3E854A4B5C9E89EA77BB87A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671039v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol8029438" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671030v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B908541F" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T37DVZV8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671047v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1072726" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671046v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dos Santos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.03.100" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0ZWN8QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671048v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Gamez-Monta&#241;o" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannya Ibarra-Rivera" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B716849G" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z0V5BS19-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671040v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gizolme" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800859" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G6GXJJFK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671043v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gizzi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801217a" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176934v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176918v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176915v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176920v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176919v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gageat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaultier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176916v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176917v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176923v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176924v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176925v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadrot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176921v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis D. Miranda" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176922v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176927v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vedrenne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176928v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176926v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176929v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dupont" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oualef" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176931v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176932v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lee" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perroux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tirla" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176933v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michaut" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baillez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176930v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370949v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Six" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787087v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhachemia Elmamouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haddou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Ka&#239;m" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cheibas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2005-5220" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fincias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202116249" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307256v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Bousbia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Benkhoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Kaim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.152742" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Dol&#233; Kerim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakoupati Boyode" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1690845" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Katsina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cattoen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellios Arseniyadis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01721" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900678" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02096847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Zidan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer El-Naggar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Abd El-Sattar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil Ali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02096732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Dali Youcef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ilitki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.11.068" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ben Gaied" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901397" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahanandaiah Kurva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio G&#224;mez-Monta&#241;o" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB02065A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02095101v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanglong Jia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800958" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02094211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Theodorakidou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prevost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06536e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Baaziz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Dole Kerim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamouri Hammal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610189" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913160v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Alessandro Perego" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wagschal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gr&#252;ber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801225" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02095052v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob02840g" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02091718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dos&#8197;santos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201701150" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02096394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ait Sidhoum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.04.058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02095068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Ponra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nyadanu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1591733" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02094200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hassan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00687" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie dos Santos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1590856" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02094146v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Narboni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700653" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664662v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706315" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbari Abdessalem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Abderrahim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588117" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02096435v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Ghorbani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Soleimani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.10.055" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01472845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mercalli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Cesare Tron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC10288C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01444342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561396" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664674v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El El Mamouni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561497" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01623194v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattoen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Cossy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08171a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01456154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Ponra," TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nyadanu," TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R. Vitale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01937" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400558v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A. Perego" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602913" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25DMQ4WP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01373389v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinand-Lurin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Robineau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dauban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21091257" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01245816v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbari Ben Abdessalem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1560632" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01152233v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC00584A" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01276153v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Agrebie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc90512e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01186609v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Aouali" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Mhalla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Allouche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tounsi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-015-1322-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01217812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Alvarez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o G&#225;mez-Monta&#241;o" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1560050" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01217971v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402783" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED483B6F68E2E9DD4566B570A6452C4B1F650D5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01044733v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartigny" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jacquot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1341227" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057787v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Jutand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402519" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XHXGNZ6F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958815v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinand-Lurin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. dos Santos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grimaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49022j" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01114416v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08282F" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01057795v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ramozzi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ch&#233;ron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201400336" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CK1VRHJ5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01015399v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio La Spisa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338596" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065722v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Legras" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402572" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HNXF1CXH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075102v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.07.088" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ3DJMF9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065732v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340187" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00949977v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie dos Santos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob27404g" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664696v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Agrebi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Chabchoub" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Alves" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.136" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664695v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB41477A" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116243v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4052227" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664717v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unnamatla Basavanag" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio G&#225;mez-Monta&#241;o" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201302659" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NT9X3XB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664716v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patil Pravin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300620" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKRM5SS6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664692v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C&#225;rdenas-Galindo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Islas-J&#225;come" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340051" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664698v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300787" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LD6CNX8W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664772v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Purumandla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290075" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116252v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo2021554" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00949986v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Patil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290939" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00949987v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290312" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00949992v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202974w" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664771v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sidhoum" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290347" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664788v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC04164E" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951232v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Reddy Purumandla" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100939" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VMZ9MTSS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951229v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo200397m" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695039v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Schiltz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00950011v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ronsseray" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100261" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KGBN5GQH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664773v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16119261" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664781v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260964" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116254v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102463" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPC61H0H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664785v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coffinier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.04.007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLTZ8P7G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664774v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205909d" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951237v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951236v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.7.153" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664777v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol200003u" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695235v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menes-Arzate" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld Miranda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577187v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Barthelon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218550" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671032v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9004432" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671037v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.12.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ3NF5N8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671034v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1217184" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671029v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.07.001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QVMQM6W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671035v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1216738" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671038v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oble" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.01.145" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD0D2SRV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671039v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol8029438" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671031v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904699b" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87F12B3DA3908398D3E854A4B5C9E89EA77BB87A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671030v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B908541F" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T37DVZV8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671047v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1072726" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671046v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dos Santos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.03.100" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0ZWN8QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671048v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Gamez-Monta&#241;o" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannya Ibarra-Rivera" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B716849G" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z0V5BS19-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671040v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gizolme" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800859" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G6GXJJFK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671043v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gizzi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801217a" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176917v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176934v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176918v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176915v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176920v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176919v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gageat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaultier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176916v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176922v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176923v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176924v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176925v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadrot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176921v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis D. Miranda" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176927v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vedrenne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176928v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176926v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176929v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dupont" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oualef" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176931v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176932v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lee" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perroux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tirla" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176933v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michaut" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baillez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176930v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370949v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Six" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>