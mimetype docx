--- v1 (2026-04-29)
+++ v2 (2026-05-22)
@@ -1681,382 +1681,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-free Deamidative Ugi Access to Isoindolinones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lamouri Hammal</w:t>
+                <w:t xml:space="preserve">Mannich reaction of trifluoroacetaldehyde hydrazones, a useful entry to trifluoromethyl substituted heterocycles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuanglong Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1610189⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (9), pp.1457-1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ob02840g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999460v1</w:t>
+                <w:t xml:space="preserve">hal-02095052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Benzofurans to Indoles: Palladium-Catalyzed Reductive Ring-Opening and Closure via β-Phenoxide Elimination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+                <w:t xml:space="preserve">Metal-free Deamidative Ugi Access to Isoindolinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Baaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Dole Kerim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamouri Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201801225⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (14), pp.1842-1846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1610189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913160v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mannich reaction of trifluoroacetaldehyde hydrazones, a useful entry to trifluoromethyl substituted heterocycles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuanglong Jia</w:t>
+                <w:t xml:space="preserve">From Benzofurans to Indoles: Palladium-Catalyzed Reductive Ring-Opening and Closure via β-Phenoxide Elimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Alessandro Perego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Wagschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (9), pp.1457-1460. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 361 (1), pp.151-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7ob02840g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201801225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095052v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-catalysed O -Allylation of α-Hydroxyphosphonates: An Expedient Entry into Phosphono-oxaheterocycles</w:t>
               </w:r>
@@ -2244,113 +2244,125 @@
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 74 (38), pp.5222-5231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2018.04.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiCl4-Mediated Synthesis of 3,4-Hetero-Disubstituted Isocoumarins by Means of Isocyanide Insertion Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudipta Ponra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nyadanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2359,92 +2371,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (06), pp.1331-1342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0036-1591733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propargylation of Ugi Amide Dianion: An Entry into Pyrrolidinone and Benzoindolizidine Alkaloid Analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Zidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2466,341 +2478,341 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abeer El-Naggar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Abd El-Sattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (9), pp.2568-2571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nef–Perkow–Mumm Cascade towards Imido Phosphate Derivatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Passerini/Tsuji-Trost Strategy towards Pyrrole Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noisette Narboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1590856⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (29), pp.4242-4246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201700653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664663v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passerini/Tsuji-Trost Strategy towards Pyrrole Derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noisette Narboni</w:t>
+                <w:t xml:space="preserve">Nef–Perkow–Mumm Cascade towards Imido Phosphate Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201700653⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (19), pp.2637 - 2641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1590856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094146v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Lactam Synthesis through Diodomethane Addition to Amide Dianions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2822,6743 +2834,6743 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (40), pp.12179 - 12183. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201706315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugi–Smiles Couplings of Purine Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbari Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (06), pp.691 - 694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0036-1588117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nef-Perkow cascade towards imidazo phosphate derivatives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N–N bond formation in Ugi processes: from nitric acid to libraries of nitramines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebrahim Soleimani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentina Mercalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nyadanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Cesare Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.10.055⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (13), pp.2118 - 2121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CC10288C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096435v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N–N bond formation in Ugi processes: from nitric acid to libraries of nitramines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nef-Perkow cascade towards imidazo phosphate derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gian Cesare Tron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Somayeh Ghorbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Soleimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent El Kaim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CC10288C⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (49), pp.4595-4597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.10.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472845v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piperazine as Leaving Group in A3 Adducts: Fast Access to Alkynyl Indoles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selective Tsuji-Trost type C-allylation of hydrazones: a straightforward entry into 4,5-dihydropyrazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhachemia Elmamouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cattoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Cossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stellios Arseniyadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (100), pp.14490-14493 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc08171a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1561396⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01444342v1</w:t>
+                <w:t xml:space="preserve">hal-01623194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passerini/Friedel–Crafts Route towards Indole Derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TiCl4-Mediated Preparation of Thiophthalide Derivatives via Formal Thio-Passerini Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudipta Ponra,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nyadanu,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hocine Ilitki</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime R. Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1561497⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (16), pp.4060-4063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664674v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Tsuji-Trost type C-allylation of hydrazones: a straightforward entry into 4,5-dihydropyrazoles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piperazine as Leaving Group in A3 Adducts: Fast Access to Alkynyl Indoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Dole Kerim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent El Kaim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cc08171a⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (10), pp.1572-1576 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1561396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623194v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiCl4-Mediated Preparation of Thiophthalide Derivatives via Formal Thio-Passerini Reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Nyadanu,</w:t>
+                <w:t xml:space="preserve">Multiple Roles of Isocyanides in Palladium-Catalyzed Imidoylative Couplings: A Mechanistic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca A. Perego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime R. Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01937⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (43), pp.15491 - 15500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201602913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456154v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Roles of Isocyanides in Palladium-Catalyzed Imidoylative Couplings: A Mechanistic Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passerini/Friedel–Crafts Route towards Indole Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El El Mamouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Ilitki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (18), pp.2571 - 2574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1561497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201602913⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01400558v1</w:t>
+                <w:t xml:space="preserve">hal-01664674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Conditions for Passerini-Smiles Reactions and Applications to Benzoxazinone Syntheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Martinand-Lurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dauban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (9), pp.1257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules21091257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonoxidative Passerini Pathway to α-Ketoamides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raoudha Abderrahim</w:t>
+                <w:t xml:space="preserve">Passerini/Tsuji-Trost strategies towards achieving lactams and cyclopentane derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noisette Narboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (18), pp.2537-2540. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (29), pp.6411-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1560632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CC00584A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245816v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passerini/Tsuji-Trost strategies towards achieving lactams and cyclopentane derivatives.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
+                <w:t xml:space="preserve">A Nonoxidative Passerini Pathway to α-Ketoamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbari Ben Abdessalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noisette Narboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CC00584A⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (18), pp.2537-2540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1560632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152233v1</w:t>
+                <w:t xml:space="preserve">hal-01245816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Formal [3+2] cycloaddition of Ugi adducts towards pyrrolines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
+                <w:t xml:space="preserve">Synthesis, antimicrobial and antioxidant activities of imidazotriazoles and new multicomponent reaction toward 5-amino-1-phenyl[1,2,4]triazole derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Aouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhekra Mhalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cc90512e⟩</w:t>
+              <w:t xml:space="preserve">Medicinal Chemistry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (6), pp.2732-2741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00044-015-1322-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276153v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, antimicrobial and antioxidant activities of imidazotriazoles and new multicomponent reaction toward 5-amino-1-phenyl[1,2,4]triazole derivatives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatma Allouche</w:t>
+                <w:t xml:space="preserve">Correction: Formal [3+2] cycloaddition of Ugi adducts towards pyrrolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbari Ben Abdessalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Agrebie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicinal Chemistry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00044-015-1322-z⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (97), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cc90512e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186609v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ugi Reaction of Cyanoacetic Acid as a Route to Tetramic Acid Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Alvarez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Gámez-Montaño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (16), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0035-1560050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ugi-Smiles and Passerini-Smiles Couplings: A Story About Phenols in Isocyanide-Based Multicomponent Reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic Data on the Synergetic Role of Amines and Water in the Reduction of Phosphine-Ligated Palladium(II) to Palladium(0)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Amatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Jutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Meignié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (august), pp.4709-4713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201402519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201402783⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01217971v1</w:t>
+                <w:t xml:space="preserve">hal-01057787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrile Synthesis through Catalyzed Cascades Involving Acid-Nitrile Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (13), pp.1802-1806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0033-1341227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Data on the Synergetic Role of Amines and Water in the Reduction of Phosphine-Ligated Palladium(II) to Palladium(0)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Ugi-Smiles and Passerini-Smiles Couplings: A Story About Phenols in Isocyanide-Based Multicomponent Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (35), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201402783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201402519⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01057787v1</w:t>
+                <w:t xml:space="preserve">hal-01217971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double Smiles rearrangement of Passerini adducts towards benzoxazinones.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting New Ugi-Smiles Couplings: A Combined Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. dos Santos</w:t>
+                <w:t xml:space="preserve">Romain Ramozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Retailleau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (29), pp.9094-9099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201400336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cc49022j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00958815v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal [3+2] cycloaddition of Ugi adducts towards pyrrolines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
+                <w:t xml:space="preserve">The Nef Reaction of Isocyanides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio La Spisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Cesare Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CC08282F⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (7), pp.829-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1338596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114416v1</w:t>
+                <w:t xml:space="preserve">hal-01015399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting New Ugi-Smiles Couplings: A Combined Experimental and Theoretical Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pyrrolidinone and Piperidinone Isocyanides from Isocyano Esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chéron</w:t>
+                <w:t xml:space="preserve">Naïm Ait Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201400336⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (23), pp.4949-4952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201402572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057795v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nef Reaction of Isocyanides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gian Cesare Tron</w:t>
+                <w:t xml:space="preserve">Benzoxazinone synthesis via Passerini-Smiles couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martinand-Lurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1338596⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (37), pp.5144-5146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2014.07.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015399v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrrolidinone and Piperidinone Isocyanides from Isocyano Esters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
+                <w:t xml:space="preserve">Double Smiles rearrangement of Passerini adducts towards benzoxazinones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martinand-Lurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Legras</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (17), pp.2214-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cc49022j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201402572⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01065722v1</w:t>
+                <w:t xml:space="preserve">hal-00958815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzoxazinone synthesis via Passerini-Smiles couplings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Martinand-Lurin</w:t>
+                <w:t xml:space="preserve">Formal [3+2] cycloaddition of Ugi adducts towards pyrrolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbari Ben Abdessalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Agrebie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2014.07.088⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (6), pp.1116-1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CC08282F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01075102v1</w:t>
+                <w:t xml:space="preserve">hal-01114416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reductive Passerini/Tsuji-Trost Strategy towards beta,gamma-Unsaturated Amides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (13), pp.1901-1903. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1340187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-free aerobic oxidation of benzazole derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie dos Santos</w:t>
+                <w:t xml:space="preserve">Substituent Effects in Ugi–Smiles Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ramozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11 (20), pp.3282-3287. </w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 1: Physical Chemistry in Condensed Phases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (33), pp.8035-8042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ob27404g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp4052227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949977v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sc(OTf)3 promoted multicomponent synthesis of fluorescent imidazo[1,2-c]pyrazolo[3,4-d]pyrimidine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-Component Metal-Free Arylation of Isocyanides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent El Kaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Agrebi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatma Allouche</w:t>
+                <w:t xml:space="preserve">Unnamatla Basavanag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dos santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fakher Chabchoub</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rocio Gámez-Montaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (28), pp.7194 - 7197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201302659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.06.136⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664696v1</w:t>
+                <w:t xml:space="preserve">hal-01664717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrrolo[2,3-d]pyrimidine synthesis through activation of N-benzyl groups by distal amides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal-free aerobic oxidation of benzazole derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Wagschal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 11 (40), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3OB41477A⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 11 (20), pp.3282-3287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ob27404g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664695v1</w:t>
+                <w:t xml:space="preserve">hal-00949977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituent Effects in Ugi–Smiles Reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Ramozzi</w:t>
+                <w:t xml:space="preserve">Sc(OTf)3 promoted multicomponent synthesis of fluorescent imidazo[1,2-c]pyrazolo[3,4-d]pyrimidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Agrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakher Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 1: Physical Chemistry in Condensed Phases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (35), pp.4781 - 4784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.06.136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp4052227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01116243v1</w:t>
+                <w:t xml:space="preserve">hal-01664696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Component Metal-Free Arylation of Isocyanides</w:t>
+                <w:t xml:space="preserve">Lewis Acid Mediated Fragmentation of Tetrazoles towards Triazoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patil Pravin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201302659⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (22), pp.4752 - 4755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201300620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01664717v1</w:t>
+                <w:t xml:space="preserve">hal-01664716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis Acid Mediated Fragmentation of Tetrazoles towards Triazoles</w:t>
+                <w:t xml:space="preserve">Synthesis of 2-Tetrazolylmethyl-2,3,4,9-tetrahydro-1H-β-carbolines by a One-Pot Ugi-Azide/Pictet–Spengler Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patil Pravin</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cárdenas-Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Islas-Jácome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Alvarez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Gámez-Montaño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201300620⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (01), pp.49 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1340051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01664716v1</w:t>
+                <w:t xml:space="preserve">hal-01664692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 2-Tetrazolylmethyl-2,3,4,9-tetrahydro-1H-β-carbolines by a One-Pot Ugi-Azide/Pictet–Spengler Process</w:t>
+                <w:t xml:space="preserve">Pyrrolo[2,3-d]pyrimidine synthesis through activation of N-benzyl groups by distal amides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rocío Gámez-Montaño</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Wagschal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (40), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3OB41477A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1340051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01664692v1</w:t>
+                <w:t xml:space="preserve">hal-01664695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclization Cascade of Hydrazono Ugi Adducts towards Pyrazoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Agrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakher Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (26), pp.5805 - 5808. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201300787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four-Component Synthesis of Indazole through Ugi-Azide Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivas Purumandla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012 (02), pp.295 - 297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0031-1290075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging 50 Years of Established Views on Ugi Reaction: A Theoretical Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxazole Synthesis from Isocyanides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pravin Patil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (9), pp.1361-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0031-1290939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo2021554⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01116252v1</w:t>
+                <w:t xml:space="preserve">hal-00949986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxazole Synthesis from Isocyanides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenging 50 Years of Established Views on Ugi Reaction: A Theoretical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ramozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pravin Patil</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (3), pp.1361-1366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo2021554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0031-1290939⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00949986v1</w:t>
+                <w:t xml:space="preserve">hal-01116252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-catalyzed ring opening of aminocyclopropyl Ugi adducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ramozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.438-442. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0031-1290312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugi-Smiles couplings of 4-substituted pyridine derivatives: A fast access to chloroquine analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patil Pravin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (2), pp.476-478. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol202974w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugi-Smiles Coupling of Thiouracil Derivatives towards 2,4-Diamino Pyrimidines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (04), pp.632 - 636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0031-1290347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium catalyzed ring opening of furans as a route to α,β-unsaturated aldehydes</w:t>
+                <w:t xml:space="preserve">Phosphite-mediated synthesis of benzimidazoles: A one-pot four-component approach from nitrophenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Wagschal</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Reddy Purumandla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, - (31), pp.6177-6180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201100939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0CC04164E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01664788v1</w:t>
+                <w:t xml:space="preserve">hal-00951232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphite-mediated synthesis of benzimidazoles: A one-pot four-component approach from nitrophenols</w:t>
+                <w:t xml:space="preserve">Palladium catalyzed ring opening of furans as a route to α,β-unsaturated aldehydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Reddy Purumandla</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Wagschal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201100939⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (6), pp.1887 - 1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0CC04164E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00951232v1</w:t>
+                <w:t xml:space="preserve">hal-01664788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent synthesis of fused benzimidazolopiperazines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidences for the Key Role of Hydrogen Bonds in Nucleophilic Aromatic Substitution Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Reddy Purumandla</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (52), pp.14929-14934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201102463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo200397m⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00951229v1</w:t>
+                <w:t xml:space="preserve">hal-01116254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smiles Cascades toward Heterocyclic Scaffolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new multicomponent reaction for the synthesis of pyridines via cycloaddition of azadienes and ketenimines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ronsseray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (23), pp.3023 - 3025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695039v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-catalyzed aerobic oxidative cyclization of hydrazones to pyrazolidinones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multicomponent synthesis of fused benzimidazolopiperazines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ronsseray</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Reddy Purumandla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201100261⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (11), pp.4728-4733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo200397m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00950011v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xanthate Based Radical Cascade Toward Multicomponent Formation of Pyrrolopyrimidines</w:t>
+                <w:t xml:space="preserve">Smiles Cascades toward Heterocyclic Scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patil Pravin</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Schiltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.534-536</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664773v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allyl and Benzyl Dance under Basic Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper-catalyzed aerobic oxidative cyclization of hydrazones to pyrazolidinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Purumandla</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ronsseray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1260964⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (17), pp.3117-3121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201100261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664781v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences for the Key Role of Hydrogen Bonds in Nucleophilic Aromatic Substitution Reactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xanthate Based Radical Cascade Toward Multicomponent Formation of Pyrrolopyrimidines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patil Pravin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201102463⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (12), pp.9261 - 9273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules16119261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01116254v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multicomponent reaction for the synthesis of pyridines via cycloaddition of azadienes and ketenimines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
+                <w:t xml:space="preserve">A Density Functional Theory Study of the Nef-Isocyanide Reaction: Mechanism, Influence of Parameters and Scope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.04.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (35), pp.10106 - 10112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp205909d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01664785v1</w:t>
+                <w:t xml:space="preserve">hal-01664774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Density Functional Theory Study of the Nef-Isocyanide Reaction: Mechanism, Influence of Parameters and Scope</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allyl and Benzyl Dance under Basic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Reddy Purumandla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Purumandla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (13), pp.1816 - 1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1260964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp205909d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01664774v1</w:t>
+                <w:t xml:space="preserve">hal-01664781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthate based radical cascade toward multicomponent formation of pyrrolopyrimidines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patil Pravin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (11), pp.9261-9273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules16119261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugi post-condensation copper-triggered oxidative cascade towards pyrazoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ronsseray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7, pp.1310-1314. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.7.153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Component Strategy toward 5-Membered Heterocycles from Isocyanide Dibromides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pravin Patil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (5), pp.1261 - 1263. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol200003u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straightforward four-component access to spiroindolines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Menes-Arzate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ld Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.8145-8147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four-Component Synthesis of Imidazolinium-Fused Heterocycles from Ugi-Smiles Couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Barthelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1, pp.153-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0029-1218550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isocyanide-Based Two-Step Three-Component Keteneimine Formation</w:t>
+                <w:t xml:space="preserve">Beyond the Ugi reaction: less conventional interactions between isocyanides and iminium species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (11), pp.2153 - 2171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2008.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol9004432⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01671032v1</w:t>
+                <w:t xml:space="preserve">hal-01671037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Ugi reaction: less conventional interactions between isocyanides and iminium species</w:t>
+                <w:t xml:space="preserve">Isocyanide-Based Multicomponent Reaction ‘without’ Isocyanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Schiltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2008.12.002⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (09), pp.1401 - 1404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1217184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01671037v1</w:t>
+                <w:t xml:space="preserve">hal-01671034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isocyanide-Based Multicomponent Reaction ‘without’ Isocyanides</w:t>
+                <w:t xml:space="preserve">Isocyanide-Based Two-Step Three-Component Keteneimine Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Schiltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (8), pp.1825 - 1827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol9004432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0029-1217184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01671034v1</w:t>
+                <w:t xml:space="preserve">hal-01671032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-pot synthesis of oxazoles using isocyanide surrogates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9567,231 +9579,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Schiltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (37), pp.5235 - 5237. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Component Nef-Huisgen Access to 1,2,4-Triazoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Wagschal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009 (08), pp.1315 - 1317. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0028-1216738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-component Ugi–Smiles couplings of cyclic imines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9800,1205 +9812,1205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Wagschal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (15), pp.1741 - 1743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.01.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Benzotriazole and Benzimidazole Scaffolds from Ugi−Smiles Couplings of Isocyanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (4), pp.995 - 997. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol8029438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional oxazole formation from isocyanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ronsseray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b904699b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Isocyanide-free” Ugi reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Schiltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (15), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B908541F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isocyanide Addition to Acylphosphonates: A Formal Passerini Reaction of Acyl Chlorides</w:t>
+                <w:t xml:space="preserve">Ugi/Smiles access to pyrazine scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Coffinier</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Barthelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent El Kaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (20), pp.3208 - 3211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2008.03.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2008-1072726⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01671047v1</w:t>
+                <w:t xml:space="preserve">hal-01671046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugi/Smiles access to pyrazine scaffolds</w:t>
+                <w:t xml:space="preserve">New palladium-catalyzed aerobic oxidative cleavage and cyclization of N-aryl peptide derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent El Kaïm</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Gamez-Montaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tannya Ibarra-Rivera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2008.03.100⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B716849G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01671046v1</w:t>
+                <w:t xml:space="preserve">hal-01671048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New palladium-catalyzed aerobic oxidative cleavage and cyclization of N-aryl peptide derivatives</w:t>
+                <w:t xml:space="preserve">Isocyanide Addition to Acylphosphonates: A Formal Passerini Reaction of Acyl Chlorides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rocio Gamez-Montaño</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tannya Ibarra-Rivera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B716849G⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (8), pp.1133 - 1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2008-1072726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01671048v1</w:t>
+                <w:t xml:space="preserve">hal-01671047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiols in Ugi- and Passerini-Smiles-Type Couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Barthelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gizolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008 (35), pp.5974 - 5987. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.200800859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New MCR−Heck−Isomerization Cascade toward Indoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (16), pp.3417 - 3419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol801217a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smiles rearrangement in Ugi and Passerini type couplings: new multicomponent accesses to O- and N-arylamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gizolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 72, pp.4169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From simple Ugi adducts to indanes and amidomalonates: new manganese (III) induced radical cascades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11027,411 +11039,411 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9, Asap</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New benzothiazole and benzoxazole scaffolds from the Ugi–Smiles couplings of heterocyclic thiols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gizolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugi-Smiles access to quinoxalines derivatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heterocycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New indolizines template from the Ugi reaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gizolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Ugi/Pictet–Spengler multicomponent formation of polycyclic diketopiperazines from isocyanides and a-keto acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11446,493 +11458,493 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Ugi-Smiles-metathesis strategy towards the synthesis of pyrimido azepines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gizolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 72, pp.5835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct access to heterocyclic scaffolds by new multicomponent Ugi Smiles coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gizolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8, pp.4019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O-Arylative Passerini reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gizolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8, pp.5021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New ortho-quinone methide formation: application to three-component coupling of isocyanides, aldehydes and phenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4, pp.3410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent free preparation of amidophosphonates from isocyanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hadrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11947,100 +11959,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47, pp.3945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugi /xanthate cyclisations as a radical route to lactam scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis D. Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12055,941 +12067,941 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47, pp.8259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Synthesis of Paulitin: New Insights into the Enyne-Metathesis Mechanism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Vedrenne</w:t>
+                <w:t xml:space="preserve">Formation of new phosphates from aldehydes by a DBU-catalysed Phospha-Brook rearrangement in a polar solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Oble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.2379</w:t>
+              <w:t xml:space="preserve">, 2005, pp.2335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176927v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of new phosphates from aldehydes by a DBU-catalysed Phospha-Brook rearrangement in a polar solvent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenol-Ugi-Smiles Systems: Highly efficient strategies for the multicomponent N-arylation of primary amines with isocyanides, aldehydes and phenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Oble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.2335</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44, pp.7165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176928v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenol-Ugi-Smiles Systems: Highly efficient strategies for the multicomponent N-arylation of primary amines with isocyanides, aldehydes and phenols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the Synthesis of Paulitin: New Insights into the Enyne-Metathesis Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 44, pp.7165</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.2379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176926v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramatic effect of boron-based Lewis acid in cross-metathesis reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oualef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From isocyanides to trichloropyruvamides : Application to new preparation of Oxamide derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First carbamates conversion to amides by simple alkyl group transfer from trialkylalanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Perroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tirla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 45, pp.8047</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6, pp.381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176931v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First carbamates conversion to amides by simple alkyl group transfer from trialkylalanes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From isocyanides to trichloropyruvamides : Application to new preparation of Oxamide derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 6, pp.381</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45, pp.8047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176932v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New straightforward quinoline synthesis from the Mannich reaction of ketohydrazones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Michaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Baillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 34, pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New access to fluorinated ketoglycolic acid derivatives from trifluoropyruvamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45, pp.5611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12999,51 +13011,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de traitements omniphobes pour les textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cheibas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13052,111 +13064,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Zard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opération CIEDS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId358"/>
+      <w:footerReference w:type="default" r:id="rId359"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13303,51 +13315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787087v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhachemia Elmamouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haddou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Ka&#239;m" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cheibas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2005-5220" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fincias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202116249" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307256v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Bousbia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Benkhoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Kaim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.152742" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Dol&#233; Kerim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakoupati Boyode" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1690845" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Katsina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cattoen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellios Arseniyadis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01721" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900678" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02096847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Zidan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer El-Naggar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Abd El-Sattar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil Ali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02096732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Dali Youcef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ilitki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.11.068" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ben Gaied" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901397" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahanandaiah Kurva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio G&#224;mez-Monta&#241;o" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB02065A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02095101v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanglong Jia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800958" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02094211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Theodorakidou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prevost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06536e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Baaziz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Dole Kerim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamouri Hammal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610189" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913160v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Alessandro Perego" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wagschal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gr&#252;ber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801225" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02095052v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob02840g" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02091718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dos&#8197;santos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201701150" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02096394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ait Sidhoum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.04.058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02095068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Ponra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nyadanu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1591733" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02094200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hassan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00687" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie dos Santos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1590856" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02094146v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Narboni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700653" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664662v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706315" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbari Abdessalem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Abderrahim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588117" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02096435v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Ghorbani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Soleimani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.10.055" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01472845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mercalli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Cesare Tron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC10288C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01444342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561396" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664674v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El El Mamouni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561497" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01623194v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattoen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Cossy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08171a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01456154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Ponra," TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nyadanu," TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R. Vitale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01937" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400558v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A. Perego" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602913" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25DMQ4WP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01373389v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinand-Lurin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Robineau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dauban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21091257" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01245816v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbari Ben Abdessalem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1560632" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01152233v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC00584A" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01276153v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Agrebie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc90512e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01186609v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Aouali" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Mhalla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Allouche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tounsi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-015-1322-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01217812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Alvarez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o G&#225;mez-Monta&#241;o" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1560050" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01217971v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402783" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED483B6F68E2E9DD4566B570A6452C4B1F650D5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01044733v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartigny" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jacquot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1341227" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057787v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Jutand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402519" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XHXGNZ6F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958815v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinand-Lurin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. dos Santos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grimaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49022j" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01114416v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08282F" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01057795v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ramozzi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ch&#233;ron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201400336" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CK1VRHJ5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01015399v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio La Spisa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338596" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065722v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Legras" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402572" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HNXF1CXH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075102v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.07.088" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ3DJMF9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065732v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340187" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00949977v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie dos Santos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob27404g" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664696v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Agrebi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Chabchoub" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Alves" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.136" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664695v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB41477A" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116243v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4052227" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664717v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unnamatla Basavanag" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio G&#225;mez-Monta&#241;o" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201302659" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NT9X3XB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664716v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patil Pravin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300620" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKRM5SS6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664692v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C&#225;rdenas-Galindo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Islas-J&#225;come" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340051" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664698v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300787" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LD6CNX8W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664772v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Purumandla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290075" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116252v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo2021554" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00949986v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Patil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290939" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00949987v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290312" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00949992v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202974w" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664771v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sidhoum" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290347" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664788v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC04164E" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951232v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Reddy Purumandla" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100939" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VMZ9MTSS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951229v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo200397m" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695039v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Schiltz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00950011v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ronsseray" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100261" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KGBN5GQH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664773v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16119261" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664781v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260964" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116254v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102463" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPC61H0H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664785v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coffinier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.04.007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLTZ8P7G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664774v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205909d" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951237v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951236v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.7.153" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664777v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol200003u" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695235v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menes-Arzate" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld Miranda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577187v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Barthelon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218550" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671032v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9004432" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671037v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.12.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ3NF5N8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671034v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1217184" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671029v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.07.001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QVMQM6W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671035v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1216738" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671038v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oble" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.01.145" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD0D2SRV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671039v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol8029438" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671031v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904699b" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87F12B3DA3908398D3E854A4B5C9E89EA77BB87A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671030v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B908541F" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T37DVZV8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671047v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1072726" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671046v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dos Santos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.03.100" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0ZWN8QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671048v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Gamez-Monta&#241;o" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannya Ibarra-Rivera" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B716849G" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z0V5BS19-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671040v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gizolme" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800859" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G6GXJJFK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671043v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gizzi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801217a" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176917v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176934v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176918v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176915v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176920v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176919v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gageat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaultier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176916v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176922v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176923v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176924v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176925v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadrot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176921v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis D. Miranda" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176927v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vedrenne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176928v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176926v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176929v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dupont" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oualef" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176931v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176932v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lee" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perroux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tirla" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176933v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michaut" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baillez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176930v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370949v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Six" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787087v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhachemia Elmamouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haddou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Ka&#239;m" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cheibas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2005-5220" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fincias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202116249" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307256v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Bousbia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Benkhoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Kaim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.152742" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Dol&#233; Kerim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakoupati Boyode" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1690845" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Katsina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cattoen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellios Arseniyadis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01721" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900678" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02096847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Zidan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer El-Naggar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Abd El-Sattar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil Ali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02096732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Dali Youcef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ilitki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.11.068" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ben Gaied" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901397" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahanandaiah Kurva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio G&#224;mez-Monta&#241;o" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB02065A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02095101v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanglong Jia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800958" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02094211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Theodorakidou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prevost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06536e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02095052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob02840g" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Baaziz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Dole Kerim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamouri Hammal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610189" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Alessandro Perego" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wagschal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gr&#252;ber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801225" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02091718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dos&#8197;santos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201701150" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02096394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ait Sidhoum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.04.058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL2MV7HD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02095068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Ponra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nyadanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1591733" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02094200v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hassan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00687" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02094146v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Narboni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700653" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664663v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie dos Santos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1590856" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664662v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706315" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbari Abdessalem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Abderrahim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588117" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01472845v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mercalli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Cesare Tron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC10288C" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02096435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Ghorbani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Soleimani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.10.055" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01623194v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattoen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Cossy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08171a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01456154v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Ponra," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nyadanu," TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R. Vitale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01937" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01444342v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561396" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A. Perego" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602913" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25DMQ4WP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664674v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El El Mamouni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561497" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01373389v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinand-Lurin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Robineau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dauban" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21091257" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01152233v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC00584A" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01245816v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbari Ben Abdessalem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1560632" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01186609v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Aouali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Mhalla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Allouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tounsi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-015-1322-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01276153v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Agrebie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc90512e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01217812v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Alvarez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o G&#225;mez-Monta&#241;o" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1560050" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057787v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Jutand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402519" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XHXGNZ6F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01044733v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartigny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jacquot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1341227" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01217971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402783" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED483B6F68E2E9DD4566B570A6452C4B1F650D5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01057795v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ramozzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ch&#233;ron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201400336" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CK1VRHJ5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01015399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio La Spisa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338596" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065722v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Legras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402572" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HNXF1CXH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075102v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinand-Lurin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grimaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.07.088" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ3DJMF9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958815v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. dos Santos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49022j" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01114416v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08282F" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065732v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340187" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116243v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4052227" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664717v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unnamatla Basavanag" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio G&#225;mez-Monta&#241;o" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201302659" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NT9X3XB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00949977v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie dos Santos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob27404g" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664696v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Agrebi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Chabchoub" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Alves" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.136" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664716v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patil Pravin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300620" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKRM5SS6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664692v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C&#225;rdenas-Galindo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Islas-J&#225;come" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340051" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664695v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB41477A" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664698v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300787" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LD6CNX8W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664772v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Purumandla" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290075" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00949986v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Patil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290939" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116252v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo2021554" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00949987v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290312" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00949992v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202974w" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664771v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sidhoum" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290347" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951232v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Reddy Purumandla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100939" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VMZ9MTSS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664788v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC04164E" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116254v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102463" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPC61H0H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ronsseray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coffinier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.04.007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLTZ8P7G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951229v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo200397m" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695039v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Schiltz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00950011v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100261" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KGBN5GQH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664773v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16119261" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664774v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205909d" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664781v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260964" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951237v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951236v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.7.153" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664777v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol200003u" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695235v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menes-Arzate" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld Miranda" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577187v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Barthelon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218550" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671037v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.12.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ3NF5N8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671034v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1217184" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671032v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9004432" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671029v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.07.001" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QVMQM6W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671035v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1216738" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671038v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oble" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.01.145" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD0D2SRV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671039v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol8029438" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671031v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904699b" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87F12B3DA3908398D3E854A4B5C9E89EA77BB87A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671030v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B908541F" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T37DVZV8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671046v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dos Santos" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.03.100" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0ZWN8QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671048v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Gamez-Monta&#241;o" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannya Ibarra-Rivera" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B716849G" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z0V5BS19-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671047v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1072726" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671040v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gizolme" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800859" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G6GXJJFK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671043v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gizzi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801217a" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176917v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176934v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176918v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176915v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176920v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176919v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gageat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaultier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176916v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176922v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176923v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176924v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176925v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadrot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176921v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis D. Miranda" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176928v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176926v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176927v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vedrenne" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176929v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dupont" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oualef" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176932v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lee" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perroux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tirla" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176931v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176933v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michaut" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baillez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176930v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatay" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370949v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Six" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>